--- v0 (2026-01-14)
+++ v1 (2026-04-30)
@@ -51,762 +51,762 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9274</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/9274/proj._decreto_legislativo_no_1-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/9274/proj._decreto_legislativo_no_1-1989.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Executivo, Legislativo e Autarquia Municipal de Serviços Públicos, referente ao exercício financeiro de 1.987, conforme Parecer Prévio do Tribunal de Contas do Estado do Paraná.</t>
   </si>
   <si>
     <t>8092</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Hélio Gremes Pereira</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8092/proj._lei_no_334-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8092/proj._lei_no_334-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de imóvel urbano à Igreja Evangélica Missionária Só o Senhor É Deus, na forma que especifica.</t>
   </si>
   <si>
     <t>8091</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8091/proj._lei_no_335-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8091/proj._lei_no_335-1989.pdf</t>
   </si>
   <si>
     <t>Declara Órgão Oficial do Município "O Jornal de Maringá", na forma que especifica.</t>
   </si>
   <si>
     <t>8090</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8090/proj._lei_no_336-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8090/proj._lei_no_336-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoal por tempo determinado, na forma que especifica.</t>
   </si>
   <si>
     <t>8089</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8089/proj._lei_no_337-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8089/proj._lei_no_337-1989.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º e acrescenta parágrafo à Lei Municipal nº 3/84, de 17/1/84.</t>
   </si>
   <si>
     <t>8088</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>Cilas Morais</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8088/proj._lei_no_338-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8088/proj._lei_no_338-1989.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo na Lei Municipal nº 31/83, de 13/6/83, alterada pela Lei Municipal nº 162/86, de 14/11/86, na forma que especifica.</t>
   </si>
   <si>
     <t>8087</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8087/proj._lei_no_339-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8087/proj._lei_no_339-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de imóveis urbanos à Fundação Legião Brasileira de Assistência - LBA, na forma que especifica.</t>
   </si>
   <si>
     <t>8086</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8086/proj._lei_no_340-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8086/proj._lei_no_340-1989.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a permutar imóvel urbano, na forma que especifica.</t>
   </si>
   <si>
     <t>8085</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>José Zeno Fachin</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8085/proj._lei_no_341-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8085/proj._lei_no_341-1989.pdf</t>
   </si>
   <si>
     <t>Dá nova redação à alínea f da Lei Municipal nº 162/86, de 14/11/86, que acrescentou os parágrafos 5º e 6º à Lei Municipal nº 31/83, de 13/6/83, que estabelece e fixa o zoneamento na área urbana municipal, para fins de construções industriais, residenciais, comerciais e mistas.</t>
   </si>
   <si>
     <t>8084</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8084/proj._lei_no_342-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8084/proj._lei_no_342-1989.pdf</t>
   </si>
   <si>
     <t>Dá nova redação às alíneas "m" e "n" da Lei Municipal nº 254/88, de 25/4/88, que acrescentou as letras "m, n, o, p e q", ao § 6º da Lei Municipal nº 162/86, de 14/11/86, que alterou a Lei Municipal nº 31/83, de 13/6/83, que estabelece e fixa o zoneamento na área urbana municipal, para fins de construções industriais, residenciais, comerciais e mistas e dá outras providências.</t>
   </si>
   <si>
     <t>8083</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>Luis Carlos Baradel</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8083/proj._lei_no_343-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8083/proj._lei_no_343-1989.pdf</t>
   </si>
   <si>
     <t>Cria Serviço Municipal de Vigilância e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>8082</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8082/proj._lei_no_344-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8082/proj._lei_no_344-1989.pdf</t>
   </si>
   <si>
     <t>Proíbe a expedição de alvará de licença a motéis, boites e similares e dá outras providências.</t>
   </si>
   <si>
     <t>8081</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8081/proj._lei_no_345-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8081/proj._lei_no_345-1989.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo ceder imóveis da municipalidade à Previdência Social em pagamento de encargos sociais.</t>
   </si>
   <si>
     <t>8080</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>Sebastião Câncio de Oliveria</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8080/proj._lei_no_346-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8080/proj._lei_no_346-1989.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a construir uma unidade escolar, na forma que especifica.</t>
   </si>
   <si>
     <t>8079</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8079/proj._lei_no_347-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8079/proj._lei_no_347-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção da Autarquia Municipal de Serviços Públicos - AMUSEP, na forma que especifica.</t>
   </si>
   <si>
     <t>8078</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8078/proj._lei_no_348-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8078/proj._lei_no_348-1989.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a encetar campanha para aumentar o número de veículos emplacados no município e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>8077</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>Francisco Gomes de Alencar</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8077/proj._lei_no_349-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8077/proj._lei_no_349-1989.pdf</t>
   </si>
   <si>
     <t>Considera e declara de utilidade pública a Associação de Moradores e Amigos dos Bairros Jardins Paulista, Novo Paulista, Dom Bosco e San Remo.</t>
   </si>
   <si>
     <t>8076</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8076/proj._lei_no_350-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8076/proj._lei_no_350-1989.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo Municipal a doar terreno à Associação de Bairro do Parque Alvamar na forma que especifica.</t>
   </si>
   <si>
     <t>8075</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8075/proj._lei_no_351-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8075/proj._lei_no_351-1989.pdf</t>
   </si>
   <si>
     <t>Acrescenta a letra "x" ao parágrafo 6º da lei municipal nº 162/86, de 14/11/86, que alterou a lei municipal nº 31/83, de 13/6/83, na forma que especifica.</t>
   </si>
   <si>
     <t>8074</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8074/proj._lei_no_352-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8074/proj._lei_no_352-1989.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Moradores e Amigos dos Bairros Parque Alvamar.</t>
   </si>
   <si>
     <t>8073</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8073/proj._lei_no_353-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8073/proj._lei_no_353-1989.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a proceder a doação da data de terras sob números 1, da quadra nº 7, do loteamento denominado Jardim Esperança 1ª Parte, e dá outras providências.</t>
   </si>
   <si>
     <t>8072</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>Antonio Ribeiro Macedo, Luis Carlos Baradel</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8072/proj._lei_no_354-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8072/proj._lei_no_354-1989.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a fornecer terra a particular e dá outras providências.</t>
   </si>
   <si>
     <t>8071</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8071/proj._lei_no_355-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8071/proj._lei_no_355-1989.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a contratar operação de crédito com o Banco do Estado do Paraná S/A, para execução das obras e serviços integrantes do PRM - Programa de Ação Municipal.</t>
   </si>
   <si>
     <t>8070</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8070/proj._lei_no_356-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8070/proj._lei_no_356-1989.pdf</t>
   </si>
   <si>
     <t>Unifica as ruas Aquidaban/Império e dá nova denominação.</t>
   </si>
   <si>
     <t>8069</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8069/proj._lei_no_357-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8069/proj._lei_no_357-1989.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>8068</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8068/proj._lei_no_358-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8068/proj._lei_no_358-1989.pdf</t>
   </si>
   <si>
     <t>Inclui parágrafo único no art. 5º e altera o inciso I do art. 6º da Lei Municipal nº 306/88, de 14/12/88, na forma que especifica.</t>
   </si>
   <si>
     <t>8067</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>Carlos Birches Sebrian</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8067/proj._lei_no_359-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8067/proj._lei_no_359-1989.pdf</t>
   </si>
   <si>
     <t>Dá denominação a rua e dá outras providências.</t>
   </si>
   <si>
     <t>8066</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8066/proj._lei_no_360-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8066/proj._lei_no_360-1989.pdf</t>
   </si>
   <si>
     <t>Concede título de benemerência a cidadão sarandiense e dá outras providências.</t>
   </si>
   <si>
     <t>8065</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8065/proj._lei_no_361-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8065/proj._lei_no_361-1989.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação a atual Rua Biguá e dá outras providências.</t>
   </si>
   <si>
     <t>8064</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8064/proj._lei_no_362-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8064/proj._lei_no_362-1989.pdf</t>
   </si>
   <si>
     <t>Cria Ponto de automoveis de alugueis e dá providências correlatas.</t>
   </si>
   <si>
     <t>8063</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8063/proj._lei_no_363-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8063/proj._lei_no_363-1989.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação à atual Rua Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>8062</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8062/proj._lei_no_364-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8062/proj._lei_no_364-1989.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação à Rua Ipanema do Jardim Primavera e dá outras providências.</t>
   </si>
   <si>
     <t>8061</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8061/proj._lei_no_365-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8061/proj._lei_no_365-1989.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Francisco de Almeida a atual Estrada Rural que interliga a Av. Maringá à Rua João Marangoni.</t>
   </si>
   <si>
     <t>8060</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8060/proj._lei_no_366-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8060/proj._lei_no_366-1989.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo Municipal a proceder doação de um lote de terras à Associação de Moradores e Amigos dos Bairros: Jardins Paulista, Nova Paulista, Dom Bosco e San Remo e dá outras providências.</t>
   </si>
   <si>
     <t>8059</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8059/proj._lei_no_367-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8059/proj._lei_no_367-1989.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação à Rua Esplanada e à Avenida Erineu Batista de Moura, na forma que especifica.</t>
   </si>
   <si>
     <t>8058</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8058/proj._lei_no_368-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8058/proj._lei_no_368-1989.pdf</t>
   </si>
   <si>
     <t>8057</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8057/proj._lei_no_369-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8057/proj._lei_no_369-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre orçamento para o exercício financeiro de 1990.</t>
   </si>
   <si>
     <t>8056</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8056/proj._lei_no_370-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8056/proj._lei_no_370-1989.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação à Rua Canadá localizada entre os Jardins Paulista e Nova Paulista e dá outras providências.</t>
   </si>
   <si>
     <t>8055</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8055/proj._lei_no_371-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8055/proj._lei_no_371-1989.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Moradores e Amigos dos Bairros: Jardins Verão e das Flores 1ª e 2ª Partes.</t>
   </si>
   <si>
     <t>8054</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>Francisco Gomes de Alencar, Luis Carlos Baradel</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8054/proj._lei_no_372-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8054/proj._lei_no_372-1989.pdf</t>
   </si>
   <si>
     <t>Acrescenta a letra "z" ao parágrafo 6º da Lei Municipal nº 162/86, de 14/11/86, que alterou a Lei Municipal nº 31/83, de 13/6/83, na forma que especifica.</t>
   </si>
   <si>
     <t>8053</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8053/proj._lei_no_373-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8053/proj._lei_no_373-1989.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Necrópole Municipal localizada no Patrimônio Vera Cruz e dá outras providências.</t>
   </si>
   <si>
     <t>8052</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8052/proj._lei_no_374-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8052/proj._lei_no_374-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o Poder Executivo participar de Consórcio Intermunicipal e dá outras providências.</t>
   </si>
   <si>
     <t>8051</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8051/proj._lei_no_375-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8051/proj._lei_no_375-1989.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 195/87, de 18/9/87, que doa imóveis urbanos à COHAPAR - Companhia de Habitação do Paraná, na forma que especifica.</t>
   </si>
   <si>
     <t>8050</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8050/proj._lei_no_376-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8050/proj._lei_no_376-1989.pdf</t>
   </si>
   <si>
     <t>8049</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8049/proj._lei_no_377-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8049/proj._lei_no_377-1989.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo na lei municipal nº 31/83, de 13/6/83, alterada pela lei municipal nº 162/86, de 14/11/86, na forma que especifica.</t>
   </si>
   <si>
     <t>8048</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8048/proj._lei_no_378-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8048/proj._lei_no_378-1989.pdf</t>
   </si>
   <si>
     <t>Institui o BTN (Bônus do Tesouro Nacional) como indexador de créditos tributários ou não do município de Sarandi, na forma que especifica.</t>
   </si>
   <si>
     <t>8047</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8047/proj._lei_no_379-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8047/proj._lei_no_379-1989.pdf</t>
   </si>
   <si>
     <t>Acrescenta as letras "g" e "h" ao item 1 do art. 1º da Lei Municipal nº 13/83, de 9/4/83, na forma que especifica.</t>
   </si>
   <si>
     <t>8046</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8046/proj._lei_no_380-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8046/proj._lei_no_380-1989.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Creche do Jardim Novo Panorama e dá outras providências.</t>
   </si>
   <si>
     <t>8045</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8045/proj._lei_no_381-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8045/proj._lei_no_381-1989.pdf</t>
   </si>
   <si>
     <t>Concede anistia fiscal, na forma que especifica.</t>
   </si>
   <si>
     <t>8044</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8044/proj._lei_no_382-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8044/proj._lei_no_382-1989.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos e tabelas numéricas integrantes da Lei nº 77/3 - Código Tributário Municipal.</t>
   </si>
   <si>
     <t>8043</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8043/proj._lei_no_383-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8043/proj._lei_no_383-1989.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos e tabelas de cobrança de tributos anexas ao Código Tributário Municipal.</t>
   </si>
   <si>
     <t>8042</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8042/proj._lei_no_384-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8042/proj._lei_no_384-1989.pdf</t>
   </si>
   <si>
     <t>8041</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8041/proj._lei_no_385-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8041/proj._lei_no_385-1989.pdf</t>
   </si>
   <si>
     <t>9466</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/9466/projeto_de_resolucao_no_1-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/9466/projeto_de_resolucao_no_1-1989.pdf</t>
   </si>
   <si>
     <t>Dá nova Redação ao Art. 1° e Parágrafo Único da Resolução n° 03/88, de 22/12/88.</t>
   </si>
   <si>
     <t>9467</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/9467/projeto_de_resolucao_no_2-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/9467/projeto_de_resolucao_no_2-1989.pdf</t>
   </si>
   <si>
     <t>Institui a Tribuna Livre, na forma que especifica.</t>
   </si>
   <si>
     <t>9468</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/9468/projeto_de_resolucao_no_3-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/9468/projeto_de_resolucao_no_3-1989.pdf</t>
   </si>
   <si>
     <t>Oficializa a constituição de Comissão Especial.</t>
   </si>
   <si>
     <t>9469</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/9469/projeto_de_resolucao_no_4-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/9469/projeto_de_resolucao_no_4-1989.pdf</t>
   </si>
   <si>
     <t>Instala a Legislatura Especial de Elaboração da Lei Orgânica do Município de Sarandi e estabelece normas para os trabalhos preliminares.</t>
   </si>
   <si>
     <t>9470</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/9470/projeto_de_resolucao_no_5-1989.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/9470/projeto_de_resolucao_no_5-1989.pdf</t>
   </si>
   <si>
     <t>Regimento Interno, que trata da elaboração da Lei Orgânica do Município de Sarandi, estabelece normas regimentais de Organização e funcionamento do Poder Constituinte Municipal e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1113,67 +1113,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/9274/proj._decreto_legislativo_no_1-1989.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8092/proj._lei_no_334-1989.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8091/proj._lei_no_335-1989.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8090/proj._lei_no_336-1989.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8089/proj._lei_no_337-1989.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8088/proj._lei_no_338-1989.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8087/proj._lei_no_339-1989.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8086/proj._lei_no_340-1989.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8085/proj._lei_no_341-1989.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8084/proj._lei_no_342-1989.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8083/proj._lei_no_343-1989.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8082/proj._lei_no_344-1989.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8081/proj._lei_no_345-1989.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8080/proj._lei_no_346-1989.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8079/proj._lei_no_347-1989.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8078/proj._lei_no_348-1989.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8077/proj._lei_no_349-1989.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8076/proj._lei_no_350-1989.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8075/proj._lei_no_351-1989.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8074/proj._lei_no_352-1989.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8073/proj._lei_no_353-1989.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8072/proj._lei_no_354-1989.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8071/proj._lei_no_355-1989.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8070/proj._lei_no_356-1989.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8069/proj._lei_no_357-1989.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8068/proj._lei_no_358-1989.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8067/proj._lei_no_359-1989.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8066/proj._lei_no_360-1989.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8065/proj._lei_no_361-1989.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8064/proj._lei_no_362-1989.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8063/proj._lei_no_363-1989.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8062/proj._lei_no_364-1989.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8061/proj._lei_no_365-1989.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8060/proj._lei_no_366-1989.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8059/proj._lei_no_367-1989.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8058/proj._lei_no_368-1989.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8057/proj._lei_no_369-1989.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8056/proj._lei_no_370-1989.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8055/proj._lei_no_371-1989.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8054/proj._lei_no_372-1989.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8053/proj._lei_no_373-1989.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8052/proj._lei_no_374-1989.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8051/proj._lei_no_375-1989.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8050/proj._lei_no_376-1989.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8049/proj._lei_no_377-1989.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8048/proj._lei_no_378-1989.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8047/proj._lei_no_379-1989.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8046/proj._lei_no_380-1989.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8045/proj._lei_no_381-1989.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8044/proj._lei_no_382-1989.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8043/proj._lei_no_383-1989.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8042/proj._lei_no_384-1989.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8041/proj._lei_no_385-1989.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/9466/projeto_de_resolucao_no_1-1989.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/9467/projeto_de_resolucao_no_2-1989.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/9468/projeto_de_resolucao_no_3-1989.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/9469/projeto_de_resolucao_no_4-1989.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/9470/projeto_de_resolucao_no_5-1989.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/9274/proj._decreto_legislativo_no_1-1989.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8092/proj._lei_no_334-1989.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8091/proj._lei_no_335-1989.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8090/proj._lei_no_336-1989.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8089/proj._lei_no_337-1989.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8088/proj._lei_no_338-1989.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8087/proj._lei_no_339-1989.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8086/proj._lei_no_340-1989.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8085/proj._lei_no_341-1989.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8084/proj._lei_no_342-1989.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8083/proj._lei_no_343-1989.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8082/proj._lei_no_344-1989.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8081/proj._lei_no_345-1989.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8080/proj._lei_no_346-1989.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8079/proj._lei_no_347-1989.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8078/proj._lei_no_348-1989.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8077/proj._lei_no_349-1989.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8076/proj._lei_no_350-1989.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8075/proj._lei_no_351-1989.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8074/proj._lei_no_352-1989.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8073/proj._lei_no_353-1989.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8072/proj._lei_no_354-1989.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8071/proj._lei_no_355-1989.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8070/proj._lei_no_356-1989.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8069/proj._lei_no_357-1989.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8068/proj._lei_no_358-1989.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8067/proj._lei_no_359-1989.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8066/proj._lei_no_360-1989.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8065/proj._lei_no_361-1989.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8064/proj._lei_no_362-1989.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8063/proj._lei_no_363-1989.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8062/proj._lei_no_364-1989.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8061/proj._lei_no_365-1989.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8060/proj._lei_no_366-1989.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8059/proj._lei_no_367-1989.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8058/proj._lei_no_368-1989.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8057/proj._lei_no_369-1989.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8056/proj._lei_no_370-1989.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8055/proj._lei_no_371-1989.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8054/proj._lei_no_372-1989.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8053/proj._lei_no_373-1989.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8052/proj._lei_no_374-1989.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8051/proj._lei_no_375-1989.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8050/proj._lei_no_376-1989.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8049/proj._lei_no_377-1989.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8048/proj._lei_no_378-1989.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8047/proj._lei_no_379-1989.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8046/proj._lei_no_380-1989.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8045/proj._lei_no_381-1989.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8044/proj._lei_no_382-1989.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8043/proj._lei_no_383-1989.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8042/proj._lei_no_384-1989.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/8041/proj._lei_no_385-1989.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/9466/projeto_de_resolucao_no_1-1989.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/9467/projeto_de_resolucao_no_2-1989.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/9468/projeto_de_resolucao_no_3-1989.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/9469/projeto_de_resolucao_no_4-1989.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1989/9470/projeto_de_resolucao_no_5-1989.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>