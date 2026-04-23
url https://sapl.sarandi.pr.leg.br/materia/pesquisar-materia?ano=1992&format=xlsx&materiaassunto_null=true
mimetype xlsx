--- v0 (2025-10-04)
+++ v1 (2026-04-23)
@@ -54,873 +54,873 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9262</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Carlos Birches Sebrian, Francisco Gomes de Alencar, Sebastião Câncio de Oliveria</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9262/proj._decreto_legislativo_no_1-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9262/proj._decreto_legislativo_no_1-1992.pdf</t>
   </si>
   <si>
     <t>Aprova aumento do número de "Cadeiras" da Câmara Municipal, a partir da próxima Legislatura.</t>
   </si>
   <si>
     <t>9263</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9263/proj._decreto_legislativo_no_2-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9263/proj._decreto_legislativo_no_2-1992.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas dos Poderes Executivo e Legislativo, relativas ao Exercício Financeiro de 1.900, conforme Parecer Prévio do Tribunal de Contas do Estado do Paraná.</t>
   </si>
   <si>
     <t>9268</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9268/proj._decreto_legislativo_no_3-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9268/proj._decreto_legislativo_no_3-1992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remuneração do Prefeito e do Vice-Prefeito para a legislatura de 1993 a 1996.</t>
   </si>
   <si>
     <t>9062</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Hélio Gremes Pereira</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9062/proj._lei_compl._no_7-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9062/proj._lei_compl._no_7-1992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Regime Jurídico Único dos Servidores Municipais, na forma que especifica.</t>
   </si>
   <si>
     <t>9061</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9061/proj._lei_compl._no_8-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9061/proj._lei_compl._no_8-1992.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Social dos Servidores Públicos do Município de Sarandi - PR.</t>
   </si>
   <si>
     <t>9060</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9060/proj._lei_compl._no_9-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9060/proj._lei_compl._no_9-1992.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo de Previdência dos Servidores Municipais de Sarandi - PRESERV, e dá outras providências.</t>
   </si>
   <si>
     <t>9059</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9059/proj._lei_compl._no_10-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9059/proj._lei_compl._no_10-1992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estatuto dos Servidores do Município de Sarandi.</t>
   </si>
   <si>
     <t>7922</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7922/proj._lei_no_499-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7922/proj._lei_no_499-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar parcelamento da dívida para com o Fundo de Garantia do Tempo de Serviço FGTS e dá outras providências.</t>
   </si>
   <si>
     <t>7921</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7921/proj._lei_no_500-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7921/proj._lei_no_500-1992.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º da Lei Municipal nº 441/91, de 6/11/1991, na forma que especifica.</t>
   </si>
   <si>
     <t>7920</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7920/proj._lei_no_501-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7920/proj._lei_no_501-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar área de terras à União, na forma que especifica.</t>
   </si>
   <si>
     <t>7919</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7919/proj._lei_no_502-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7919/proj._lei_no_502-1992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização da Exporandi, na forma que especifica.</t>
   </si>
   <si>
     <t>7918</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7918/proj._lei_no_503-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7918/proj._lei_no_503-1992.pdf</t>
   </si>
   <si>
     <t>Dá novos valores aos símbolos do anexo VI da Lei Municipal nº 3/83, alterados pelas leis nº 82/85, 208/87 e 429/91 e dá outras providências.</t>
   </si>
   <si>
     <t>7917</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>Sebastião Câncio de Oliveria</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7917/proj._lei_no_504-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7917/proj._lei_no_504-1992.pdf</t>
   </si>
   <si>
     <t>Reconhece e declara de utilidade pública a Associação dos Moradores e Amigos dos Bairros: Jardins Primavera e Primaverão.</t>
   </si>
   <si>
     <t>7916</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7916/proj._lei_no_505-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7916/proj._lei_no_505-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóveis urbanos, na forma que especifica.</t>
   </si>
   <si>
     <t>7915</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7915/proj._lei_no_506-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7915/proj._lei_no_506-1992.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único do Art. 28 da Lei Municipal nº 464/92, de 12 de março de 1992, na forma que especifica.</t>
   </si>
   <si>
     <t>7914</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7914/proj._lei_no_507-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7914/proj._lei_no_507-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar acordo de parcelamento de dívida para com o Instituto Nacional do Seguro Social - INSS, e dá outras providências.</t>
   </si>
   <si>
     <t>7913</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7913/proj._lei_no_508-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7913/proj._lei_no_508-1992.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 455/91, de 18/12/91, que autoriza o Chefe do Poder Executivo Municipal a doar área de terras, na forma que especifica.</t>
   </si>
   <si>
     <t>7912</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7912/proj._lei_no_509-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7912/proj._lei_no_509-1992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 1993 e dá outras providências.</t>
   </si>
   <si>
     <t>7911</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7911/proj._lei_no_510-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7911/proj._lei_no_510-1992.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei Municipal nº 157/86, de 17 de outubro de 1986, na forma que especifica.</t>
   </si>
   <si>
     <t>7910</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7910/proj._lei_no_511-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7910/proj._lei_no_511-1992.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Saúde e o Conselho Municipal de Saúde.</t>
   </si>
   <si>
     <t>7909</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7909/proj._lei_no_512-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7909/proj._lei_no_512-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a doar área de terras, na forma que especifica.</t>
   </si>
   <si>
     <t>7908</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7908/proj._lei_no_513-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7908/proj._lei_no_513-1992.pdf</t>
   </si>
   <si>
     <t>7907</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>Carlos Birches Sebrian</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7907/proj._lei_no_514-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7907/proj._lei_no_514-1992.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação a atual Rua Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>7906</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7906/proj._lei_no_515-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7906/proj._lei_no_515-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a abrir no corrente exercício financeiro um crédito adicional suplementar.</t>
   </si>
   <si>
     <t>7905</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7905/proj._lei_no_516-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7905/proj._lei_no_516-1992.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município para o exercício de 1993.</t>
   </si>
   <si>
     <t>7904</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7904/proj._lei_no_517-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7904/proj._lei_no_517-1992.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Fundo Municipal de Saúde para o exercício de 1993.</t>
   </si>
   <si>
     <t>7903</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7903/proj._lei_no_518-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7903/proj._lei_no_518-1992.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Fundo Municipal dos Direitos da Criança e do Adolescente para o exercício de 1993.</t>
   </si>
   <si>
     <t>7902</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7902/proj._lei_no_519-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7902/proj._lei_no_519-1992.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Fundo Municipal de Previdência Municipal de Sarandi para o exercício de 1993.</t>
   </si>
   <si>
     <t>7901</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7901/proj._lei_no_520-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7901/proj._lei_no_520-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a conceder desconto nos valores dos tributos, na forma que especifica.</t>
   </si>
   <si>
     <t>7900</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7900/proj._lei_no_521-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7900/proj._lei_no_521-1992.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 372/90, de 14/5/1990, na forma que especifica.</t>
   </si>
   <si>
     <t>7899</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7899/proj._lei_no_522-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7899/proj._lei_no_522-1992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de imóvel urbano ao Esporte Clube Independência, na forma que especifica.</t>
   </si>
   <si>
     <t>7898</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7898/proj._lei_no_523-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7898/proj._lei_no_523-1992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de direito real de uso de bem imóvel de propriedade do município.</t>
   </si>
   <si>
     <t>7897</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7897/proj._lei_no_524-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7897/proj._lei_no_524-1992.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação a atual Rua dos Pilotos e dá outras providências.</t>
   </si>
   <si>
     <t>7896</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7896/proj._lei_no_525-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7896/proj._lei_no_525-1992.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação à atua Rua Curitiba e dá outras providências.</t>
   </si>
   <si>
     <t>7895</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>Luis Carlos Baradel</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7895/proj._lei_no_526-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7895/proj._lei_no_526-1992.pdf</t>
   </si>
   <si>
     <t>Institui a Comissão Municipal do Serviço Funerário.</t>
   </si>
   <si>
     <t>7894</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7894/proj._lei_no_527-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7894/proj._lei_no_527-1992.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação à Rua Industrial.</t>
   </si>
   <si>
     <t>7893</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7893/proj._lei_no_528-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7893/proj._lei_no_528-1992.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadania honorária ao Presidente do Tribunal de Justiça do Estado do Paraná desembargador Luis Renato Pedroso.</t>
   </si>
   <si>
     <t>7892</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7892/proj._lei_no_529-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7892/proj._lei_no_529-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a doar imóvel urbano, na forma que especifica.</t>
   </si>
   <si>
     <t>7891</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7891/proj._lei_no_530-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7891/proj._lei_no_530-1992.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos parágrafos 1º e 2º do artigo 17 da Lei nº 77/83 - Código Tributário.</t>
   </si>
   <si>
     <t>7890</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>Francisco Gomes de Alencar, Carlos Birches Sebrian</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7890/proj._lei_no_531-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7890/proj._lei_no_531-1992.pdf</t>
   </si>
   <si>
     <t>Isenta templos religiosos da contribuição de melhoria, na forma que especifica.</t>
   </si>
   <si>
     <t>7889</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>Sebastião Câncio de Oliveria, Irineu Reggiani</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7889/proj._lei_no_532-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7889/proj._lei_no_532-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar terreno perpétuo no Cemitério Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>7888</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7888/proj._lei_no_533-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7888/proj._lei_no_533-1992.pdf</t>
   </si>
   <si>
     <t>7887</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>Francisco Gomes de Alencar</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7887/proj._lei_no_534-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7887/proj._lei_no_534-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza a Divisão de Tesouraria do Município a receber tributos durante o mês de dezembro calculado pelo mesmo valor da UFS do mês de novembro.</t>
   </si>
   <si>
     <t>7886</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7886/proj._lei_no_535-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7886/proj._lei_no_535-1992.pdf</t>
   </si>
   <si>
     <t>Isenta entidades assistenciais, filantrópicas e clubes de serviços do pagamento da contribuição de melhoria na forma que especifica.</t>
   </si>
   <si>
     <t>7885</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7885/proj._lei_no_536-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7885/proj._lei_no_536-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar.</t>
   </si>
   <si>
     <t>7884</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7884/proj._lei_no_537-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7884/proj._lei_no_537-1992.pdf</t>
   </si>
   <si>
     <t>7883</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7883/proj._lei_no_538-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7883/proj._lei_no_538-1992.pdf</t>
   </si>
   <si>
     <t>7882</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7882/proj._lei_no_539-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7882/proj._lei_no_539-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a permutar imóvel, na forma que especifica.</t>
   </si>
   <si>
     <t>7881</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7881/proj._lei_no_540-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7881/proj._lei_no_540-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza subdivisão de datas de esquina dentro do perímetro urbano do Município e dá outras providências.</t>
   </si>
   <si>
     <t>7880</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7880/proj._lei_no_541-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7880/proj._lei_no_541-1992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de imóveis urbanos ao Esporte Clube Posto Garbúgio, na forma que especifica.</t>
   </si>
   <si>
     <t>7879</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>Antonio Ribeiro Macedo</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7879/proj._lei_no_542-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7879/proj._lei_no_542-1992.pdf</t>
   </si>
   <si>
     <t>7878</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7878/proj._lei_no_543-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7878/proj._lei_no_543-1992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do prazo contido no inciso I, do artigo 2º, da Lei Municipal nº 441/91, de 6/11/91, alterada pela Lei Municipal nº 465/92, de 19/3/92.</t>
   </si>
   <si>
     <t>9454</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Sebastião Câncio de Oliveria, Irineu Reggiani, Maria Lúcia Viana</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9454/projeto_de_resolucao_no_1-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9454/projeto_de_resolucao_no_1-1992.pdf</t>
   </si>
   <si>
     <t>Institui Diária à Servidores da Câmara Municipal.</t>
   </si>
   <si>
     <t>9455</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9455/projeto_de_resolucao_no_2-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9455/projeto_de_resolucao_no_2-1992.pdf</t>
   </si>
   <si>
     <t>Altera os valores das Tabelas de Vencimentos do Quadro Próprio de Pessoal Permanente da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>9456</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9456/projeto_de_resolucao_no_3-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9456/projeto_de_resolucao_no_3-1992.pdf</t>
   </si>
   <si>
     <t>Estabelece o Regimento Interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>9457</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Irineu Reggiani, Sebastião Câncio de Oliveria</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9457/projeto_de_resolucao_no_4-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9457/projeto_de_resolucao_no_4-1992.pdf</t>
   </si>
   <si>
     <t>Institui Pensão à família de Vereador na forma que especifica.</t>
   </si>
   <si>
     <t>9458</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9458/projeto_de_resolucao_no_5-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9458/projeto_de_resolucao_no_5-1992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação da remuneração dos Vereadores da Câmara Municipal de Sarandi, Estado do Paraná, para a legislatura que se inicia em 1993 e dá outras providencias.</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6160/prop._de_emenda_a_lom_n_001-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6160/prop._de_emenda_a_lom_n_001-1992.pdf</t>
   </si>
   <si>
     <t>Altera o inciso XIII, do artigo 5º, da Lei Orgânica do Município de Sarandi.</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6159/prop._de_emenda_a_lom_n_002-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6159/prop._de_emenda_a_lom_n_002-1992.pdf</t>
   </si>
   <si>
     <t>Altera o inciso VI, do artigo 8º, da Lei Orgânica do Município de Sarandi.</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6158/prop._de_emenda_a_lom_n_003-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6158/prop._de_emenda_a_lom_n_003-1992.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I, do artigo 17, da Lei Orgânica do Município de Sarandi.</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6157/prop._de_emenda_a_lom_n_004-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6157/prop._de_emenda_a_lom_n_004-1992.pdf</t>
   </si>
   <si>
     <t>Altera o inciso II, do artigo 31, da Lei Orgânica do Município de Sarandi.</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6156/prop._de_emenda_a_lom_n_005-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6156/prop._de_emenda_a_lom_n_005-1992.pdf</t>
   </si>
   <si>
     <t>Altera o inciso III, do artigo 31, da Lei Orgânica do Município de Sarandi.</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6155/prop._de_emenda_a_lom_n_006-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6155/prop._de_emenda_a_lom_n_006-1992.pdf</t>
   </si>
   <si>
     <t>Altera o inciso XX, do artigo 32, da Lei Orgânica do Município de Sarandi.</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6154/prop._de_emenda_a_lom_n_007-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6154/prop._de_emenda_a_lom_n_007-1992.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo 2º, do artigo 50, da Lei Orgânica do Município de Sarandi.</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6153/prop._de_emenda_a_lom_n_008-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6153/prop._de_emenda_a_lom_n_008-1992.pdf</t>
   </si>
   <si>
     <t>Altera o inciso X, do artigo 53, da Lei Orgânica do Município de Sarandi.</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6152/prop._de_emenda_a_lom_n_009-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6152/prop._de_emenda_a_lom_n_009-1992.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 78, da Lei Orgânica do Município de Sarandi.</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6151/prop._de_emenda_a_lom_n_010-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6151/prop._de_emenda_a_lom_n_010-1992.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo ao artigo 79, da Lei Orgânica do Município de Sarandi.</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6150/prop._de_emenda_a_lom_n_011-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6150/prop._de_emenda_a_lom_n_011-1992.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 107, da Lei Orgânica do Município de Sarandi.</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6149/prop._de_emenda_a_lom_n_012-1992.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6149/prop._de_emenda_a_lom_n_012-1992.pdf</t>
   </si>
   <si>
     <t>Altera o "caput" do artigo 108, da Lei Orgânica do Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1227,67 +1227,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9262/proj._decreto_legislativo_no_1-1992.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9263/proj._decreto_legislativo_no_2-1992.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9268/proj._decreto_legislativo_no_3-1992.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9062/proj._lei_compl._no_7-1992.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9061/proj._lei_compl._no_8-1992.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9060/proj._lei_compl._no_9-1992.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9059/proj._lei_compl._no_10-1992.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7922/proj._lei_no_499-1992.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7921/proj._lei_no_500-1992.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7920/proj._lei_no_501-1992.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7919/proj._lei_no_502-1992.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7918/proj._lei_no_503-1992.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7917/proj._lei_no_504-1992.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7916/proj._lei_no_505-1992.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7915/proj._lei_no_506-1992.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7914/proj._lei_no_507-1992.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7913/proj._lei_no_508-1992.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7912/proj._lei_no_509-1992.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7911/proj._lei_no_510-1992.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7910/proj._lei_no_511-1992.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7909/proj._lei_no_512-1992.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7908/proj._lei_no_513-1992.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7907/proj._lei_no_514-1992.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7906/proj._lei_no_515-1992.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7905/proj._lei_no_516-1992.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7904/proj._lei_no_517-1992.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7903/proj._lei_no_518-1992.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7902/proj._lei_no_519-1992.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7901/proj._lei_no_520-1992.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7900/proj._lei_no_521-1992.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7899/proj._lei_no_522-1992.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7898/proj._lei_no_523-1992.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7897/proj._lei_no_524-1992.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7896/proj._lei_no_525-1992.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7895/proj._lei_no_526-1992.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7894/proj._lei_no_527-1992.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7893/proj._lei_no_528-1992.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7892/proj._lei_no_529-1992.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7891/proj._lei_no_530-1992.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7890/proj._lei_no_531-1992.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7889/proj._lei_no_532-1992.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7888/proj._lei_no_533-1992.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7887/proj._lei_no_534-1992.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7886/proj._lei_no_535-1992.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7885/proj._lei_no_536-1992.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7884/proj._lei_no_537-1992.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7883/proj._lei_no_538-1992.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7882/proj._lei_no_539-1992.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7881/proj._lei_no_540-1992.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7880/proj._lei_no_541-1992.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7879/proj._lei_no_542-1992.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7878/proj._lei_no_543-1992.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9454/projeto_de_resolucao_no_1-1992.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9455/projeto_de_resolucao_no_2-1992.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9456/projeto_de_resolucao_no_3-1992.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9457/projeto_de_resolucao_no_4-1992.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9458/projeto_de_resolucao_no_5-1992.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6160/prop._de_emenda_a_lom_n_001-1992.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6159/prop._de_emenda_a_lom_n_002-1992.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6158/prop._de_emenda_a_lom_n_003-1992.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6157/prop._de_emenda_a_lom_n_004-1992.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6156/prop._de_emenda_a_lom_n_005-1992.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6155/prop._de_emenda_a_lom_n_006-1992.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6154/prop._de_emenda_a_lom_n_007-1992.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6153/prop._de_emenda_a_lom_n_008-1992.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6152/prop._de_emenda_a_lom_n_009-1992.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6151/prop._de_emenda_a_lom_n_010-1992.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6150/prop._de_emenda_a_lom_n_011-1992.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6149/prop._de_emenda_a_lom_n_012-1992.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9262/proj._decreto_legislativo_no_1-1992.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9263/proj._decreto_legislativo_no_2-1992.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9268/proj._decreto_legislativo_no_3-1992.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9062/proj._lei_compl._no_7-1992.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9061/proj._lei_compl._no_8-1992.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9060/proj._lei_compl._no_9-1992.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9059/proj._lei_compl._no_10-1992.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7922/proj._lei_no_499-1992.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7921/proj._lei_no_500-1992.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7920/proj._lei_no_501-1992.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7919/proj._lei_no_502-1992.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7918/proj._lei_no_503-1992.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7917/proj._lei_no_504-1992.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7916/proj._lei_no_505-1992.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7915/proj._lei_no_506-1992.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7914/proj._lei_no_507-1992.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7913/proj._lei_no_508-1992.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7912/proj._lei_no_509-1992.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7911/proj._lei_no_510-1992.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7910/proj._lei_no_511-1992.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7909/proj._lei_no_512-1992.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7908/proj._lei_no_513-1992.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7907/proj._lei_no_514-1992.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7906/proj._lei_no_515-1992.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7905/proj._lei_no_516-1992.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7904/proj._lei_no_517-1992.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7903/proj._lei_no_518-1992.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7902/proj._lei_no_519-1992.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7901/proj._lei_no_520-1992.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7900/proj._lei_no_521-1992.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7899/proj._lei_no_522-1992.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7898/proj._lei_no_523-1992.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7897/proj._lei_no_524-1992.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7896/proj._lei_no_525-1992.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7895/proj._lei_no_526-1992.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7894/proj._lei_no_527-1992.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7893/proj._lei_no_528-1992.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7892/proj._lei_no_529-1992.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7891/proj._lei_no_530-1992.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7890/proj._lei_no_531-1992.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7889/proj._lei_no_532-1992.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7888/proj._lei_no_533-1992.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7887/proj._lei_no_534-1992.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7886/proj._lei_no_535-1992.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7885/proj._lei_no_536-1992.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7884/proj._lei_no_537-1992.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7883/proj._lei_no_538-1992.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7882/proj._lei_no_539-1992.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7881/proj._lei_no_540-1992.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7880/proj._lei_no_541-1992.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7879/proj._lei_no_542-1992.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/7878/proj._lei_no_543-1992.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9454/projeto_de_resolucao_no_1-1992.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9455/projeto_de_resolucao_no_2-1992.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9456/projeto_de_resolucao_no_3-1992.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9457/projeto_de_resolucao_no_4-1992.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/9458/projeto_de_resolucao_no_5-1992.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6160/prop._de_emenda_a_lom_n_001-1992.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6159/prop._de_emenda_a_lom_n_002-1992.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6158/prop._de_emenda_a_lom_n_003-1992.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6157/prop._de_emenda_a_lom_n_004-1992.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6156/prop._de_emenda_a_lom_n_005-1992.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6155/prop._de_emenda_a_lom_n_006-1992.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6154/prop._de_emenda_a_lom_n_007-1992.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6153/prop._de_emenda_a_lom_n_008-1992.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6152/prop._de_emenda_a_lom_n_009-1992.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6151/prop._de_emenda_a_lom_n_010-1992.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6150/prop._de_emenda_a_lom_n_011-1992.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1992/6149/prop._de_emenda_a_lom_n_012-1992.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="72.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="153" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>