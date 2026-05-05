--- v0 (2026-01-12)
+++ v1 (2026-05-05)
@@ -10,817 +10,835 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="461" uniqueCount="255">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="469" uniqueCount="261">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9231</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Osvaldo Luis Alves</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9231/proj._decreto_legislativo_no_1-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9231/proj._decreto_legislativo_no_1-1994.pdf</t>
   </si>
   <si>
     <t>Concede Título de Benemerência à Cidadão Sarandiense.</t>
   </si>
   <si>
     <t>9232</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Cilas Morais</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9232/proj._decreto_legislativo_no_2-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9232/proj._decreto_legislativo_no_2-1994.pdf</t>
   </si>
   <si>
     <t>Concede Título de Benemerência ao Sr. Antonio Muniz da Silva Filho.</t>
   </si>
   <si>
     <t>9233</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9233/proj._decreto_legislativo_no_3-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9233/proj._decreto_legislativo_no_3-1994.pdf</t>
   </si>
   <si>
     <t>Aprova Termo de Cooperação Técnica e Financeira firmado entre o Departamento de Estradas de Rodagem do Estado do Paraná, com a interveniência da_x000D_
 Secretaria de Estado dos Transportes do Estado do Paraná e o Município de Sarandi.</t>
   </si>
   <si>
     <t>9234</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9234/proj._decreto_legislativo_no_4-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9234/proj._decreto_legislativo_no_4-1994.pdf</t>
   </si>
   <si>
     <t>Aprova Convênio realizado entre o Estado do Paraná através da Secretaria de Estado da Saúde/Instituto de Saúde do Paraná e o Município de Sarandi com vistas aquisição de equipamentos.</t>
   </si>
   <si>
     <t>9235</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9235/proj._decreto_legislativo_no_5-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9235/proj._decreto_legislativo_no_5-1994.pdf</t>
   </si>
   <si>
     <t>Concede Licença ao Senhor Prefeito Municipal.</t>
   </si>
   <si>
     <t>9236</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9236/proj._decreto_legislativo_no_6-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9236/proj._decreto_legislativo_no_6-1994.pdf</t>
   </si>
   <si>
     <t>Aceita "Veto" aposto ao Projeto de Lei Complementar n° 021/94, que dispõe sobre inclusão de Rua no Eixo de Comércio e Serviços-ECS 1.</t>
   </si>
   <si>
     <t>9237</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9237/proj._decreto_legislativo_no_7-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9237/proj._decreto_legislativo_no_7-1994.pdf</t>
   </si>
   <si>
     <t>Aceita "Veto" aposto ao Projeto de Lei Complementar n° 022/94, que dispõe sobre inclusão de Rua no Eixo de Comércio e Serviços-ECS 1.</t>
   </si>
   <si>
     <t>9050</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Carlos Roberto Galindo Garcia</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9050/proj._lei_compl._no_18-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9050/proj._lei_compl._no_18-1994.pdf</t>
   </si>
   <si>
     <t>Modifica o Anexo IV da Lei Complementar nº 3/92, de 13 de março de 1992.</t>
   </si>
   <si>
     <t>9051</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>André Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9051/proj._lei_compl._no_19-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9051/proj._lei_compl._no_19-1994.pdf</t>
   </si>
   <si>
     <t>Inclui rua no Eixo Comercial da cidade e dá outras providências.</t>
   </si>
   <si>
     <t>9049</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Milton Aparecido Martini</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9049/proj._lei_compl._no_20-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9049/proj._lei_compl._no_20-1994.pdf</t>
   </si>
   <si>
     <t>Altera os anexos II e IV da Lei Complementar nº 16/93 (Quadro de Pessoal Permanente da Prefeitura) e dá outras providências.</t>
   </si>
   <si>
     <t>9048</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>José Amaral de Souza</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9048/proj._lei_compl._no_21-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9048/proj._lei_compl._no_21-1994.pdf</t>
   </si>
   <si>
     <t>9047</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Francisco Gomes de Alencar</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9047/proj._lei_compl._no_22-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9047/proj._lei_compl._no_22-1994.pdf</t>
   </si>
   <si>
     <t>9046</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9046/proj._lei_compl._no_23-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9046/proj._lei_compl._no_23-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de rua no Eixo de Comércio e dá outras providências.</t>
   </si>
   <si>
     <t>9045</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9045/proj._lei_compl._no_24-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9045/proj._lei_compl._no_24-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre separação, acondicionamento, coleta interna e externa do lixo hospital e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>9044</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Adércio Marques da Silva, Otmar Bruch</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9044/proj._lei_compl._no_25-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9044/proj._lei_compl._no_25-1994.pdf</t>
   </si>
   <si>
     <t>Dá novas redações aos arts. 118, 119, 120, 121, 122 e 123 da Lei Complementar nº 5/92 - Obras e Edificações, de 13 de março de 1992.</t>
   </si>
   <si>
     <t>9043</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9043/proj._lei_compl._no_26-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9043/proj._lei_compl._no_26-1994.pdf</t>
   </si>
   <si>
     <t>Inclui jardim e lote no Eixo Industrial da cidade e dá outras providências.</t>
   </si>
   <si>
     <t>9042</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>José Zeno Fachin, Osvaldo Luis Alves</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9042/proj._lei_compl._no_27-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9042/proj._lei_compl._no_27-1994.pdf</t>
   </si>
   <si>
     <t>Altera os anexos I, II, III e IV da Lei Complementar nº 16/93 - o dois e o quatro já alterados pela Lei Complementar nº 19/94, e dá outras providências.</t>
   </si>
   <si>
     <t>9041</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9041/proj._lei_compl._no_28-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9041/proj._lei_compl._no_28-1994.pdf</t>
   </si>
   <si>
     <t>7752</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7752/proj._lei_no_605-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7752/proj._lei_no_605-1994.pdf</t>
   </si>
   <si>
     <t>Dá denominação a rua n° 31, do Parque Residencial Alvamar II e dá outras providências.</t>
   </si>
   <si>
     <t>7751</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7751/proj._lei_no_606-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7751/proj._lei_no_606-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza desconto no recebimento de tributos inscritos em Dívida Ativa e dá outras providências.</t>
   </si>
   <si>
     <t>7750</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7750/proj._lei_no_607-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7750/proj._lei_no_607-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Centro de atenção Integral à Criança — CAIC.</t>
   </si>
   <si>
     <t>7749</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>Adércio Marques da Silva, Cilas Morais, Francisco Gomes de Alencar, José Amaral de Souza</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7749/proj._lei_no_608-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7749/proj._lei_no_608-1994.pdf</t>
   </si>
   <si>
     <t>Concede isenção de Tributos e dá outras providências.</t>
   </si>
   <si>
     <t>7748</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7748/proj._lei_no_609-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7748/proj._lei_no_609-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar à Companhia Paranaense de Energia-Copel, materiais e mão-de-obra utilizados na execução de rede de energia elétrica e iluminação pública, na forma que especifica.</t>
   </si>
   <si>
     <t>7747</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7747/proj._lei_no_610-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7747/proj._lei_no_610-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a doar área de terras à Corporação da União Sul Brasileira da Igreja Adventista do Sétimo Dia — Corporação Sul, na forma que especifica.</t>
   </si>
   <si>
     <t>7746</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7746/proj._lei_no_611-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7746/proj._lei_no_611-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a permutar e doar imóvel urbano, bem como firmar convênio com a EMATER, na forma que especifica.</t>
   </si>
   <si>
     <t>7745</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>José Zeno Fachin</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7745/proj._lei_no_612-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7745/proj._lei_no_612-1994.pdf</t>
   </si>
   <si>
     <t>Institui Programa de Apoio ao Adolescente Sarandiense, dentro da área de atendimento do Conselho Municipal dos Direitos da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>7744</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7744/proj._lei_no_613-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7744/proj._lei_no_613-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 1995 e dá outras providências.</t>
   </si>
   <si>
     <t>7743</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>Luis Carlos Baradel</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7743/proj._lei_no_614-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7743/proj._lei_no_614-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo Municipal a conceder isenção da Tarifa de Água Potável e dá outras providências.</t>
   </si>
   <si>
     <t>7742</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>Nelson Mariano Silva, Otmar Bruch</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7742/proj._lei_no_615-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7742/proj._lei_no_615-1994.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação a atual Rua n° 01, do Parque Residencial Alvamar II e dá outras providências.</t>
   </si>
   <si>
     <t>7741</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7741/proj._lei_no_617-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7741/proj._lei_no_617-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de ponto de táxi para automóvel modelo Kombi/Passageiros e outros modelos convencionais e dá outras providências.</t>
   </si>
   <si>
     <t>7740</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>Nelson Mariano Silva, Adércio Marques da Silva, José Amaral de Souza</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7740/proj._lei_no_618-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7740/proj._lei_no_618-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre prorrogação de prazo para protocolar requerimento solicitando subdivisão de lote ou data, previsto no parágrafo único, do art. 1° da Lei Municipal n° 548/93.</t>
   </si>
   <si>
     <t>7739</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>José Zeno Fachin, José Amaral de Souza</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7739/proj._lei_no_619-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7739/proj._lei_no_619-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de um lote de terra à Associação Comercial e Industrial de Sarandi e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>7738</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>Otmar Bruch, Nelson Mariano Silva</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7738/proj._lei_no_620-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7738/proj._lei_no_620-1994.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação a atual Rua Mato Grosso no Jardim Gralha Azul e dá outras providências.</t>
   </si>
   <si>
     <t>7737</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7737/proj._lei_no_621-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7737/proj._lei_no_621-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a doar imóvel urbano à Igreja Evangélica Cristo Jesus de Nazaré, na forma que especifica.</t>
   </si>
   <si>
     <t>7736</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7736/proj._lei_no_622-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7736/proj._lei_no_622-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Fundo de previdência dos Servidores Municipais de Sarandi-PRESERV, e dá outras providências.</t>
   </si>
   <si>
     <t>7735</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7735/proj._lei_no_623-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7735/proj._lei_no_623-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a permutar imóvel urbano, na forma que especifica.</t>
   </si>
   <si>
     <t>7734</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7734/proj._lei_no_624-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7734/proj._lei_no_624-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Suplementação ao Orçamento Geral do Município e dá outras providências.</t>
   </si>
   <si>
     <t>7733</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>José Amaral de Souza, Adércio Marques da Silva</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7733/proj._lei_no_625-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7733/proj._lei_no_625-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Prefeito Municipal a transformar mão-única a Rua Castro Alves.</t>
   </si>
   <si>
     <t>7732</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7732/proj._lei_no_626-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7732/proj._lei_no_626-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre construção de um abrigo no Ponto n° 01, de Caminhões e Utilitários de aluguéis criado pela Lei Municipal n° 540/93, e dá outras providências.</t>
   </si>
   <si>
     <t>7731</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7731/proj._lei_no_627-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7731/proj._lei_no_627-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar imóvel à associação Verdade Inspirada Por Deus Para Assistência Social-Vidas, na forma que especifica.</t>
   </si>
   <si>
     <t>7730</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7730/proj._lei_no_628-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7730/proj._lei_no_628-1994.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1° da Lei Municipal n° 465/92, de 19/03/92, que alterou o art. 1º da Lei Municipal n° 441/91, de 06/11/91, na forma que especifica.</t>
   </si>
   <si>
     <t>7729</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7729/proj._lei_no_629-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7729/proj._lei_no_629-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o orçamento para o exercício financeiro de 1995.</t>
   </si>
   <si>
     <t>7728</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7728/proj._lei_no_630-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7728/proj._lei_no_630-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de vias do município, na forma que especifica.</t>
   </si>
   <si>
     <t>7727</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>Adércio Marques da Silva</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7727/proj._lei_no_631-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7727/proj._lei_no_631-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza construção de Praça no Jardim Panorama e dá outras providências.</t>
   </si>
   <si>
     <t>7726</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7726/proj._lei_no_632-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7726/proj._lei_no_632-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Executivo Municipal para firmar convênio com estabelecimentos comerciais, na forma que especifica.</t>
   </si>
   <si>
     <t>7725</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7725/proj._lei_no_633-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7725/proj._lei_no_633-1994.pdf</t>
   </si>
   <si>
     <t>Dá denominações às ruas de números 2 a 27 do Parque Alvamar II, na forma que especifica.</t>
   </si>
   <si>
     <t>7723</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7723/proj._lei_no_634-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7723/proj._lei_no_634-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a isentar taxa de licença relativa ao comércio ambulante e dá outras providências.</t>
   </si>
   <si>
     <t>7722</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7722/proj._lei_no_635-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7722/proj._lei_no_635-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a abrir crédito adicional suplementar.</t>
   </si>
   <si>
     <t>7721</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7721/proj._lei_no_636-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7721/proj._lei_no_636-1994.pdf</t>
   </si>
   <si>
     <t>7720</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7720/proj._lei_no_637-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7720/proj._lei_no_637-1994.pdf</t>
   </si>
   <si>
     <t>Desafeta de uso comum do povo e/ou especial área de terras do loteamento denominado Jardim Perimetral.</t>
   </si>
   <si>
     <t>7719</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7719/proj._lei_no_638-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7719/proj._lei_no_638-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel urbano, na forma que especifica.</t>
   </si>
   <si>
     <t>7718</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7718/proj._lei_no_639-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7718/proj._lei_no_639-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução da alíquota do Imposto Municipal sobre Vendas de Combustíveis Líquidos e Gasosos a Varejo - IVV, para o exercício financeiro de 1995, alterando, consequentemente, o Art. 8º, da Lei Municipal nº 312, de 22/12/1988.</t>
   </si>
   <si>
     <t>9423</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9423/projeto_de_resolucao_no_1-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9423/projeto_de_resolucao_no_1-1994.pdf</t>
   </si>
   <si>
     <t>Revoga artigo da Resolução n° 05/92 e dá outras providências.</t>
   </si>
   <si>
     <t>9424</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9424/projeto_de_resolucao_no_2-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9424/projeto_de_resolucao_no_2-1994.pdf</t>
   </si>
   <si>
     <t>Dispor sobre a proposta parcial do Orçamento da Câmara para ser incluída na proposta geral do Orçamento do Município para o Exercício Financeiro de 1995 (Art. 32, IV - RI).</t>
   </si>
   <si>
     <t>9425</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9425/projeto_de_resolucao_no_3-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9425/projeto_de_resolucao_no_3-1994.pdf</t>
   </si>
   <si>
     <t>Institui a Tribuna Livre.</t>
   </si>
   <si>
     <t>9427</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9427/projeto_de_resolucao_no_4-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9427/projeto_de_resolucao_no_4-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Administrativa da Câmara Municipal de Sarandi, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>9428</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9428/projeto_de_resolucao_no_5-1994.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9428/projeto_de_resolucao_no_5-1994.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Cargos e Carreira e Vencimentos do Quadro de Servidores Públicos da Câmara Municipal de Sarandi, Estado do Paraná e dá outras_x000D_
 providências.</t>
+  </si>
+  <si>
+    <t>10561</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/10561/requerimento_no_37_1994.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que determine a execução de melhorias na Praga localizada no Parque São Pedro, nesta cidade. Tais como: serviços de limpeza, substituição de lâmpadas no super-poste e colocação de bancos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1124,67 +1142,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9231/proj._decreto_legislativo_no_1-1994.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9232/proj._decreto_legislativo_no_2-1994.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9233/proj._decreto_legislativo_no_3-1994.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9234/proj._decreto_legislativo_no_4-1994.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9235/proj._decreto_legislativo_no_5-1994.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9236/proj._decreto_legislativo_no_6-1994.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9237/proj._decreto_legislativo_no_7-1994.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9050/proj._lei_compl._no_18-1994.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9051/proj._lei_compl._no_19-1994.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9049/proj._lei_compl._no_20-1994.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9048/proj._lei_compl._no_21-1994.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9047/proj._lei_compl._no_22-1994.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9046/proj._lei_compl._no_23-1994.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9045/proj._lei_compl._no_24-1994.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9044/proj._lei_compl._no_25-1994.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9043/proj._lei_compl._no_26-1994.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9042/proj._lei_compl._no_27-1994.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9041/proj._lei_compl._no_28-1994.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7752/proj._lei_no_605-1994.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7751/proj._lei_no_606-1994.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7750/proj._lei_no_607-1994.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7749/proj._lei_no_608-1994.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7748/proj._lei_no_609-1994.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7747/proj._lei_no_610-1994.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7746/proj._lei_no_611-1994.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7745/proj._lei_no_612-1994.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7744/proj._lei_no_613-1994.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7743/proj._lei_no_614-1994.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7742/proj._lei_no_615-1994.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7741/proj._lei_no_617-1994.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7740/proj._lei_no_618-1994.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7739/proj._lei_no_619-1994.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7738/proj._lei_no_620-1994.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7737/proj._lei_no_621-1994.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7736/proj._lei_no_622-1994.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7735/proj._lei_no_623-1994.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7734/proj._lei_no_624-1994.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7733/proj._lei_no_625-1994.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7732/proj._lei_no_626-1994.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7731/proj._lei_no_627-1994.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7730/proj._lei_no_628-1994.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7729/proj._lei_no_629-1994.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7728/proj._lei_no_630-1994.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7727/proj._lei_no_631-1994.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7726/proj._lei_no_632-1994.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7725/proj._lei_no_633-1994.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7723/proj._lei_no_634-1994.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7722/proj._lei_no_635-1994.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7721/proj._lei_no_636-1994.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7720/proj._lei_no_637-1994.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7719/proj._lei_no_638-1994.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7718/proj._lei_no_639-1994.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9423/projeto_de_resolucao_no_1-1994.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9424/projeto_de_resolucao_no_2-1994.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9425/projeto_de_resolucao_no_3-1994.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9427/projeto_de_resolucao_no_4-1994.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9428/projeto_de_resolucao_no_5-1994.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9231/proj._decreto_legislativo_no_1-1994.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9232/proj._decreto_legislativo_no_2-1994.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9233/proj._decreto_legislativo_no_3-1994.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9234/proj._decreto_legislativo_no_4-1994.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9235/proj._decreto_legislativo_no_5-1994.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9236/proj._decreto_legislativo_no_6-1994.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9237/proj._decreto_legislativo_no_7-1994.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9050/proj._lei_compl._no_18-1994.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9051/proj._lei_compl._no_19-1994.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9049/proj._lei_compl._no_20-1994.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9048/proj._lei_compl._no_21-1994.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9047/proj._lei_compl._no_22-1994.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9046/proj._lei_compl._no_23-1994.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9045/proj._lei_compl._no_24-1994.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9044/proj._lei_compl._no_25-1994.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9043/proj._lei_compl._no_26-1994.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9042/proj._lei_compl._no_27-1994.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9041/proj._lei_compl._no_28-1994.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7752/proj._lei_no_605-1994.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7751/proj._lei_no_606-1994.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7750/proj._lei_no_607-1994.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7749/proj._lei_no_608-1994.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7748/proj._lei_no_609-1994.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7747/proj._lei_no_610-1994.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7746/proj._lei_no_611-1994.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7745/proj._lei_no_612-1994.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7744/proj._lei_no_613-1994.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7743/proj._lei_no_614-1994.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7742/proj._lei_no_615-1994.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7741/proj._lei_no_617-1994.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7740/proj._lei_no_618-1994.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7739/proj._lei_no_619-1994.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7738/proj._lei_no_620-1994.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7737/proj._lei_no_621-1994.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7736/proj._lei_no_622-1994.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7735/proj._lei_no_623-1994.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7734/proj._lei_no_624-1994.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7733/proj._lei_no_625-1994.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7732/proj._lei_no_626-1994.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7731/proj._lei_no_627-1994.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7730/proj._lei_no_628-1994.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7729/proj._lei_no_629-1994.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7728/proj._lei_no_630-1994.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7727/proj._lei_no_631-1994.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7726/proj._lei_no_632-1994.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7725/proj._lei_no_633-1994.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7723/proj._lei_no_634-1994.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7722/proj._lei_no_635-1994.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7721/proj._lei_no_636-1994.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7720/proj._lei_no_637-1994.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7719/proj._lei_no_638-1994.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/7718/proj._lei_no_639-1994.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9423/projeto_de_resolucao_no_1-1994.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9424/projeto_de_resolucao_no_2-1994.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9425/projeto_de_resolucao_no_3-1994.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9427/projeto_de_resolucao_no_4-1994.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/9428/projeto_de_resolucao_no_5-1994.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1994/10561/requerimento_no_37_1994.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H58"/>
+  <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="80.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="214.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2641,50 +2660,76 @@
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>252</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>31</v>
       </c>
       <c r="D58" t="s">
         <v>239</v>
       </c>
       <c r="E58" t="s">
         <v>240</v>
       </c>
       <c r="F58" t="s">
         <v>23</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>253</v>
       </c>
       <c r="H58" t="s">
         <v>254</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>255</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>256</v>
+      </c>
+      <c r="D59" t="s">
+        <v>257</v>
+      </c>
+      <c r="E59" t="s">
+        <v>258</v>
+      </c>
+      <c r="F59" t="s">
+        <v>61</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H59" t="s">
+        <v>260</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2702,50 +2747,51 @@
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>