--- v0 (2025-10-04)
+++ v1 (2026-06-10)
@@ -51,1281 +51,1281 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9223</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9223/proj._decreto_legislativo_no_1-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9223/proj._decreto_legislativo_no_1-1997.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas dos Poderes Executivo e Legislativo, relativas ao Exercício Financeiro de 1.994, conforme Parecer do Tribunal de Contas do Estado do Paraná — TCE.</t>
   </si>
   <si>
     <t>9224</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9224/proj._decreto_legislativo_no_2-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9224/proj._decreto_legislativo_no_2-1997.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas dos Poderes Executivo e Legislativo, relativas ao Exercício Financeiro de 1.995, conforme Parecer do Tribunal de Contas do Estado do Paraná — TCE.</t>
   </si>
   <si>
     <t>9225</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Luis Carlos Baradel, Nelson Mariano Silva</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9225/proj._decreto_legislativo_no_3-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9225/proj._decreto_legislativo_no_3-1997.pdf</t>
   </si>
   <si>
     <t>Concede Título de Benemerência à cidadão Sarandiense.</t>
   </si>
   <si>
     <t>9226</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Cilas Morais, Aparecido Antonio</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9226/proj._decreto_legislativo_no_4-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9226/proj._decreto_legislativo_no_4-1997.pdf</t>
   </si>
   <si>
     <t>9026</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Antonio da Cunha</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9026/proj._lei_compl._no_43-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9026/proj._lei_compl._no_43-1997.pdf</t>
   </si>
   <si>
     <t>Inclui no Eixo de Comércio e Serviços ECS-1 a Rua Conceição Aparecida de Magalhães.</t>
   </si>
   <si>
     <t>9025</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Aparecido Antonio, Cilas Morais</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9025/proj._lei_compl._no_44-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9025/proj._lei_compl._no_44-1997.pdf</t>
   </si>
   <si>
     <t>Inclui no Eixo de Comércio e Serviços - ECS1 parte da Rua das Tulipas.</t>
   </si>
   <si>
     <t>9024</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Adércio Marques da Silva</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9024/proj._lei_compl._no_45-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9024/proj._lei_compl._no_45-1997.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 122 da Lei Complementar nº 5/92, já alterado pela Lei Complementar nº 26/94.</t>
   </si>
   <si>
     <t>9023</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Julio Bifon</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9023/proj._lei_compl._no_46-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9023/proj._lei_compl._no_46-1997.pdf</t>
   </si>
   <si>
     <t>Eleva o número de cargos efetivos e em comissão existentes e cria cargos efetivos e em comissão.</t>
   </si>
   <si>
     <t>9022</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Luiz Zanchim (Luizão)</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9022/proj._lei_compl._no_47-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9022/proj._lei_compl._no_47-1997.pdf</t>
   </si>
   <si>
     <t>Inclui rua no Eixo de Comércio e Serviços ECS-1 - Rua Antonio Perola.</t>
   </si>
   <si>
     <t>9021</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>João Dutra Netto</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9021/proj._lei_compl._no_48-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9021/proj._lei_compl._no_48-1997.pdf</t>
   </si>
   <si>
     <t>Inclui rua no Eixo Comercial da cidade e dá outras providências.</t>
   </si>
   <si>
     <t>9020</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9020/proj._lei_compl._no_49-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9020/proj._lei_compl._no_49-1997.pdf</t>
   </si>
   <si>
     <t>9019</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Aparecido Antonio</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9019/proj._lei_compl._no_50-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9019/proj._lei_compl._no_50-1997.pdf</t>
   </si>
   <si>
     <t>7526</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7526/proj._lei_no_740-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7526/proj._lei_no_740-1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre homenagem póstuma em próprios da municipalidade e logradouros públicos.</t>
   </si>
   <si>
     <t>7525</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>Paulo Caetano Gonçalves, Antonio Manoel Mendonça Martins, Aparecido Antonio, João Dutra Netto, José Mario Sibin, Luis Carlos Baradel, Terezinha de Fátima Fama</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7525/proj._lei_no_741-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7525/proj._lei_no_741-1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre mão única na Rua Princesa Isabel.</t>
   </si>
   <si>
     <t>7524</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7524/proj._lei_no_742-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7524/proj._lei_no_742-1997.pdf</t>
   </si>
   <si>
     <t>Extingue o Setor Auxiliar de Tesouraria - Agência Arrecadadora do Jardim Independência e revoga a lei municipal nº 62, de 9/11/1983, na forma que especifica.</t>
   </si>
   <si>
     <t>7523</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7523/proj._lei_no_743-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7523/proj._lei_no_743-1997.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a permutar imóvel, na forma que especifica.</t>
   </si>
   <si>
     <t>7522</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>Luis Carlos Baradel</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7522/proj._lei_no_744-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7522/proj._lei_no_744-1997.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a encetar campanha para aumentar o número de veículos emplacados no Município e dá outras providências.</t>
   </si>
   <si>
     <t>7521</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>João Corredato (Barba Rala)</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7521/proj._lei_no_745-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7521/proj._lei_no_745-1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre subdivisão de lote ou data e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>7520</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>Nelson Mariano Silva</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7520/proj._lei_no_746-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7520/proj._lei_no_746-1997.pdf</t>
   </si>
   <si>
     <t>Revoga lei que autoriza regularizar loteamento que estão fora dos padrões exigidos pelo Plano Diretor.</t>
   </si>
   <si>
     <t>7519</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7519/proj._lei_no_747-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7519/proj._lei_no_747-1997.pdf</t>
   </si>
   <si>
     <t>Autoriza a criar ponto de motocicleta de aluguel "Moto-Taxi", na Avenida Rio de Janeiro esquina com a Rua Pedro Alvares Cabral e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>7518</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7518/proj._lei_no_748-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7518/proj._lei_no_748-1997.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Moradores e Amigos do Bairro Chácaras Aeroporto.</t>
   </si>
   <si>
     <t>7517</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>Cilas Morais, Antonio da Cunha, João Dutra Netto, Luis Carlos Baradel</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7517/proj._lei_no_749-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7517/proj._lei_no_749-1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criar ponto de automóvel de aluguel na Avenida Ademar Bornia e dá outras providências.</t>
   </si>
   <si>
     <t>7516</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7516/proj._lei_no_750-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7516/proj._lei_no_750-1997.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a outorgar e conceder a exploração do matadouro municipal.</t>
   </si>
   <si>
     <t>7515</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7515/proj._lei_no_751-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7515/proj._lei_no_751-1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de direito real de uso de imóvel da municipalidade e dá outras providências.</t>
   </si>
   <si>
     <t>7514</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7514/proj._lei_no_752-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7514/proj._lei_no_752-1997.pdf</t>
   </si>
   <si>
     <t>Dá nova redação à alínea "a" do inciso II, do art. 310 da Lei Complementar nº 6/92 - Código de Postura.</t>
   </si>
   <si>
     <t>7513</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7513/proj._lei_no_753-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7513/proj._lei_no_753-1997.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo a contratar operação de crédito com o Banco do Estado do Paraná S.A., para a execução do Programa Vilas Rurais e, através do FDU - Fundo Estadual de Desenvolvimento Urbano, execução do Programa Estadual de Apoio ao Desenvolvimento Urbano - Paraná Urbano.</t>
   </si>
   <si>
     <t>7512</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7512/proj._lei_no_754-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7512/proj._lei_no_754-1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 1998 e dá outras providências.</t>
   </si>
   <si>
     <t>7511</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7511/proj._lei_no_755-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7511/proj._lei_no_755-1997.pdf</t>
   </si>
   <si>
     <t>Institui normas para o Departamento de Água e Esgoto - DAE, e dá outras providências.</t>
   </si>
   <si>
     <t>7510</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7510/proj._lei_no_756-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7510/proj._lei_no_756-1997.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar financiamento com a Caixa Econômica Federal, a oferecer garantias e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>7509</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>Luiz Zanchim (Luizão), Terezinha de Fátima Fama</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7509/proj._lei_no_757-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7509/proj._lei_no_757-1997.pdf</t>
   </si>
   <si>
     <t>Institui o uso de sacos plásticos para a coleta de lixo na cidade.</t>
   </si>
   <si>
     <t>7508</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>Cilas Morais</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7508/proj._lei_no_758-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7508/proj._lei_no_758-1997.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Assistência Betel.</t>
   </si>
   <si>
     <t>7507</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7507/proj._lei_no_759-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7507/proj._lei_no_759-1997.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de direito real de uso de imóvel pertencente à municipalidade, na forma que especifica.</t>
   </si>
   <si>
     <t>7506</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7506/proj._lei_no_760-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7506/proj._lei_no_760-1997.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a abrir crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>7505</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7505/proj._lei_no_761-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7505/proj._lei_no_761-1997.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento Plurianual de Investimentos para o período de 1998 à 2001, e dá outras providências.</t>
   </si>
   <si>
     <t>7504</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7504/proj._lei_no_762-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7504/proj._lei_no_762-1997.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Pais e Mestres da Escola Municipal Olinda Dias Pereira.</t>
   </si>
   <si>
     <t>7503</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7503/proj._lei_no_763-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7503/proj._lei_no_763-1997.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Saúde e o Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>7502</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7502/proj._lei_no_764-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7502/proj._lei_no_764-1997.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Moradores e Amigos dos Bairros Jardins Imperial, Ana Eliza, Ibirapuera, Cometa, Higienópolis, Mercúrio, Santa Terezinha, Jaqueline.</t>
   </si>
   <si>
     <t>7501</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7501/proj._lei_no_765-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7501/proj._lei_no_765-1997.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Moradores e Amigos dos Bairros Jardim Panorama e Jardim Independência II parte.</t>
   </si>
   <si>
     <t>7500</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7500/proj._lei_no_766-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7500/proj._lei_no_766-1997.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal da Mulher de Sarandi, na forma que especifica.</t>
   </si>
   <si>
     <t>7499</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7499/proj._lei_no_767-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7499/proj._lei_no_767-1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Alimentação Escolar, na forma que especifica.</t>
   </si>
   <si>
     <t>7498</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7498/proj._lei_no_768-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7498/proj._lei_no_768-1997.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso II, do art. 2º da Lei nº 567/94, de 4 de abril de 1994, que dispõe sobre isenção de tributos a aposentados.</t>
   </si>
   <si>
     <t>7497</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7497/proj._lei_no_769-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7497/proj._lei_no_769-1997.pdf</t>
   </si>
   <si>
     <t>Autoriza a colocação de caixas coletoras de lixo recicláveis e dá outras providências.</t>
   </si>
   <si>
     <t>7496</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7496/proj._lei_no_770-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7496/proj._lei_no_770-1997.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Comunitário de Pavimentação no Município de Sarandi, autoriza a contratação de obras públicas e dá outras providências, na forma que especifica.</t>
   </si>
   <si>
     <t>7467</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7467/proj._lei_no_771-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7467/proj._lei_no_771-1997.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Pais e Mestres - APM da Escola Municipal Ayres Aniceto de Andrade.</t>
   </si>
   <si>
     <t>7466</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7466/proj._lei_no_772-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7466/proj._lei_no_772-1997.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Pais e Mestres - APM, da Escola Municipal São Francisco de Assis.</t>
   </si>
   <si>
     <t>7465</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7465/proj._lei_no_773-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7465/proj._lei_no_773-1997.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Pais e Mestres - APM da Escola Municipal Padre José de Anchieta.</t>
   </si>
   <si>
     <t>7464</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7464/proj._lei_no_774-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7464/proj._lei_no_774-1997.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Pais e Mestres - APM, da Escola Municipal Mauro Padilha.</t>
   </si>
   <si>
     <t>7433</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7433/proj._lei_no_775-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7433/proj._lei_no_775-1997.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Pais e Mestres - APM, da Escola Municipal Yoshio Hayashi.</t>
   </si>
   <si>
     <t>7432</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7432/proj._lei_no_776-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7432/proj._lei_no_776-1997.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Pais e Mestres - APM da Escola Municipal Criança Esperança.</t>
   </si>
   <si>
     <t>7431</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7431/proj._lei_no_777-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7431/proj._lei_no_777-1997.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Pais e Mestres - APM, da Escola Municipal Poetisa Cecilia Meireles.</t>
   </si>
   <si>
     <t>7430</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7430/proj._lei_no_778-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7430/proj._lei_no_778-1997.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Pais e Mestres - APM, da Escola Municipal Machado de Assis.</t>
   </si>
   <si>
     <t>7429</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7429/proj._lei_no_779-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7429/proj._lei_no_779-1997.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Pais e Mestres - APM, da Escola Municipal Masami Koga.</t>
   </si>
   <si>
     <t>7428</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7428/proj._lei_no_780-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7428/proj._lei_no_780-1997.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Pais e Mestres - APM, da Escola Municipal Padre Jorge Scholl.</t>
   </si>
   <si>
     <t>7427</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7427/proj._lei_no_781-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7427/proj._lei_no_781-1997.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Pais e Mestres - APM, da Escola Municipal Sagrada Família.</t>
   </si>
   <si>
     <t>7426</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7426/proj._lei_no_782-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7426/proj._lei_no_782-1997.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Pais e Mestres - APM, da Escola Municipal Mercedes Romero Panzeri.</t>
   </si>
   <si>
     <t>7425</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7425/proj._lei_no_783-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7425/proj._lei_no_783-1997.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Pais e Mestres - APM, da Escola Municipal José Polo.</t>
   </si>
   <si>
     <t>7424</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7424/proj._lei_no_784-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7424/proj._lei_no_784-1997.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Pais e Mestres - APM, da Escola Municipal Tizuro Tsuji S. P. Cunha.</t>
   </si>
   <si>
     <t>7423</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7423/proj._lei_no_785-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7423/proj._lei_no_785-1997.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Fundo de Previdência dos Servidores Municipais de Sarandi - PRESERV, para o exercício financeiro de 1998.</t>
   </si>
   <si>
     <t>7422</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7422/proj._lei_no_786-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7422/proj._lei_no_786-1997.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Fundo Municipal para a Infância e a Juventude, para o exercício financeiro de 1998.</t>
   </si>
   <si>
     <t>7421</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7421/proj._lei_no_787-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7421/proj._lei_no_787-1997.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Fundo Municipal de Saúde para o exercício financeiro de 1998.</t>
   </si>
   <si>
     <t>7420</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7420/proj._lei_no_788-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7420/proj._lei_no_788-1997.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Fundo Municipal de Assistência Social para o exercício financeiro de 1998.</t>
   </si>
   <si>
     <t>7419</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7419/proj._lei_no_789-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7419/proj._lei_no_789-1997.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município para o exercício financeiro de 1998.</t>
   </si>
   <si>
     <t>7418</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>José Aparecido da Silva (Zezinho)</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7418/proj._lei_no_790-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7418/proj._lei_no_790-1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a eliminação de barreiras arquitetônicas para portadores de deficiência nos locais de fluxo de pedestres e edifícios e dá outras providências.</t>
   </si>
   <si>
     <t>7417</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7417/proj._lei_no_791-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7417/proj._lei_no_791-1997.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação à Rua das Avencas.</t>
   </si>
   <si>
     <t>7416</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7416/proj._lei_no_792-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7416/proj._lei_no_792-1997.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação à Rua Montreal no Jardim Castelo.</t>
   </si>
   <si>
     <t>7415</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7415/proj._lei_no_793-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7415/proj._lei_no_793-1997.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 16, do loteamento denominado Jardim Nova Independência 2ª parte.</t>
   </si>
   <si>
     <t>7414</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7414/proj._lei_no_794-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7414/proj._lei_no_794-1997.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 669/96, de 24 de dezembro de 1996.</t>
   </si>
   <si>
     <t>7413</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7413/proj._lei_no_795-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7413/proj._lei_no_795-1997.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar próprios do município, firmar convênio, assumir obrigações e dá outras providências.</t>
   </si>
   <si>
     <t>7412</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>Luis Carlos Baradel, Adércio Marques da Silva, Cilas Morais, João Alberto Cardoso, João Corredato (Barba Rala), José Aparecido da Silva (Zezinho), Luiz Zanchim (Luizão)</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7412/proj._lei_no_796-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7412/proj._lei_no_796-1997.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a conceder isenção da tarifa de água potável e dá outras providências.</t>
   </si>
   <si>
     <t>7411</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>Adércio Marques da Silva, Aparecido Antonio, Cilas Morais, João Alberto Cardoso, João Dutra Netto, José Mario Sibin, Luiz Zanchim (Luizão)</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7411/proj._lei_no_797-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7411/proj._lei_no_797-1997.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso II do artigo 3º da Lei nº 123/86, que alterou o artigo 80 da Lei nº 77/83 - Código Tributário do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>7410</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>Luiz Zanchim (Luizão), Cilas Morais, Terezinha de Fátima Fama</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7410/proj._lei_no_798-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7410/proj._lei_no_798-1997.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 2º, da Lei nº 546/93.</t>
   </si>
   <si>
     <t>7409</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7409/proj._lei_no_799-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7409/proj._lei_no_799-1997.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua nº 6, no Parque Residencial São José.</t>
   </si>
   <si>
     <t>7408</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7408/proj._lei_no_800-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7408/proj._lei_no_800-1997.pdf</t>
   </si>
   <si>
     <t>Desafetação de parte da Rua Minas Gerais.</t>
   </si>
   <si>
     <t>7407</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7407/proj._lei_no_801-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7407/proj._lei_no_801-1997.pdf</t>
   </si>
   <si>
     <t>7406</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>José Mario Sibin, Aparecido Antonio, João Dutra Netto</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7406/proj._lei_no_802-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7406/proj._lei_no_802-1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre mão única na Rua Vereador José Fernandes.</t>
   </si>
   <si>
     <t>7373</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7373/proj._lei_no_803-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7373/proj._lei_no_803-1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre mão única na Praça Ipiranga e dá outras providências.</t>
   </si>
   <si>
     <t>7372</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>Aparecido Antonio, Antonio Manoel Mendonça Martins, João Dutra Netto, José Mario Sibin</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7372/proj._lei_no_804-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7372/proj._lei_no_804-1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre mão única na Rua Jaçana e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>7371</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7371/proj._lei_no_805-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7371/proj._lei_no_805-1997.pdf</t>
   </si>
   <si>
     <t>7370</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7370/proj._lei_no_806-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7370/proj._lei_no_806-1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento do Ensino Fundamental e da Valorização do Magistério.</t>
   </si>
   <si>
     <t>7369</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7369/proj._lei_no_807-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7369/proj._lei_no_807-1997.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional suplementar, na forma que especifica.</t>
   </si>
   <si>
     <t>7368</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>João Corredato (Barba Rala), Adércio Marques da Silva, Antonio da Cunha, Antonio Manoel Mendonça Martins, Aparecido Antonio, João Alberto Cardoso, João Dutra Netto, José Mario Sibin, Luis Carlos Baradel, Terezinha de Fátima Fama</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7368/proj._lei_no_808-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7368/proj._lei_no_808-1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre proibição de parcelamento do solo urbano para fins de loteamento até o ano 2010 e dá outras providências.</t>
   </si>
   <si>
     <t>7367</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7367/proj._lei_no_809-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7367/proj._lei_no_809-1997.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a subdividir e doar imóveis urbanos, na forma que especifica.</t>
   </si>
   <si>
     <t>7366</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7366/proj._lei_no_810-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7366/proj._lei_no_810-1997.pdf</t>
   </si>
   <si>
     <t>Autoriza a construção de um abrigo no Pronto Socorro Municipal.</t>
   </si>
   <si>
     <t>7365</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>Antonio Manoel Mendonça Martins, Aparecido Antonio, Cilas Morais, José Mario Sibin</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7365/proj._lei_no_811-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7365/proj._lei_no_811-1997.pdf</t>
   </si>
   <si>
     <t>Autoriza a instituir no Município Concurso de decorações natalinas e dá outras providências.</t>
   </si>
   <si>
     <t>7364</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7364/proj._lei_no_812-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7364/proj._lei_no_812-1997.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de direito real de uso de imóveis pertencente à municipalidade, na forma que especifica.</t>
   </si>
   <si>
     <t>7363</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7363/proj._lei_no_813-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7363/proj._lei_no_813-1997.pdf</t>
   </si>
   <si>
     <t>Cria a Comissão Municipal de Defesa Civil (COMDEC) do Município de Sarandi/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>7362</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7362/proj._lei_no_814-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7362/proj._lei_no_814-1997.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a permutar imóvel urbano, na forma que especifica.</t>
   </si>
   <si>
     <t>7361</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7361/proj._lei_no_815-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7361/proj._lei_no_815-1997.pdf</t>
   </si>
   <si>
     <t>Proíbe o transporte clandestino e disciplina o transporte remunerado.</t>
   </si>
   <si>
     <t>9408</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Luiz Zanchim (Luizão), Antonio da Cunha, Antonio Manoel Mendonça Martins, Aparecido Antonio, João Dutra Netto, José Mario Sibin, Luis Carlos Baradel, Nelson Mariano Silva, Paulo Caetano Gonçalves, Terezinha de Fátima Fama</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9408/projeto_de_resolucao_no_1-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9408/projeto_de_resolucao_no_1-1997.pdf</t>
   </si>
   <si>
     <t>Cria Cargos de: Assessor Parlamentar, Assistente Parlamentar, Assistente de Secretaria e Assistente de Departamento.</t>
   </si>
   <si>
     <t>9409</t>
   </si>
   <si>
     <t>Luis Carlos Baradel, Adércio Marques da Silva, Antonio da Cunha, Antonio Manoel Mendonça Martins, Aparecido Antonio, João Alberto Cardoso, João Corredato (Barba Rala), João Dutra Netto, José Mario Sibin, Luiz Zanchim (Luizão), Nelson Mariano Silva, Paulo Caetano Gonçalves, Terezinha de Fátima Fama</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9409/projeto_de_resolucao_no_2-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9409/projeto_de_resolucao_no_2-1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o horário de expediente da Câmara Municipal de Sarandi, na forma que especifica.</t>
   </si>
   <si>
     <t>9410</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9410/projeto_de_resolucao_no_3-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9410/projeto_de_resolucao_no_3-1997.pdf</t>
   </si>
   <si>
     <t>Revoga-se as Resoluções números 02/91, 01/93 e 2/97.</t>
   </si>
   <si>
     <t>9411</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9411/projeto_de_resolucao_no_4-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9411/projeto_de_resolucao_no_4-1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proposta parcial do Orçamento da Câmara Municipal para ser incluída na proposta geral do Orçamento do Município para o Exercício Financeiro de 1998.</t>
   </si>
   <si>
     <t>9412</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Luiz Zanchim (Luizão), Adércio Marques da Silva, Antonio da Cunha, Antonio Manoel Mendonça Martins, Aparecido Antonio, Cilas Morais, João Alberto Cardoso, João Dutra Netto, José Mario Sibin, Luis Carlos Baradel, Paulo Caetano Gonçalves, Terezinha de Fátima Fama</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9412/projeto_de_resolucao_no_5-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9412/projeto_de_resolucao_no_5-1997.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 19 da Resolução 02/92, que estabelece o Regimento Interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>9413</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Cilas Morais, Adércio Marques da Silva, Antonio da Cunha, Antonio Manoel Mendonça Martins, Aparecido Antonio, João Alberto Cardoso, João Corredato (Barba Rala), João Dutra Netto, José Mario Sibin, Luis Carlos Baradel, Paulo Caetano Gonçalves, Terezinha de Fátima Fama</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9413/projeto_de_resolucao_no_6-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9413/projeto_de_resolucao_no_6-1997.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 2° da Revolução n° 002/90, de 20 de gosto de 1990.</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Adércio Marques da Silva, Antonio da Cunha, Antonio Manoel Mendonça Martins, Aparecido Antonio, Cilas Morais, João Alberto Cardoso, João Dutra Netto, José Mario Sibin, Luis Carlos Baradel, Luiz Zanchim (Luizão), Paulo Caetano Gonçalves, Terezinha de Fátima Fama</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/6148/prop._de_emenda_a_lom_n_014-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/6148/prop._de_emenda_a_lom_n_014-1997.pdf</t>
   </si>
   <si>
     <t>Permite reeleição dos membros da Mesa Diretora.</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>José Aparecido da Silva (Zezinho), Adércio Marques da Silva, Antonio da Cunha, João Alberto Cardoso, Luis Carlos Baradel, Paulo Caetano Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/6147/prop._de_emenda_a_lom_n_015-1997.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/6147/prop._de_emenda_a_lom_n_015-1997.pdf</t>
   </si>
   <si>
     <t>Altera artigo da Lei Orgânica do Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1632,67 +1632,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9223/proj._decreto_legislativo_no_1-1997.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9224/proj._decreto_legislativo_no_2-1997.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9225/proj._decreto_legislativo_no_3-1997.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9226/proj._decreto_legislativo_no_4-1997.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9026/proj._lei_compl._no_43-1997.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9025/proj._lei_compl._no_44-1997.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9024/proj._lei_compl._no_45-1997.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9023/proj._lei_compl._no_46-1997.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9022/proj._lei_compl._no_47-1997.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9021/proj._lei_compl._no_48-1997.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9020/proj._lei_compl._no_49-1997.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9019/proj._lei_compl._no_50-1997.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7526/proj._lei_no_740-1997.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7525/proj._lei_no_741-1997.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7524/proj._lei_no_742-1997.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7523/proj._lei_no_743-1997.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7522/proj._lei_no_744-1997.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7521/proj._lei_no_745-1997.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7520/proj._lei_no_746-1997.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7519/proj._lei_no_747-1997.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7518/proj._lei_no_748-1997.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7517/proj._lei_no_749-1997.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7516/proj._lei_no_750-1997.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7515/proj._lei_no_751-1997.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7514/proj._lei_no_752-1997.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7513/proj._lei_no_753-1997.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7512/proj._lei_no_754-1997.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7511/proj._lei_no_755-1997.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7510/proj._lei_no_756-1997.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7509/proj._lei_no_757-1997.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7508/proj._lei_no_758-1997.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7507/proj._lei_no_759-1997.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7506/proj._lei_no_760-1997.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7505/proj._lei_no_761-1997.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7504/proj._lei_no_762-1997.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7503/proj._lei_no_763-1997.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7502/proj._lei_no_764-1997.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7501/proj._lei_no_765-1997.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7500/proj._lei_no_766-1997.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7499/proj._lei_no_767-1997.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7498/proj._lei_no_768-1997.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7497/proj._lei_no_769-1997.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7496/proj._lei_no_770-1997.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7467/proj._lei_no_771-1997.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7466/proj._lei_no_772-1997.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7465/proj._lei_no_773-1997.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7464/proj._lei_no_774-1997.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7433/proj._lei_no_775-1997.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7432/proj._lei_no_776-1997.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7431/proj._lei_no_777-1997.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7430/proj._lei_no_778-1997.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7429/proj._lei_no_779-1997.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7428/proj._lei_no_780-1997.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7427/proj._lei_no_781-1997.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7426/proj._lei_no_782-1997.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7425/proj._lei_no_783-1997.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7424/proj._lei_no_784-1997.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7423/proj._lei_no_785-1997.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7422/proj._lei_no_786-1997.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7421/proj._lei_no_787-1997.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7420/proj._lei_no_788-1997.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7419/proj._lei_no_789-1997.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7418/proj._lei_no_790-1997.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7417/proj._lei_no_791-1997.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7416/proj._lei_no_792-1997.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7415/proj._lei_no_793-1997.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7414/proj._lei_no_794-1997.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7413/proj._lei_no_795-1997.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7412/proj._lei_no_796-1997.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7411/proj._lei_no_797-1997.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7410/proj._lei_no_798-1997.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7409/proj._lei_no_799-1997.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7408/proj._lei_no_800-1997.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7407/proj._lei_no_801-1997.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7406/proj._lei_no_802-1997.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7373/proj._lei_no_803-1997.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7372/proj._lei_no_804-1997.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7371/proj._lei_no_805-1997.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7370/proj._lei_no_806-1997.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7369/proj._lei_no_807-1997.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7368/proj._lei_no_808-1997.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7367/proj._lei_no_809-1997.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7366/proj._lei_no_810-1997.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7365/proj._lei_no_811-1997.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7364/proj._lei_no_812-1997.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7363/proj._lei_no_813-1997.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7362/proj._lei_no_814-1997.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7361/proj._lei_no_815-1997.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9408/projeto_de_resolucao_no_1-1997.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9409/projeto_de_resolucao_no_2-1997.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9410/projeto_de_resolucao_no_3-1997.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9411/projeto_de_resolucao_no_4-1997.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9412/projeto_de_resolucao_no_5-1997.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9413/projeto_de_resolucao_no_6-1997.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/6148/prop._de_emenda_a_lom_n_014-1997.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/6147/prop._de_emenda_a_lom_n_015-1997.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9223/proj._decreto_legislativo_no_1-1997.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9224/proj._decreto_legislativo_no_2-1997.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9225/proj._decreto_legislativo_no_3-1997.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9226/proj._decreto_legislativo_no_4-1997.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9026/proj._lei_compl._no_43-1997.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9025/proj._lei_compl._no_44-1997.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9024/proj._lei_compl._no_45-1997.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9023/proj._lei_compl._no_46-1997.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9022/proj._lei_compl._no_47-1997.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9021/proj._lei_compl._no_48-1997.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9020/proj._lei_compl._no_49-1997.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9019/proj._lei_compl._no_50-1997.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7526/proj._lei_no_740-1997.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7525/proj._lei_no_741-1997.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7524/proj._lei_no_742-1997.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7523/proj._lei_no_743-1997.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7522/proj._lei_no_744-1997.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7521/proj._lei_no_745-1997.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7520/proj._lei_no_746-1997.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7519/proj._lei_no_747-1997.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7518/proj._lei_no_748-1997.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7517/proj._lei_no_749-1997.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7516/proj._lei_no_750-1997.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7515/proj._lei_no_751-1997.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7514/proj._lei_no_752-1997.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7513/proj._lei_no_753-1997.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7512/proj._lei_no_754-1997.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7511/proj._lei_no_755-1997.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7510/proj._lei_no_756-1997.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7509/proj._lei_no_757-1997.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7508/proj._lei_no_758-1997.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7507/proj._lei_no_759-1997.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7506/proj._lei_no_760-1997.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7505/proj._lei_no_761-1997.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7504/proj._lei_no_762-1997.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7503/proj._lei_no_763-1997.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7502/proj._lei_no_764-1997.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7501/proj._lei_no_765-1997.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7500/proj._lei_no_766-1997.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7499/proj._lei_no_767-1997.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7498/proj._lei_no_768-1997.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7497/proj._lei_no_769-1997.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7496/proj._lei_no_770-1997.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7467/proj._lei_no_771-1997.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7466/proj._lei_no_772-1997.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7465/proj._lei_no_773-1997.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7464/proj._lei_no_774-1997.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7433/proj._lei_no_775-1997.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7432/proj._lei_no_776-1997.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7431/proj._lei_no_777-1997.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7430/proj._lei_no_778-1997.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7429/proj._lei_no_779-1997.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7428/proj._lei_no_780-1997.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7427/proj._lei_no_781-1997.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7426/proj._lei_no_782-1997.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7425/proj._lei_no_783-1997.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7424/proj._lei_no_784-1997.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7423/proj._lei_no_785-1997.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7422/proj._lei_no_786-1997.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7421/proj._lei_no_787-1997.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7420/proj._lei_no_788-1997.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7419/proj._lei_no_789-1997.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7418/proj._lei_no_790-1997.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7417/proj._lei_no_791-1997.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7416/proj._lei_no_792-1997.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7415/proj._lei_no_793-1997.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7414/proj._lei_no_794-1997.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7413/proj._lei_no_795-1997.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7412/proj._lei_no_796-1997.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7411/proj._lei_no_797-1997.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7410/proj._lei_no_798-1997.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7409/proj._lei_no_799-1997.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7408/proj._lei_no_800-1997.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7407/proj._lei_no_801-1997.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7406/proj._lei_no_802-1997.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7373/proj._lei_no_803-1997.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7372/proj._lei_no_804-1997.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7371/proj._lei_no_805-1997.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7370/proj._lei_no_806-1997.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7369/proj._lei_no_807-1997.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7368/proj._lei_no_808-1997.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7367/proj._lei_no_809-1997.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7366/proj._lei_no_810-1997.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7365/proj._lei_no_811-1997.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7364/proj._lei_no_812-1997.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7363/proj._lei_no_813-1997.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7362/proj._lei_no_814-1997.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/7361/proj._lei_no_815-1997.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9408/projeto_de_resolucao_no_1-1997.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9409/projeto_de_resolucao_no_2-1997.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9410/projeto_de_resolucao_no_3-1997.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9411/projeto_de_resolucao_no_4-1997.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9412/projeto_de_resolucao_no_5-1997.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/9413/projeto_de_resolucao_no_6-1997.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/6148/prop._de_emenda_a_lom_n_014-1997.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1997/6147/prop._de_emenda_a_lom_n_015-1997.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>