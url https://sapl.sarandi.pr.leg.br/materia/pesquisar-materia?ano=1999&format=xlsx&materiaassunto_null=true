--- v0 (2025-10-04)
+++ v1 (2026-04-24)
@@ -51,1426 +51,1426 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9206</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9206/proj._decreto_legislativo_no_1-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9206/proj._decreto_legislativo_no_1-1999.pdf</t>
   </si>
   <si>
     <t>Rejeição do "Veto" Aposto ao Projeto de Lei n° 798/99.</t>
   </si>
   <si>
     <t>9207</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9207/proj._decreto_legislativo_no_2-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9207/proj._decreto_legislativo_no_2-1999.pdf</t>
   </si>
   <si>
     <t>Aceita "Veto" aposto à Lei n° 799/99, de 22/03/99.</t>
   </si>
   <si>
     <t>9208</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>João Corredato (Barba Rala)</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9208/proj._decreto_legislativo_no_3-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9208/proj._decreto_legislativo_no_3-1999.pdf</t>
   </si>
   <si>
     <t>Concede Honras aos Participantes da 4ª Festa da Uva Fina de Sarandi.</t>
   </si>
   <si>
     <t>9209</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9209/proj._decreto_legislativo_no_4-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9209/proj._decreto_legislativo_no_4-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Rejeição do "Veto" Aposto à Lei n° 805/99, de 03/05/99 que dispõe sobre incentivo aos estudantes da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>9210</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9210/proj._decreto_legislativo_no_5-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9210/proj._decreto_legislativo_no_5-1999.pdf</t>
   </si>
   <si>
     <t>Concede Título Benemérito a Cidadão Sarandiense.</t>
   </si>
   <si>
     <t>9211</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9211/proj._decreto_legislativo_no_6-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9211/proj._decreto_legislativo_no_6-1999.pdf</t>
   </si>
   <si>
     <t>9212</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9212/proj._decreto_legislativo_no_7-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9212/proj._decreto_legislativo_no_7-1999.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Excelentíssimo Senhor Lubomir Antônio Ficinski Dunin.</t>
   </si>
   <si>
     <t>9213</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9213/proj._decreto_legislativo_no_8-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9213/proj._decreto_legislativo_no_8-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Rejeição de Veto aposto à Lei n° 823, Originada do Projeto de lei n° 897/99, de Autoria do Edil José Aparecido da Silva.</t>
   </si>
   <si>
     <t>9214</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9214/proj._decreto_legislativo_no_9-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9214/proj._decreto_legislativo_no_9-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Rejeição de Veto Aposto à Lei n° 824/99, Originada do Projeto de Lei n° 905/99, de Autoria do edil Nelson Mariano da Silva.</t>
   </si>
   <si>
     <t>9215</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9215/proj._decreto_legislativo_no_10-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9215/proj._decreto_legislativo_no_10-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe Rejeição do "Veto" Aposto à Lei n° 825/99, Originada do Projeto de Lei n° 911/99, de Autoria dos edis Adércio Marques da Silva, João Barba Rala Corredato e Cilas Souza Morais.</t>
   </si>
   <si>
     <t>9216</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9216/proj._decreto_legislativo_no_11-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9216/proj._decreto_legislativo_no_11-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Rejeição de Veto aposto à Lei n° 827/99, de 03/11/99, de Autoria do edil Nelson Mariano da Silva, Lei n° 827/99, que revoga a Lei Municipal n° 788/98.</t>
   </si>
   <si>
     <t>9217</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Nelson Mariano Silva</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9217/proj._decreto_legislativo_no_12-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9217/proj._decreto_legislativo_no_12-1999.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Radialista e Jornalista Sr. Airton Costa.</t>
   </si>
   <si>
     <t>9011</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Nelson Mariano Silva, João Corredato (Barba Rala)</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9011/proj._lei_compl._no_58-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9011/proj._lei_compl._no_58-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de rua no Eixo de Comércio e dá outras providências.</t>
   </si>
   <si>
     <t>9010</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9010/proj._lei_compl._no_59-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9010/proj._lei_compl._no_59-1999.pdf</t>
   </si>
   <si>
     <t>9009</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>João Dutra Netto</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9009/proj._lei_compl._no_60-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9009/proj._lei_compl._no_60-1999.pdf</t>
   </si>
   <si>
     <t>9008</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>André Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9008/proj._lei_compl._no_61-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9008/proj._lei_compl._no_61-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de trecho de rua no Eixo de Comércio e dá outras providências.</t>
   </si>
   <si>
     <t>9007</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9007/proj._lei_compl._no_62-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9007/proj._lei_compl._no_62-1999.pdf</t>
   </si>
   <si>
     <t>Dá nova redação à alínea "g" do art. 121 e ao art. 122 da Lei Complementar nº 5/92, alterados pelas Leis Complementares nº 26/94 e 44/97 e dá outras providências.</t>
   </si>
   <si>
     <t>9006</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Julio Bifon</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9006/proj._lei_compl._no_63-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9006/proj._lei_compl._no_63-1999.pdf</t>
   </si>
   <si>
     <t>Eleva o número de cargos efetivos, cria cargos efetivos, e atualiza os anexos II, IV e V da Lei Complementar nº 16/93.</t>
   </si>
   <si>
     <t>9005</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Cilas Morais</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9005/proj._lei_compl._no_64-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9005/proj._lei_compl._no_64-1999.pdf</t>
   </si>
   <si>
     <t>Inclui rua no Eixo Comercial da cidade e dá outras providências.</t>
   </si>
   <si>
     <t>9004</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9004/proj._lei_compl._no_65-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9004/proj._lei_compl._no_65-1999.pdf</t>
   </si>
   <si>
     <t>7280</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7280/proj._lei_no_869-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7280/proj._lei_no_869-1999.pdf</t>
   </si>
   <si>
     <t>Prorroga vigência da Lei nº 750/98, na forma que especifica.</t>
   </si>
   <si>
     <t>7279</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7279/proj._lei_no_870-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7279/proj._lei_no_870-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Avenida A, no Parque Residencial Alvamar II.</t>
   </si>
   <si>
     <t>7275</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>José Aparecido da Silva (Zezinho), Adércio Marques da Silva, André Rodrigues da Silva, Antonio da Cunha, Cilas Morais, João Alberto Cardoso, Paulo Caetano Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7275/proj._lei_no_871-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7275/proj._lei_no_871-1999.pdf</t>
   </si>
   <si>
     <t>Revoga em todo seu teor a Lei Municipal nº 769/98, de 26/6/1998.</t>
   </si>
   <si>
     <t>7274</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7274/proj._lei_no_872-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7274/proj._lei_no_872-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de rua.</t>
   </si>
   <si>
     <t>7273</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7273/proj._lei_no_873-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7273/proj._lei_no_873-1999.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 789/98, que dispõe sobre a concessão de direito real de uso de imóvel pertencente à municipalidade.</t>
   </si>
   <si>
     <t>7272</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7272/proj._lei_no_874-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7272/proj._lei_no_874-1999.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 451/91, de 18 de dezembro de 1991.</t>
   </si>
   <si>
     <t>7271</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7271/proj._lei_no_875-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7271/proj._lei_no_875-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de direito real de uso de imóvel pertencente à municipalidade, na forma que especifica.</t>
   </si>
   <si>
     <t>7270</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>Luis Carlos Baradel</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7270/proj._lei_no_876-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7270/proj._lei_no_876-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza o agendamento de consultas médicas, via telefônica, nos postos de saúde do município para pessoas deficientes ou maiores de cinquenta e cinco anos.</t>
   </si>
   <si>
     <t>7263</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>José Mario Sibin</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7263/proj._lei_no_877-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7263/proj._lei_no_877-1999.pdf</t>
   </si>
   <si>
     <t>Dá denominação à rua nº 3, do Jardim Tropical.</t>
   </si>
   <si>
     <t>7262</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>José Aparecido da Silva (Zezinho)</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7262/proj._lei_no_878-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7262/proj._lei_no_878-1999.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Hortas em Terrenos Baldios e dá outras providências.</t>
   </si>
   <si>
     <t>7261</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7261/proj._lei_no_879-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7261/proj._lei_no_879-1999.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade da divulgação dos instrumentos de participação popular e dos prazos para prestação de contas do município e dá outras providências.</t>
   </si>
   <si>
     <t>7260</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>Luis Carlos Baradel, Terezinha de Fátima Fama</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7260/proj._lei_no_880-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7260/proj._lei_no_880-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de pontos de táxi para veículos utilitários carrocerias até 1.500 kilos.</t>
   </si>
   <si>
     <t>7259</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7259/proj._lei_no_881-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7259/proj._lei_no_881-1999.pdf</t>
   </si>
   <si>
     <t>Impõe medidas administrativas de proteção à criança e ao adolescente contra o alcoolismo e o tabagismo e dá outras providências.</t>
   </si>
   <si>
     <t>7258</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7258/proj._lei_no_882-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7258/proj._lei_no_882-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre subdivisão de lote ou data e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>7257</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7257/proj._lei_no_883-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7257/proj._lei_no_883-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de cancha de jogos de malha.</t>
   </si>
   <si>
     <t>7256</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>Antonio Manoel Mendonça Martins</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7256/proj._lei_no_884-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7256/proj._lei_no_884-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre locação de muros das escolas municipais e dá outras providências.</t>
   </si>
   <si>
     <t>7255</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7255/proj._lei_no_885-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7255/proj._lei_no_885-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2000 e dá outras providências.</t>
   </si>
   <si>
     <t>7254</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>José Aparecido da Silva (Zezinho), Adércio Marques da Silva, André Rodrigues da Silva, Antonio da Cunha, Cilas Morais, João Alberto Cardoso, Luis Carlos Baradel, Nelson Mariano Silva, Paulo Caetano Gonçalves, Terezinha de Fátima Fama</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7254/proj._lei_no_886-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7254/proj._lei_no_886-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço alternativo de Transporte Municipal Urbano de Passageiros pelo sistema de moto-táxi, e dá outras providências.</t>
   </si>
   <si>
     <t>7253</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>André Rodrigues da Silva, Antonio da Cunha</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7253/proj._lei_no_887-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7253/proj._lei_no_887-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de rua e dá outras providências.</t>
   </si>
   <si>
     <t>7252</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7252/proj._lei_no_888-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7252/proj._lei_no_888-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do parágrafo 1º, da Lei Municipal nº 765, de 26 de junho de 1998.</t>
   </si>
   <si>
     <t>7235</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7235/proj._lei_no_889-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7235/proj._lei_no_889-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a constituir com os demais gestores do Sistema Único de Saúde no Estado do Paraná, o Consórcio de Intergestores Paraná Medicamentos.</t>
   </si>
   <si>
     <t>7234</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7234/proj._lei_no_890-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7234/proj._lei_no_890-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de rua no Jardim Social.</t>
   </si>
   <si>
     <t>7233</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>Antonio da Cunha, André Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7233/proj._lei_no_891-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7233/proj._lei_no_891-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de terreno no Cemitério Municipal.</t>
   </si>
   <si>
     <t>7232</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>Antonio da Cunha, Adércio Marques da Silva, André Rodrigues da Silva, Cilas Morais, João Alberto Cardoso, José Aparecido da Silva (Zezinho), Nelson Mariano Silva</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7232/proj._lei_no_892-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7232/proj._lei_no_892-1999.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso III, do art. 2º, da Lei nº 567/94, de 4 de abril de 1994.</t>
   </si>
   <si>
     <t>7231</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7231/proj._lei_no_893-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7231/proj._lei_no_893-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a antecipação do feriado de aniversário do município.</t>
   </si>
   <si>
     <t>7230</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7230/proj._lei_no_894-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7230/proj._lei_no_894-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de nomes de ruas.</t>
   </si>
   <si>
     <t>7229</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>João Corredato (Barba Rala), Luis Carlos Baradel</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7229/proj._lei_no_895-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7229/proj._lei_no_895-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a encetar campanha de aumento de número de veículos emplacados no município e dá outras providências.</t>
   </si>
   <si>
     <t>7228</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7228/proj._lei_no_896-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7228/proj._lei_no_896-1999.pdf</t>
   </si>
   <si>
     <t>Determina a inclusão do Código de Endereçamento Postal nas placas identificadoras de logradouros públicos.</t>
   </si>
   <si>
     <t>7227</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7227/proj._lei_no_897-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7227/proj._lei_no_897-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inauguração oficial de obras públicas.</t>
   </si>
   <si>
     <t>7226</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7226/proj._lei_no_898-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7226/proj._lei_no_898-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de nome de ruas no Jardim Castelo e dá outras providências.</t>
   </si>
   <si>
     <t>7225</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7225/proj._lei_no_899-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7225/proj._lei_no_899-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de nome de ruas no Parque São Pedro.</t>
   </si>
   <si>
     <t>7224</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7224/proj._lei_no_900-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7224/proj._lei_no_900-1999.pdf</t>
   </si>
   <si>
     <t>Revoga Lei Municipal nº 788/98, e dá outras providências.</t>
   </si>
   <si>
     <t>7223</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>Adércio Marques da Silva, Antonio da Cunha</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7223/proj._lei_no_901-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7223/proj._lei_no_901-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura da Avenida Montreal, interligando-a a BR-376.</t>
   </si>
   <si>
     <t>7222</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7222/proj._lei_no_902-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7222/proj._lei_no_902-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>7221</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7221/proj._lei_no_903-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7221/proj._lei_no_903-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de pontos de táxi para automóvel modelo kombi/passageiro e outros modelos equiparados (VAN) e dá outras providências.</t>
   </si>
   <si>
     <t>7220</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7220/proj._lei_no_904-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7220/proj._lei_no_904-1999.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 464/92, que dispõe sobre a política municipal de atendimento dos direitos da criança e do adolescente.</t>
   </si>
   <si>
     <t>7219</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7219/proj._lei_no_905-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7219/proj._lei_no_905-1999.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 8º da Lei Municipal nº 694/97 e dá outras providências.</t>
   </si>
   <si>
     <t>7218</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7218/proj._lei_no_906-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7218/proj._lei_no_906-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo a criar Programa de Aproveitamento de Terrenos Baldios na área central da cidade e dá outras providências.</t>
   </si>
   <si>
     <t>7217</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7217/proj._lei_no_907-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7217/proj._lei_no_907-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir o Programa de Coleta de Livros em Desuso e dá outras providências.</t>
   </si>
   <si>
     <t>7216</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7216/proj._lei_no_908-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7216/proj._lei_no_908-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do projeto "diga não às drogas" e dá outras providências.</t>
   </si>
   <si>
     <t>7215</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7215/proj._lei_no_909-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7215/proj._lei_no_909-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o projeto "Quiosque de distribuição do Correio" e dá outras providências.</t>
   </si>
   <si>
     <t>7214</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7214/proj._lei_no_910-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7214/proj._lei_no_910-1999.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para o exercício da atividade de chaveiro no município de Sarandi.</t>
   </si>
   <si>
     <t>7189</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>Adércio Marques da Silva, João Corredato (Barba Rala)</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7189/proj._lei_no_911-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7189/proj._lei_no_911-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre redução da tarifa mínima da água e dá outras providências.</t>
   </si>
   <si>
     <t>7190</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7190/proj._lei_no_912-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7190/proj._lei_no_912-1999.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de aula de Educação de Trânsito no currículo escolar da rede municipal de ensino.</t>
   </si>
   <si>
     <t>7192</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7192/proj._lei_no_913-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7192/proj._lei_no_913-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir o Programa Bolsa Escola para famílias com filhos ou dependentes matriculados na rede municipal de ensino ou que se encontrem em situação de risco.</t>
   </si>
   <si>
     <t>7193</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7193/proj._lei_no_914-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7193/proj._lei_no_914-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir o "Programa Médico da Família" e dá outras providências.</t>
   </si>
   <si>
     <t>7194</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7194/proj._lei_no_915-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7194/proj._lei_no_915-1999.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade da inclusão de programas de educação ambiental no currículo escolar da rede municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>7195</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7195/proj._lei_no_916-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7195/proj._lei_no_916-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão do conteúdo programático utilidade da doação de sangue e órgãos humanos no currículo do ensino fundamental das escolas municipais.</t>
   </si>
   <si>
     <t>7196</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7196/proj._lei_no_917-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7196/proj._lei_no_917-1999.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Ler nas escolas municipais de Sarandi e dá outras providências.</t>
   </si>
   <si>
     <t>7198</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7198/proj._lei_no_918-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7198/proj._lei_no_918-1999.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Casa Proteção para mulheres vítimas de violência doméstica e dá outras providências.</t>
   </si>
   <si>
     <t>7199</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7199/proj._lei_no_919-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7199/proj._lei_no_919-1999.pdf</t>
   </si>
   <si>
     <t>Institui o Programa brincando na rua.</t>
   </si>
   <si>
     <t>7200</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7200/proj._lei_no_920-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7200/proj._lei_no_920-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir no corrente exercício financeiro crédito adicional suplementar.</t>
   </si>
   <si>
     <t>7183</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7183/proj._lei_no_921-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7183/proj._lei_no_921-1999.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a despesa do Município para o exercício de 2.000.</t>
   </si>
   <si>
     <t>7202</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7202/proj._lei_no_922-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7202/proj._lei_no_922-1999.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Fundo de Previdência dos servidores municipais de Sarandi - PRESERV, para o exercício financeiro de 2000.</t>
   </si>
   <si>
     <t>7203</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7203/proj._lei_no_923-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7203/proj._lei_no_923-1999.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Fundo Municipal de Assistência Social, para o exercício financeiro de 2000.</t>
   </si>
   <si>
     <t>7205</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7205/proj._lei_no_924-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7205/proj._lei_no_924-1999.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Fundo Municipal para a Infância e Juventude para o exercício financeiro de 2000.</t>
   </si>
   <si>
     <t>7206</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7206/proj._lei_no_925-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7206/proj._lei_no_925-1999.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Fundo Municipal de Saúde para o exercício financeiro de 2000.</t>
   </si>
   <si>
     <t>7208</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>Aparecido Antonio</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7208/proj._lei_no_926-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7208/proj._lei_no_926-1999.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua nº 4, do Jardim Tropical.</t>
   </si>
   <si>
     <t>7209</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7209/proj._lei_no_927-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7209/proj._lei_no_927-1999.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Aleitamento Materno e dá outras providências.</t>
   </si>
   <si>
     <t>7211</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7211/proj._lei_no_928-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7211/proj._lei_no_928-1999.pdf</t>
   </si>
   <si>
     <t>Concede isenção do IPTU a contribuinte cuja a renda familiar não ultrapasse o valor mensal de um salário mínimo e dá outras providências.</t>
   </si>
   <si>
     <t>7212</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>Adércio Marques da Silva</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7212/proj._lei_no_929-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7212/proj._lei_no_929-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura da Avenida Belo Horizonte interligando-a a Rua João Marangoni.</t>
   </si>
   <si>
     <t>7213</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7213/proj._lei_no_930-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7213/proj._lei_no_930-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza colocação de cancela na passagem de nível do Jardim Vera Cruz e dá outras providências.</t>
   </si>
   <si>
     <t>7210</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7210/proj._lei_no_931-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7210/proj._lei_no_931-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar permuta de imóveis urbanos, na forma que especifica.</t>
   </si>
   <si>
     <t>7207</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>Nelson Mariano Silva, Cilas Morais</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7207/proj._lei_no_932-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7207/proj._lei_no_932-1999.pdf</t>
   </si>
   <si>
     <t>Concede isenção de tributos e dá outras providencias.</t>
   </si>
   <si>
     <t>7204</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7204/proj._lei_no_933-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7204/proj._lei_no_933-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial aos idosos, deficientes e gestantes em repartições públicas e instituições privadas no Município e dá outras providências.</t>
   </si>
   <si>
     <t>7201</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7201/proj._lei_no_934-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7201/proj._lei_no_934-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de direito real de uso imóvel pertencente à municipalidade, na forma que especifica.</t>
   </si>
   <si>
     <t>7197</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7197/proj._lei_no_935-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7197/proj._lei_no_935-1999.pdf</t>
   </si>
   <si>
     <t>Inclui Lote de terras no Perímetro Urbano do Município, na forma que especifica.</t>
   </si>
   <si>
     <t>7191</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7191/proj._lei_no_936-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7191/proj._lei_no_936-1999.pdf</t>
   </si>
   <si>
     <t>Concede Anistia Fiscal, na forma que especifica.</t>
   </si>
   <si>
     <t>7188</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7188/proj._lei_no_937-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7188/proj._lei_no_937-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação de parágrafo da Lei n° 588, de 29 de dezembro de 1994, que institui o Fundo de Previdência dos Servidores Municipais de Sarandi — PRESERV.</t>
   </si>
   <si>
     <t>7187</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7187/proj._lei_no_938-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7187/proj._lei_no_938-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Rua no Conjunto Habitacional Casa da Família.</t>
   </si>
   <si>
     <t>7186</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>João Dutra Netto, Cilas Morais</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7186/proj._lei_no_939-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7186/proj._lei_no_939-1999.pdf</t>
   </si>
   <si>
     <t>7185</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7185/proj._lei_no_940-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7185/proj._lei_no_940-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desconto ao contribuinte em atraso com a taxa do ISSQN — Imposto Sobre Serviços de Qualquer Natureza.</t>
   </si>
   <si>
     <t>7184</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7184/proj._lei_no_941-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7184/proj._lei_no_941-1999.pdf</t>
   </si>
   <si>
     <t>Cria estímulo para doadores de sangue em Sarandi e dá outras providências.</t>
   </si>
   <si>
     <t>7182</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7182/proj._lei_no_942-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7182/proj._lei_no_942-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o abono salarial aos professores e especialistas de educação do Município de Sarandi-PR.</t>
   </si>
   <si>
     <t>7181</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7181/proj._lei_no_943-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7181/proj._lei_no_943-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a desafetar parte de via pública para fins de ampliação industrial.</t>
   </si>
   <si>
     <t>7180</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7180/proj._lei_no_944-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7180/proj._lei_no_944-1999.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Reequipamento do Corpo de Bombeiros do Município de Sarandi e dá outras providências.</t>
   </si>
   <si>
     <t>7179</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7179/proj._lei_no_945-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7179/proj._lei_no_945-1999.pdf</t>
   </si>
   <si>
     <t>Cria a taxa de combate à incêndio.</t>
   </si>
   <si>
     <t>7178</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7178/proj._lei_no_946-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7178/proj._lei_no_946-1999.pdf</t>
   </si>
   <si>
     <t>Cria a taxa anual de vistoria de segurança contra incêndio (prevenção) a incidir sobre estabelecimentos comerciais, industriais, prestadores de serviços de edifícios com mais de 3 (três) pavimentos.</t>
   </si>
   <si>
     <t>7177</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7177/proj._lei_no_947-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7177/proj._lei_no_947-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar convênio com o Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>7176</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7176/proj._lei_no_948-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7176/proj._lei_no_948-1999.pdf</t>
   </si>
   <si>
     <t>7175</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7175/proj._lei_no_949-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7175/proj._lei_no_949-1999.pdf</t>
   </si>
   <si>
     <t>Acrescenta item à lista de serviços sujeitos ao ISSQN, constante do Art. 22 da Lei Municipal nº 77/83.</t>
   </si>
   <si>
     <t>9397</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>João Corredato (Barba Rala), André Rodrigues da Silva, Antonio Manoel Mendonça Martins, Aparecido Antonio, Cilas Morais, João Alberto Cardoso, José Aparecido da Silva (Zezinho), José Mario Sibin, Nelson Mariano Silva, Paulo Caetano Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9397/projeto_de_resolucao_no_1-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9397/projeto_de_resolucao_no_1-1999.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao caput e ao § 1° do artigo 3° da Resolução n° 003/92.</t>
   </si>
   <si>
     <t>9398</t>
   </si>
   <si>
     <t>André Rodrigues da Silva, Antonio da Cunha, Cilas Morais, João Alberto Cardoso, João Corredato (Barba Rala), José Aparecido da Silva (Zezinho), Paulo Caetano Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9398/projeto_de_resolucao_no_2-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9398/projeto_de_resolucao_no_2-1999.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Art. 7 da Resolução n° 002/92 — RI, já alterada pela Resolução n° 001/96, de 06.05.96.</t>
   </si>
   <si>
     <t>9399</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9399/projeto_de_resolucao_no_3-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9399/projeto_de_resolucao_no_3-1999.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao caput do art. 2° da Resolução que instituiu diária ao Vereador quando do seu deslocamento do Município para tratar de assuntos de_x000D_
 interesse da comunidade.</t>
   </si>
   <si>
     <t>9400</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9400/projeto_de_resolucao_no_4-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9400/projeto_de_resolucao_no_4-1999.pdf</t>
   </si>
   <si>
     <t>Extingue Cargos em Comissão do Quadro de Servidores Públicos da Câmara Municipal.</t>
   </si>
   <si>
     <t>9401</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9401/projeto_de_resolucao_no_5-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9401/projeto_de_resolucao_no_5-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proposta parcial do Orçamento do Município para o exercício financeiro de 2000.</t>
   </si>
   <si>
     <t>9402</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9402/projeto_de_resolucao_no_6-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9402/projeto_de_resolucao_no_6-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o horário de expediente da Câmara Municipal a partir de 17 de novembro de 1999.</t>
   </si>
   <si>
     <t>9403</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9403/projeto_de_resolucao_no_7-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9403/projeto_de_resolucao_no_7-1999.pdf</t>
   </si>
   <si>
     <t>Institui o Titulo de Mérito Comunitário e dá outras providências.</t>
   </si>
   <si>
     <t>9404</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9404/projeto_de_resolucao_no_8-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9404/projeto_de_resolucao_no_8-1999.pdf</t>
   </si>
   <si>
     <t>Eleva o número de vagas de cargos efetivos, cria novos cargos e atualiza os anexos II, III e IV da Resolução n° 004/99.</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>José Aparecido da Silva (Zezinho), Adércio Marques da Silva, André Rodrigues da Silva, Antonio da Cunha, Aparecido Antonio, Cilas Morais, João Alberto Cardoso, João Corredato (Barba Rala), José Mario Sibin, Luis Carlos Baradel, Paulo Caetano Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/6145/prop._de_emenda_a_lom_n_017-1999.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/6145/prop._de_emenda_a_lom_n_017-1999.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo ao artigo 74 da Lei Orgânica do Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1777,67 +1777,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9206/proj._decreto_legislativo_no_1-1999.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9207/proj._decreto_legislativo_no_2-1999.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9208/proj._decreto_legislativo_no_3-1999.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9209/proj._decreto_legislativo_no_4-1999.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9210/proj._decreto_legislativo_no_5-1999.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9211/proj._decreto_legislativo_no_6-1999.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9212/proj._decreto_legislativo_no_7-1999.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9213/proj._decreto_legislativo_no_8-1999.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9214/proj._decreto_legislativo_no_9-1999.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9215/proj._decreto_legislativo_no_10-1999.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9216/proj._decreto_legislativo_no_11-1999.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9217/proj._decreto_legislativo_no_12-1999.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9011/proj._lei_compl._no_58-1999.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9010/proj._lei_compl._no_59-1999.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9009/proj._lei_compl._no_60-1999.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9008/proj._lei_compl._no_61-1999.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9007/proj._lei_compl._no_62-1999.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9006/proj._lei_compl._no_63-1999.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9005/proj._lei_compl._no_64-1999.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9004/proj._lei_compl._no_65-1999.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7280/proj._lei_no_869-1999.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7279/proj._lei_no_870-1999.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7275/proj._lei_no_871-1999.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7274/proj._lei_no_872-1999.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7273/proj._lei_no_873-1999.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7272/proj._lei_no_874-1999.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7271/proj._lei_no_875-1999.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7270/proj._lei_no_876-1999.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7263/proj._lei_no_877-1999.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7262/proj._lei_no_878-1999.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7261/proj._lei_no_879-1999.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7260/proj._lei_no_880-1999.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7259/proj._lei_no_881-1999.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7258/proj._lei_no_882-1999.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7257/proj._lei_no_883-1999.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7256/proj._lei_no_884-1999.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7255/proj._lei_no_885-1999.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7254/proj._lei_no_886-1999.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7253/proj._lei_no_887-1999.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7252/proj._lei_no_888-1999.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7235/proj._lei_no_889-1999.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7234/proj._lei_no_890-1999.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7233/proj._lei_no_891-1999.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7232/proj._lei_no_892-1999.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7231/proj._lei_no_893-1999.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7230/proj._lei_no_894-1999.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7229/proj._lei_no_895-1999.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7228/proj._lei_no_896-1999.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7227/proj._lei_no_897-1999.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7226/proj._lei_no_898-1999.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7225/proj._lei_no_899-1999.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7224/proj._lei_no_900-1999.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7223/proj._lei_no_901-1999.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7222/proj._lei_no_902-1999.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7221/proj._lei_no_903-1999.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7220/proj._lei_no_904-1999.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7219/proj._lei_no_905-1999.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7218/proj._lei_no_906-1999.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7217/proj._lei_no_907-1999.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7216/proj._lei_no_908-1999.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7215/proj._lei_no_909-1999.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7214/proj._lei_no_910-1999.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7189/proj._lei_no_911-1999.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7190/proj._lei_no_912-1999.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7192/proj._lei_no_913-1999.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7193/proj._lei_no_914-1999.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7194/proj._lei_no_915-1999.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7195/proj._lei_no_916-1999.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7196/proj._lei_no_917-1999.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7198/proj._lei_no_918-1999.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7199/proj._lei_no_919-1999.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7200/proj._lei_no_920-1999.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7183/proj._lei_no_921-1999.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7202/proj._lei_no_922-1999.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7203/proj._lei_no_923-1999.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7205/proj._lei_no_924-1999.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7206/proj._lei_no_925-1999.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7208/proj._lei_no_926-1999.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7209/proj._lei_no_927-1999.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7211/proj._lei_no_928-1999.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7212/proj._lei_no_929-1999.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7213/proj._lei_no_930-1999.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7210/proj._lei_no_931-1999.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7207/proj._lei_no_932-1999.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7204/proj._lei_no_933-1999.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7201/proj._lei_no_934-1999.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7197/proj._lei_no_935-1999.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7191/proj._lei_no_936-1999.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7188/proj._lei_no_937-1999.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7187/proj._lei_no_938-1999.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7186/proj._lei_no_939-1999.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7185/proj._lei_no_940-1999.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7184/proj._lei_no_941-1999.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7182/proj._lei_no_942-1999.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7181/proj._lei_no_943-1999.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7180/proj._lei_no_944-1999.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7179/proj._lei_no_945-1999.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7178/proj._lei_no_946-1999.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7177/proj._lei_no_947-1999.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7176/proj._lei_no_948-1999.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7175/proj._lei_no_949-1999.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9397/projeto_de_resolucao_no_1-1999.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9398/projeto_de_resolucao_no_2-1999.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9399/projeto_de_resolucao_no_3-1999.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9400/projeto_de_resolucao_no_4-1999.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9401/projeto_de_resolucao_no_5-1999.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9402/projeto_de_resolucao_no_6-1999.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9403/projeto_de_resolucao_no_7-1999.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9404/projeto_de_resolucao_no_8-1999.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/6145/prop._de_emenda_a_lom_n_017-1999.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9206/proj._decreto_legislativo_no_1-1999.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9207/proj._decreto_legislativo_no_2-1999.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9208/proj._decreto_legislativo_no_3-1999.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9209/proj._decreto_legislativo_no_4-1999.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9210/proj._decreto_legislativo_no_5-1999.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9211/proj._decreto_legislativo_no_6-1999.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9212/proj._decreto_legislativo_no_7-1999.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9213/proj._decreto_legislativo_no_8-1999.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9214/proj._decreto_legislativo_no_9-1999.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9215/proj._decreto_legislativo_no_10-1999.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9216/proj._decreto_legislativo_no_11-1999.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9217/proj._decreto_legislativo_no_12-1999.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9011/proj._lei_compl._no_58-1999.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9010/proj._lei_compl._no_59-1999.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9009/proj._lei_compl._no_60-1999.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9008/proj._lei_compl._no_61-1999.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9007/proj._lei_compl._no_62-1999.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9006/proj._lei_compl._no_63-1999.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9005/proj._lei_compl._no_64-1999.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9004/proj._lei_compl._no_65-1999.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7280/proj._lei_no_869-1999.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7279/proj._lei_no_870-1999.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7275/proj._lei_no_871-1999.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7274/proj._lei_no_872-1999.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7273/proj._lei_no_873-1999.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7272/proj._lei_no_874-1999.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7271/proj._lei_no_875-1999.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7270/proj._lei_no_876-1999.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7263/proj._lei_no_877-1999.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7262/proj._lei_no_878-1999.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7261/proj._lei_no_879-1999.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7260/proj._lei_no_880-1999.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7259/proj._lei_no_881-1999.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7258/proj._lei_no_882-1999.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7257/proj._lei_no_883-1999.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7256/proj._lei_no_884-1999.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7255/proj._lei_no_885-1999.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7254/proj._lei_no_886-1999.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7253/proj._lei_no_887-1999.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7252/proj._lei_no_888-1999.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7235/proj._lei_no_889-1999.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7234/proj._lei_no_890-1999.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7233/proj._lei_no_891-1999.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7232/proj._lei_no_892-1999.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7231/proj._lei_no_893-1999.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7230/proj._lei_no_894-1999.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7229/proj._lei_no_895-1999.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7228/proj._lei_no_896-1999.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7227/proj._lei_no_897-1999.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7226/proj._lei_no_898-1999.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7225/proj._lei_no_899-1999.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7224/proj._lei_no_900-1999.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7223/proj._lei_no_901-1999.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7222/proj._lei_no_902-1999.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7221/proj._lei_no_903-1999.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7220/proj._lei_no_904-1999.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7219/proj._lei_no_905-1999.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7218/proj._lei_no_906-1999.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7217/proj._lei_no_907-1999.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7216/proj._lei_no_908-1999.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7215/proj._lei_no_909-1999.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7214/proj._lei_no_910-1999.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7189/proj._lei_no_911-1999.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7190/proj._lei_no_912-1999.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7192/proj._lei_no_913-1999.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7193/proj._lei_no_914-1999.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7194/proj._lei_no_915-1999.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7195/proj._lei_no_916-1999.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7196/proj._lei_no_917-1999.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7198/proj._lei_no_918-1999.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7199/proj._lei_no_919-1999.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7200/proj._lei_no_920-1999.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7183/proj._lei_no_921-1999.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7202/proj._lei_no_922-1999.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7203/proj._lei_no_923-1999.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7205/proj._lei_no_924-1999.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7206/proj._lei_no_925-1999.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7208/proj._lei_no_926-1999.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7209/proj._lei_no_927-1999.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7211/proj._lei_no_928-1999.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7212/proj._lei_no_929-1999.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7213/proj._lei_no_930-1999.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7210/proj._lei_no_931-1999.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7207/proj._lei_no_932-1999.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7204/proj._lei_no_933-1999.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7201/proj._lei_no_934-1999.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7197/proj._lei_no_935-1999.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7191/proj._lei_no_936-1999.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7188/proj._lei_no_937-1999.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7187/proj._lei_no_938-1999.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7186/proj._lei_no_939-1999.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7185/proj._lei_no_940-1999.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7184/proj._lei_no_941-1999.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7182/proj._lei_no_942-1999.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7181/proj._lei_no_943-1999.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7180/proj._lei_no_944-1999.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7179/proj._lei_no_945-1999.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7178/proj._lei_no_946-1999.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7177/proj._lei_no_947-1999.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7176/proj._lei_no_948-1999.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/7175/proj._lei_no_949-1999.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9397/projeto_de_resolucao_no_1-1999.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9398/projeto_de_resolucao_no_2-1999.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9399/projeto_de_resolucao_no_3-1999.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9400/projeto_de_resolucao_no_4-1999.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9401/projeto_de_resolucao_no_5-1999.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9402/projeto_de_resolucao_no_6-1999.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9403/projeto_de_resolucao_no_7-1999.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/9404/projeto_de_resolucao_no_8-1999.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/1999/6145/prop._de_emenda_a_lom_n_017-1999.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="223.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="176.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>