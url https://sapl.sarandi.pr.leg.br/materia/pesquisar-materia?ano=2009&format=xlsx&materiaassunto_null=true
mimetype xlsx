--- v0 (2025-10-02)
+++ v1 (2026-04-25)
@@ -54,2082 +54,2082 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9090</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Nito</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9090/proj._decreto_legislativo_no_1-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9090/proj._decreto_legislativo_no_1-2009.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao senhor João Pedro Volpato.</t>
   </si>
   <si>
     <t>9091</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Nito, Cilas Morais</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9091/proj._decreto_legislativo_no_2-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9091/proj._decreto_legislativo_no_2-2009.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao senhor Idanir Antonio Anversa.</t>
   </si>
   <si>
     <t>9092</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Rafael do Povão, Aparecido Bianco, Belmiro da Silva Farias "Belmiro Barbeiro", Cilas Morais, Eunildo Zanchim "Nildão", João de Lara Vieira, Luiz Carlos de Aguiar, Nito, Reginaldo Alves dos Santos, Roberto Grava</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9092/proj._decreto_legislativo_no_3-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9092/proj._decreto_legislativo_no_3-2009.pdf</t>
   </si>
   <si>
     <t>Outorga Título Honorífico ao Exmo. Sr. Doutor Loril Leocadio Bueno Júnior e dá outras providências.</t>
   </si>
   <si>
     <t>9093</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9093/proj._decreto_legislativo_no_4-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9093/proj._decreto_legislativo_no_4-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre rejeição do "Veto nº 1/2009", de autoria dos edis Luiz Carlos de Aguiar, Eunildo Zanchim, Aparecido Biancho, Belmiro da Silva Farias, José Aparecido da Silva, José Roberto Grava, João de Lara Vieira, Reginaldo Alves dos Santos, Rafael Pszybylski e Cilas Souza Morais, aposto à Lei Complementar nº 230/2009, a qual estabelece critérios para a nomeação de secretários municipais.</t>
   </si>
   <si>
     <t>8790</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Milton Aparecido Martini</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8790/proj._lei_compl._no_234-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8790/proj._lei_compl._no_234-2009.pdf</t>
   </si>
   <si>
     <t>Institui o Código Ambiental, dispõe sobre os instrumentos da política ambiental e estabelece normas gerais para a administração da qualidade ambiental do Município de Sarandi.</t>
   </si>
   <si>
     <t>8789</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8789/proj._lei_compl._no_235-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8789/proj._lei_compl._no_235-2009.pdf</t>
   </si>
   <si>
     <t>Institui o novo Código de Edificações do Município de Sarandi, que dispõe sobre as normas gerais na elaboração de projeto, obras e edificações.</t>
   </si>
   <si>
     <t>8764</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8764/proj._lei_compl._no_236-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8764/proj._lei_compl._no_236-2009.pdf</t>
   </si>
   <si>
     <t>Institui o novo Código de Posturas do Município de Sarandi, instrumento normativo que visa disciplinar medidas de política administrativa relacionadas à higiene, segurança, ordem e costumes públicos.</t>
   </si>
   <si>
     <t>8755</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8755/proj._lei_compl._no_237-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8755/proj._lei_compl._no_237-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento, uso e ocupação do solo do Município de Sarandi.</t>
   </si>
   <si>
     <t>8754</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8754/proj._lei_compl._no_238-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8754/proj._lei_compl._no_238-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a definição, concepção, ordenação e acessibilidade do mobiliário urbano de Sarandi em conformidade com a Lei do Plano Diretor Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>8753</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8753/proj._lei_compl._no_239-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8753/proj._lei_compl._no_239-2009.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Diretor de Uso e Ocupação do Solo, que dispõe sobre o Perímetro Urbano do Município de Sarandi.</t>
   </si>
   <si>
     <t>8752</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8752/proj._lei_compl._no_240-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8752/proj._lei_compl._no_240-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Viário do Município de Sarandi em conformidade com a Lei Complementar do Plano Diretor Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>8751</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8751/proj._lei_compl._no_241-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8751/proj._lei_compl._no_241-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Recuperação Fiscal de Sarandi - REFIS MUNICIPAL.</t>
   </si>
   <si>
     <t>8750</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8750/proj._lei_compl._no_242-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8750/proj._lei_compl._no_242-2009.pdf</t>
   </si>
   <si>
     <t>Acrescenta inciso IV ao artigo 93 da Lei Complementar Municipal nº 10/92 - "Estatuto dos Servidores Públicos do Município de Sarandi".</t>
   </si>
   <si>
     <t>8749</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>Cilas Morais, João de Lara Vieira</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8749/proj._lei_compl._no_243-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8749/proj._lei_compl._no_243-2009.pdf</t>
   </si>
   <si>
     <t>Inclui avenida no Eixo de Comércio e Serviços-2, na forma que especifica.</t>
   </si>
   <si>
     <t>8748</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Roberto Grava, Cilas Morais, Eunildo Zanchim "Nildão", João de Lara Vieira, Luiz Carlos de Aguiar, Nito, Reginaldo Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8748/proj._lei_compl._no_244-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8748/proj._lei_compl._no_244-2009.pdf</t>
   </si>
   <si>
     <t>Inclui rua no Eixo de Comércio e Serviços-1, na forma que especifica.</t>
   </si>
   <si>
     <t>8747</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Luiz Carlos de Aguiar</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8747/proj._lei_compl._no_245-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8747/proj._lei_compl._no_245-2009.pdf</t>
   </si>
   <si>
     <t>8746</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Eunildo Zanchim "Nildão"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8746/proj._lei_compl._no_246-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8746/proj._lei_compl._no_246-2009.pdf</t>
   </si>
   <si>
     <t>8745</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>Eunildo Zanchim "Nildão", Aparecido Bianco, Belmiro da Silva Farias "Belmiro Barbeiro", Cilas Morais, João de Lara Vieira, Luiz Carlos de Aguiar, Nito, Rafael do Povão, Reginaldo Alves dos Santos, Roberto Grava</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8745/proj._lei_compl._no_247-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8745/proj._lei_compl._no_247-2009.pdf</t>
   </si>
   <si>
     <t>Inclui rua no Eixo de Comércio e Serviços-2, na forma que especifica.</t>
   </si>
   <si>
     <t>8744</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Rafael do Povão</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8744/proj._lei_compl._no_248-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8744/proj._lei_compl._no_248-2009.pdf</t>
   </si>
   <si>
     <t>8743</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8743/proj._lei_compl._no_249-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8743/proj._lei_compl._no_249-2009.pdf</t>
   </si>
   <si>
     <t>Eleva número de cargos existentes e cria novos cargos comissionados, na forma que especifica.</t>
   </si>
   <si>
     <t>8742</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Aparecido Bianco, Reginaldo Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8742/proj._lei_compl._no_250-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8742/proj._lei_compl._no_250-2009.pdf</t>
   </si>
   <si>
     <t>8741</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Rafael do Povão, Belmiro da Silva Farias "Belmiro Barbeiro", Eunildo Zanchim "Nildão", Nito, Roberto Grava</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8741/proj._lei_compl._no_251-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8741/proj._lei_compl._no_251-2009.pdf</t>
   </si>
   <si>
     <t>Inclui rua no Eixo de Comércio e Serviços-3, da Lei Complementar nº 3/92, na forma que especifica.</t>
   </si>
   <si>
     <t>8740</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8740/proj._lei_compl._no_252-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8740/proj._lei_compl._no_252-2009.pdf</t>
   </si>
   <si>
     <t>8739</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8739/proj._lei_compl._no_253-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8739/proj._lei_compl._no_253-2009.pdf</t>
   </si>
   <si>
     <t>Cria cargo de provimento efetivo, vagas e dá outras providências.</t>
   </si>
   <si>
     <t>8738</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Belmiro da Silva Farias "Belmiro Barbeiro", Eunildo Zanchim "Nildão"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8738/proj._lei_compl._no_254-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8738/proj._lei_compl._no_254-2009.pdf</t>
   </si>
   <si>
     <t>8736</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8736/proj._lei_compl._no_255-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8736/proj._lei_compl._no_255-2009.pdf</t>
   </si>
   <si>
     <t>Estabelece normas e procedimentos para a contratação de pessoal na área de saúde e assistência social pública relativos à estruturação e provimento de cargo, remuneração e número de vagas para o emprego público na Administração Direta, conforme Lei nº 1633/2009, de 30/6/2009 e dá outras providências.</t>
   </si>
   <si>
     <t>8735</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>Nito, Belmiro da Silva Farias "Belmiro Barbeiro", Cilas Morais, Rafael do Povão</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8735/proj._lei_compl._no_256-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8735/proj._lei_compl._no_256-2009.pdf</t>
   </si>
   <si>
     <t>Inclui rua no Eixo de Comércio e Serviços-I, da Lei Complementar nº 3/92, na forma que especifica.</t>
   </si>
   <si>
     <t>8734</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>Reginaldo Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8734/proj._lei_compl._no_257-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8734/proj._lei_compl._no_257-2009.pdf</t>
   </si>
   <si>
     <t>8733</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>Reginaldo Alves dos Santos, Aparecido Bianco</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8733/proj._lei_compl._no_258-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8733/proj._lei_compl._no_258-2009.pdf</t>
   </si>
   <si>
     <t>8732</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8732/proj._lei_compl._no_259-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8732/proj._lei_compl._no_259-2009.pdf</t>
   </si>
   <si>
     <t>8729</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8729/proj._lei_compl._no_260-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8729/proj._lei_compl._no_260-2009.pdf</t>
   </si>
   <si>
     <t>Prorroga prazos do Programa de Recuperação Fiscal de Sarandi - REFIS Municipal, na forma que especifica.</t>
   </si>
   <si>
     <t>8728</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8728/proj._lei_compl._no_261-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8728/proj._lei_compl._no_261-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 10/92 - "Estatuto dos Servidores Públicos do Município de Sarandi".</t>
   </si>
   <si>
     <t>8727</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8727/proj._lei_compl._no_262-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8727/proj._lei_compl._no_262-2009.pdf</t>
   </si>
   <si>
     <t>Cria o quadro de pessoal da Caixa de Aposentadoria e Pensão dos Servidores Municipais de Sarandi - PRESERV e dá outras providências.</t>
   </si>
   <si>
     <t>8725</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8725/proj._lei_compl._no_263-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8725/proj._lei_compl._no_263-2009.pdf</t>
   </si>
   <si>
     <t>Promove alteração na Lei Complementar nº 174/2008, que institui o Plano de Cargos, Carreiras e Vencimentos dos Servidores da Autarquia Águas de Sarandi - Serviço Municipal de Saneamento Ambiental.</t>
   </si>
   <si>
     <t>8724</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8724/proj._lei_compl._no_264-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8724/proj._lei_compl._no_264-2009.pdf</t>
   </si>
   <si>
     <t>Promove alteração na Lei Complementar nº 140/2006, de 8/5/2006, que dispõe sobre a estrutura administrativa da Autarquia Águas de Sarandi - Serviço Municipal de Saneamento Ambiental.</t>
   </si>
   <si>
     <t>8722</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Nito, Belmiro da Silva Farias "Belmiro Barbeiro", Rafael do Povão</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8722/proj._lei_compl._no_265-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8722/proj._lei_compl._no_265-2009.pdf</t>
   </si>
   <si>
     <t>Inclui rua no Eixo de Comércio e Serviços ECS II, da Lei Complementar nº 3/92, na forma que especifica.</t>
   </si>
   <si>
     <t>8720</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8720/proj._lei_compl._no_266-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8720/proj._lei_compl._no_266-2009.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Diretor Municipal, que dispõe sobre o desenvolvimento e os instrumentos que estabelecem as normas gerais para integrar e orientar a ação dos agentes públicos e privados na produção e gestão do território no município de Sarandi.</t>
   </si>
   <si>
     <t>8719</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8719/proj._lei_compl._no_267-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8719/proj._lei_compl._no_267-2009.pdf</t>
   </si>
   <si>
     <t>8718</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8718/proj._lei_compl._no_268-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8718/proj._lei_compl._no_268-2009.pdf</t>
   </si>
   <si>
     <t>8717</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8717/proj._lei_compl._no_269-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8717/proj._lei_compl._no_269-2009.pdf</t>
   </si>
   <si>
     <t>8716</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8716/proj._lei_compl._no_270-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8716/proj._lei_compl._no_270-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento, uso e ocupação do solo no Município de Sarandi.</t>
   </si>
   <si>
     <t>8715</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8715/proj._lei_compl._no_271-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8715/proj._lei_compl._no_271-2009.pdf</t>
   </si>
   <si>
     <t>8714</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8714/proj._lei_compl._no_272-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8714/proj._lei_compl._no_272-2009.pdf</t>
   </si>
   <si>
     <t>Institui o Código Ambiental, dispõe sobre os instrumentos da Política Ambiental e estabelece normas gerais para a administração da qualidade ambiental do município de Sarandi.</t>
   </si>
   <si>
     <t>8713</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8713/proj._lei_compl._no_273-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8713/proj._lei_compl._no_273-2009.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 1633/2009, de 30/6/2009, Lei Complementar nº 204/2009, de 29/7/2009 e dá outras providências.</t>
   </si>
   <si>
     <t>8712</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8712/proj._lei_compl._no_274-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8712/proj._lei_compl._no_274-2009.pdf</t>
   </si>
   <si>
     <t>Eleva o número de vagas de cargo efetivo, na forma que especifica.</t>
   </si>
   <si>
     <t>8711</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8711/proj._lei_compl._no_275-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8711/proj._lei_compl._no_275-2009.pdf</t>
   </si>
   <si>
     <t>Inclui rua no eixo de Comércio e Serviços-2, na forma que especifica.</t>
   </si>
   <si>
     <t>8710</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>Belmiro da Silva Farias "Belmiro Barbeiro", Eunildo Zanchim "Nildão", Nito, Rafael do Povão</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8710/proj._lei_compl._no_276-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8710/proj._lei_compl._no_276-2009.pdf</t>
   </si>
   <si>
     <t>8709</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8709/proj._lei_compl._no_277-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8709/proj._lei_compl._no_277-2009.pdf</t>
   </si>
   <si>
     <t>8708</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8708/proj._lei_compl._no_278-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8708/proj._lei_compl._no_278-2009.pdf</t>
   </si>
   <si>
     <t>Inclui Rua no eixo de Comércio e Serviços-2, na forma que especifica.</t>
   </si>
   <si>
     <t>8707</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8707/proj._lei_compl._no_279-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8707/proj._lei_compl._no_279-2009.pdf</t>
   </si>
   <si>
     <t>Cria o quadro de pessoal da Caixa de Aposentadoria e Pensão dos Servidores Municipais de Sarandi - PRESERV, e dá outras providências.</t>
   </si>
   <si>
     <t>8706</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>Luiz Carlos de Aguiar, Aparecido Bianco, Belmiro da Silva Farias "Belmiro Barbeiro", Cilas Morais, Eunildo Zanchim "Nildão", João de Lara Vieira, Nito, Rafael do Povão, Reginaldo Alves dos Santos, Roberto Grava</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8706/proj._lei_compl._no_280-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8706/proj._lei_compl._no_280-2009.pdf</t>
   </si>
   <si>
     <t>Estabelece requisitos a serem preenchidos quando da nomeação de secretários, e dá outras providências.</t>
   </si>
   <si>
     <t>8705</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8705/proj._lei_compl._no_281-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8705/proj._lei_compl._no_281-2009.pdf</t>
   </si>
   <si>
     <t>Prorroga prazos do Programa de Recuperação Fiscal de Sarandi - REFIS MUNICIPAL, na forma que especifica.</t>
   </si>
   <si>
     <t>8704</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8704/proj._lei_compl._no_282-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8704/proj._lei_compl._no_282-2009.pdf</t>
   </si>
   <si>
     <t>Concede isenção dos impostos que especifica sobre os imóveis localizados nas Zonas Especiais para Habitação de Interesse Social - Zeis, destinados à implantação de projetos habitacionais que integram o Programa Minha Casa Minha Vida.</t>
   </si>
   <si>
     <t>8703</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8703/proj._lei_compl._no_283-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8703/proj._lei_compl._no_283-2009.pdf</t>
   </si>
   <si>
     <t>Institui a Planta Genérica de Valores do Município de Sarandi; regula a forma de apuração do valor venal de imóveis para efeito de lançamento dos impostos sobre a propriedade predial e territorial urbana; e dá outras providências.</t>
   </si>
   <si>
     <t>8702</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8702/proj._lei_compl._no_284-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8702/proj._lei_compl._no_284-2009.pdf</t>
   </si>
   <si>
     <t>Concede isenção dos impostos que especifica sobre os imóveis localizados nas Zonas Especiais para Habitação de Interesse Social - ZEIS, destinados à implantação de projetos habitacionais que integram o Programa Minha Casa Minha Vida.</t>
   </si>
   <si>
     <t>8701</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>Luiz Carlos de Aguiar, Rafael do Povão</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8701/proj._lei_compl._no_285-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8701/proj._lei_compl._no_285-2009.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao caput do art. 103 da Lei Complementar nº 217/2009 - Do Parcelamento do Solo.</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6073/proj._lei_no_1806-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6073/proj._lei_no_1806-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Sarandi a efetuar os descontos em folha de pagamento das mensalidades previstas no convênio firmado entre o Sindicato dos Servidores Públicos Municipais de Sarandi e o Sarandi Esporte Clube, na forma que especifica.</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6072/proj._lei_no_1807-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6072/proj._lei_no_1807-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A.</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6071/proj._lei_no_1808-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6071/proj._lei_no_1808-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Sarandi a firmar Termo de Cooperação com o Instituto Paranaense de Assistência Técnica e Extensão Rural - EMATER, na forma que especifica.</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6070/proj._lei_no_1809-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6070/proj._lei_no_1809-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os empregos públicos a serem criados no âmbito da Administração Direta do Município, objetivando operacionalizar a execução de programas descentralizados na área da saúde pública firmados através de convênio ou ajustes similares com o Governo Federal ou Estadual.</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6069/proj._lei_no_1810-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6069/proj._lei_no_1810-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de imóvel urbano ao Estado do Paraná, na forma que especifica.</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6068/proj._lei_no_1811-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6068/proj._lei_no_1811-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a fixar piso mínimo de vencimentos dos servidores públicos municipais de Sarandi e dá outras providências.</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6067/proj._lei_no_1812-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6067/proj._lei_no_1812-2009.pdf</t>
   </si>
   <si>
     <t>Institui a divisa "SARANDI CIDADE PARA TODOS" no município, e dá outras providências.</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6066/proj._lei_no_1813-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6066/proj._lei_no_1813-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar financiamento junto ao Banco do Brasil S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>Rafael do Povão, Eunildo Zanchim "Nildão"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6065/proj._lei_no_1814-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6065/proj._lei_no_1814-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a erradicação de árvores no município.</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6064/proj._lei_no_1815-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6064/proj._lei_no_1815-2009.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Local de Habitação de Interesse Social, define princípios, diretrizes, estratégias e instrumentos para a realização das ações de planejamento habitacional no município de Sarandi, e dá outras providências.</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6063/proj._lei_no_1816-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6063/proj._lei_no_1816-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano municipal de saneamento básico, cria o conselho municipal de saneamento e o fundo municipal de saneamento e dá outras providências.</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6062/proj._lei_no_1817-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6062/proj._lei_no_1817-2009.pdf</t>
   </si>
   <si>
     <t>Cria a Comissão Municipal de Defesa Civil - COMDEC do Município de Sarandi, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6060/proj._lei_no_1818-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6060/proj._lei_no_1818-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária para o exercício de 2010, e dá outras providências.</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6059/proj._lei_no_1819-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6059/proj._lei_no_1819-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a conceder reposição salarial, na forma que especifica.</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>Aparecido Bianco, Belmiro da Silva Farias "Belmiro Barbeiro", Cilas Morais, Eunildo Zanchim "Nildão", João de Lara Vieira, Luiz Carlos de Aguiar, Nito, Reginaldo Alves dos Santos, Roberto Grava</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6058/proj._lei_no_1820-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6058/proj._lei_no_1820-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plantio e replantio de árvores em logradouros públicos.</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6057/proj._lei_no_1821-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6057/proj._lei_no_1821-2009.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei Municipal nº 581/94, que transformou a Rua Castro Alves em mão única.</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6056/proj._lei_no_1822-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6056/proj._lei_no_1822-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a abrir crédito adicional especial, na forma que especifica.</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6055/proj._lei_no_1823-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6055/proj._lei_no_1823-2009.pdf</t>
   </si>
   <si>
     <t>Disciplina a dação em pagamento de bens imóveis, bens de produção e serviços como forma de extinção da obrigação tributária, de serviços e obras de infraestruturas no município de Sarandi.</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6054/proj._lei_no_1824-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6054/proj._lei_no_1824-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os empregos públicos a serem criados no âmbito da Administração Direta do Município de Sarandi, objetivando operacionalizar a execução de programas descentralizados na área da saúde pública firmados através de convênio ou ajustes similares com o Governo Federal ou Estadual.</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6053/proj._lei_no_1825-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6053/proj._lei_no_1825-2009.pdf</t>
   </si>
   <si>
     <t>Institui nas escolas da rede pública municipal de ensino o Programa de conscientização e prevenção da anorexia e bulimia nervosa.</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6052/proj._lei_no_1826-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6052/proj._lei_no_1826-2009.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Reciclagem do Lixo.</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6051/proj._lei_no_1827-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6051/proj._lei_no_1827-2009.pdf</t>
   </si>
   <si>
     <t>Concede preferência na aquisição de unidades habitacionais populares aos munícipes portadores de necessidades especiais.</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6050/proj._lei_no_1828-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6050/proj._lei_no_1828-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Prevenção e controle do diabetes em crianças e adolescentes matriculados nas escolas da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6049/proj._lei_no_1829-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6049/proj._lei_no_1829-2009.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Prevenção ao Alcoolismo.</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6048/proj._lei_no_1830-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6048/proj._lei_no_1830-2009.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 819/99, de 08/09/1999, o qual cria o Programa Municipal de Hortas em Terrenos Baldios e dá outras providências.</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>João de Lara Vieira</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6047/proj._lei_no_1831-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6047/proj._lei_no_1831-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a regularizar o sistema de Plantas Urbanas e dá outras providências.</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6046/proj._lei_no_1832-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6046/proj._lei_no_1832-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder Direito Real de Uso de Imóvel pertencente à municipalidade, na forma que especifica.</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6045/proj._lei_no_1833-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6045/proj._lei_no_1833-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os empregos públicos a serem criados no âmbito da Administração Direta do Município de Sarandi, objetivando operacionalizar a execução de programas descentralizados na área da Saúde Pública e de Assistência Social, firmados através de convênio ou ajustes similares com o Governo Federal ou Estadual.</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6044/proj._lei_no_1834-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6044/proj._lei_no_1834-2009.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 1358/2007, de 05 de março de 2007, na forma que especifica.</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6043/proj._lei_no_1835-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6043/proj._lei_no_1835-2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1279/2006, de 10 de abril de 2006, que criou o Serviço Autárquico Águas de Sarandi - Serviço Municipal de Saneamento Ambiental.</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6042/proj._lei_no_1836-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6042/proj._lei_no_1836-2009.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário oficial do município o dia de luta contra o câncer de mama.</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6041/proj._lei_no_1837-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6041/proj._lei_no_1837-2009.pdf</t>
   </si>
   <si>
     <t>Cria a Agência Reguladora de Serviços Públicos de Sarandi - ARSA e dá outras providências.</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6040/proj._lei_no_1838-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6040/proj._lei_no_1838-2009.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Meio Ambiente - FMMA, dispõe sobre a sua organização e dá outras providências.</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6039/proj._lei_no_1839-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6039/proj._lei_no_1839-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre sentido de estacionamento de veículos em trecho da Rua Castro Alves.</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6038/proj._lei_no_1840-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6038/proj._lei_no_1840-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a abrir crédito adicional suplementar, na forma que especifica.</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6037/proj._lei_no_1841-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6037/proj._lei_no_1841-2009.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Trânsito e dá outras providências.</t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>Eunildo Zanchim "Nildão", Luiz Carlos de Aguiar</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6036/proj._lei_no_1842-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6036/proj._lei_no_1842-2009.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Coleta de Medicamentos em desuso e dá outras providências.</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6035/proj._lei_no_1843-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6035/proj._lei_no_1843-2009.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a reserva de vagas nos centros municipais de educação infantil para crianças com deficiência ou portadoras de necessidades educativas especiais e dá outras providências.</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6034/proj._lei_no_1844-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6034/proj._lei_no_1844-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das farmácias de manipulação a fornecerem bulas descritivas junto aos medicamentos colocados à disposição dos usuários.</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6033/proj._lei_no_1845-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6033/proj._lei_no_1845-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com a COPEL DISTRIBUIÇÃO S/A para a execução de erradicação e substituição de árvores em áreas urbanas abrangidas por redes de distribuição de energia elétrica.</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6032/proj._lei_no_1846-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6032/proj._lei_no_1846-2009.pdf</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6031/proj._lei_no_1847-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6031/proj._lei_no_1847-2009.pdf</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6030/proj._lei_no_1848-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6030/proj._lei_no_1848-2009.pdf</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6029/proj._lei_no_1849-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6029/proj._lei_no_1849-2009.pdf</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6028/proj._lei_no_1850-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6028/proj._lei_no_1850-2009.pdf</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6027/proj._lei_no_1851-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6027/proj._lei_no_1851-2009.pdf</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6026/proj._lei_no_1852-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6026/proj._lei_no_1852-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de imóvel urbano à Câmara Municipal de Sarandi, na forma que especifica.</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6025/proj._lei_no_1853-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6025/proj._lei_no_1853-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder direito real de uso de imóvel pertencente à municipalidade, na forma que especifica.</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6024/proj._lei_no_1854-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6024/proj._lei_no_1854-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza a Águas de Sarandi, Serviço Municipal de Saneamento Ambiental, a incluir o CEP (Código de Endereço Postal) nas faturas de serviços de água e esgoto.</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6023/proj._lei_no_1855-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6023/proj._lei_no_1855-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Sarandi para o quadriênio de 2010 a 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6022/proj._lei_no_1856-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6022/proj._lei_no_1856-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Disque-Escola para denúncias referentes ao sistema educacional do município e dá outras providências.</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6021/proj._lei_no_1857-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6021/proj._lei_no_1857-2009.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Permanente de Prevenção e Combate ao Fumo e ao Álcool durante a gravidez.</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6020/proj._lei_no_1858-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6020/proj._lei_no_1858-2009.pdf</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6019/proj._lei_no_1859-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6019/proj._lei_no_1859-2009.pdf</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6018/proj._lei_no_1860-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6018/proj._lei_no_1860-2009.pdf</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6017/proj._lei_no_1861-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6017/proj._lei_no_1861-2009.pdf</t>
   </si>
   <si>
     <t>Institui o Boletim Oficial do Município de Sarandi, Estado do Paraná.</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6016/proj._lei_no_1862-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6016/proj._lei_no_1862-2009.pdf</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6015/proj._lei_no_1863-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6015/proj._lei_no_1863-2009.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei nº 1.279/2006, de 10/04/2006, que cria a Autarquia Águas de Sarandi, Serviço Municipal de Saneamento Ambiental - como entidade autárquica de direito público, integrante da Administração Indireta do Município de Sarandi.</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6014/proj._lei_no_1864-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6014/proj._lei_no_1864-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover Acordo Judicial nos autos de Ação Ordinária de Prestação de Obrigação de Fazer c/c Preceito Cominatório nº 198/2003, e dá outras providências.</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6013/proj._lei_no_1865-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6013/proj._lei_no_1865-2009.pdf</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>Eunildo Zanchim "Nildão", Belmiro da Silva Farias "Belmiro Barbeiro", Luiz Carlos de Aguiar, Roberto Grava</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6012/proj._lei_no_1866-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6012/proj._lei_no_1866-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação do número do Cadastro Nacional de Pessoa Jurídica-CNPJ ou Cadastro de Pessoa Física-CPF no Órgão Oficial do Município, na forma que especifica.</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6011/proj._lei_no_1867-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6011/proj._lei_no_1867-2009.pdf</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6010/proj._lei_no_1868-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6010/proj._lei_no_1868-2009.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Bota Fora.</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6009/proj._lei_no_1869-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6009/proj._lei_no_1869-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza proceder acordo nos autos nº 167/1997 de Ação Declaratória de Nulidade de Ato.</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6008/proj._lei_no_1870-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6008/proj._lei_no_1870-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema de Transporte Coletivo Municipal de Passageiros, autoriza delegação do serviço de transporte coletivo, e dá outras providências.</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6007/proj._lei_no_1871-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6007/proj._lei_no_1871-2009.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Desenvolvimento Econômico e Social e constitui o Conselho Municipal de Desenvolvimento Rural - CMDR, para o setor agropecuário, e dá outras providências.</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6006/proj._lei_no_1872-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6006/proj._lei_no_1872-2009.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município para o exercício de 2010.</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6005/proj._lei_no_1873-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6005/proj._lei_no_1873-2009.pdf</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6004/proj._lei_no_1874-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6004/proj._lei_no_1874-2009.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Avenida "B" do Jardim Ouro Verde II.</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>Eunildo Zanchim "Nildão", Roberto Grava</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6003/proj._lei_no_1875-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6003/proj._lei_no_1875-2009.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de conscientização para o uso racional da água.</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6002/proj._lei_no_1876-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6002/proj._lei_no_1876-2009.pdf</t>
   </si>
   <si>
     <t>Disciplina trânsito para visitação pública no Cemitério Municipal Augusto Wolf no dia de finados.</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6001/proj._lei_no_1877-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6001/proj._lei_no_1877-2009.pdf</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6000/proj._lei_no_1878-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6000/proj._lei_no_1878-2009.pdf</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5999/proj._lei_no_1879-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5999/proj._lei_no_1879-2009.pdf</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5998/proj._lei_no_1880-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5998/proj._lei_no_1880-2009.pdf</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5997/proj._lei_no_1881-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5997/proj._lei_no_1881-2009.pdf</t>
   </si>
   <si>
     <t>5994</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5994/proj._lei_no_1882-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5994/proj._lei_no_1882-2009.pdf</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5993/proj._lei_no_1883-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5993/proj._lei_no_1883-2009.pdf</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5992/proj._lei_no_1884-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5992/proj._lei_no_1884-2009.pdf</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5991/proj._lei_no_1885-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5991/proj._lei_no_1885-2009.pdf</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5990/proj._lei_no_1886-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5990/proj._lei_no_1886-2009.pdf</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5989/proj._lei_no_1887-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5989/proj._lei_no_1887-2009.pdf</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5988/proj._lei_no_1888-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5988/proj._lei_no_1888-2009.pdf</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5987/proj._lei_no_1889-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5987/proj._lei_no_1889-2009.pdf</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5986/proj._lei_no_1890-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5986/proj._lei_no_1890-2009.pdf</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5985/proj._lei_no_1891-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5985/proj._lei_no_1891-2009.pdf</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5984/proj._lei_no_1892-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5984/proj._lei_no_1892-2009.pdf</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5983/proj._lei_no_1893-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5983/proj._lei_no_1893-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominações de ruas no Conjunto Residencial Triângulo.</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5982/proj._lei_no_1894-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5982/proj._lei_no_1894-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação dos atos públicos do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5981/proj._lei_no_1895-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5981/proj._lei_no_1895-2009.pdf</t>
   </si>
   <si>
     <t>Disciplina o uso de contêineres no município de Sarandi.</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5980/proj._lei_no_1896-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5980/proj._lei_no_1896-2009.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 11, do Jardim Tropical.</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5979/proj._lei_no_1897-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5979/proj._lei_no_1897-2009.pdf</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5978/proj._lei_no_1898-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5978/proj._lei_no_1898-2009.pdf</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5972/proj._lei_no_1899-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5972/proj._lei_no_1899-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de Termo de Cooperação Mútua com o município de Sarandi.</t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5969/proj._lei_no_1900-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5969/proj._lei_no_1900-2009.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo da Câmara Municipal de Sarandi, Estado do Paraná.</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>Cilas Morais</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5967/proj._lei_no_1901-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5967/proj._lei_no_1901-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão no Calendário Oficial de Eventos do Município de Sarandi a Semana da Música Gospel e dá outras providências.</t>
   </si>
   <si>
     <t>5965</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5965/proj._lei_no_1902-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5965/proj._lei_no_1902-2009.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º (terceiro) da Lei nº 1.662/09, de 19 de outubro de 2009, do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5963/proj._lei_no_1903-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5963/proj._lei_no_1903-2009.pdf</t>
   </si>
   <si>
     <t>Institui Programa de Prevenção à Doença Falciforme e Assistência Integral às pessoas com traço falciforme e anemia falciforme no município de Sarandi e dá outras providências.</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5958/proj._lei_no_1904-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5958/proj._lei_no_1904-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a arborização no Município, e dá outras providências.</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>Aparecido Bianco, Eunildo Zanchim "Nildão", Luiz Carlos de Aguiar, Reginaldo Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5954/proj._lei_no_1905-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5954/proj._lei_no_1905-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão no Calendário Oficial de Eventos do Município de Sarandi a Semana da Música Popular Brasileira e dá outras providências.</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>Carlos Alberto de Paula Júnior</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5953/proj._lei_no_1906-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5953/proj._lei_no_1906-2009.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Saúde de Sarandi, na forma que especifica.</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5952/proj._lei_no_1907-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5952/proj._lei_no_1907-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Firmar Termo de Convênio com a Rede de Assistência Metropolitana e dá outras providências.</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5951/proj._lei_no_1908-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5951/proj._lei_no_1908-2009.pdf</t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5950/proj._lei_no_1909-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5950/proj._lei_no_1909-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a abrir crédito adicional suplementar, na forma que especifica.</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5949/proj._lei_no_1910-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5949/proj._lei_no_1910-2009.pdf</t>
   </si>
   <si>
     <t>Regulamenta estacionamento de veículos na Rua Princesa Isabel e dá outras providências.</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5948/proj._lei_no_1911-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5948/proj._lei_no_1911-2009.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 29, do Jardim Tropical.</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5947/proj._lei_no_1912-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5947/proj._lei_no_1912-2009.pdf</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5946/proj._lei_no_1913-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5946/proj._lei_no_1913-2009.pdf</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5945/proj._lei_no_1914-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5945/proj._lei_no_1914-2009.pdf</t>
   </si>
   <si>
     <t>5944</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5944/proj._lei_no_1915-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5944/proj._lei_no_1915-2009.pdf</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5943/proj._lei_no_1916-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5943/proj._lei_no_1916-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de abono salarial aos professores e especialistas de educação da rede pública de ensino do município de Sarandi, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>9340</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Aparecido Bianco, Eunildo Zanchim "Nildão", Nito, Reginaldo Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9340/projeto_de_resolucao_no_1-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9340/projeto_de_resolucao_no_1-2009.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Resolução nº 002/2002, de 25/06/2002, e dá outras providências.</t>
   </si>
   <si>
     <t>9341</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9341/projeto_de_resolucao_no_2-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9341/projeto_de_resolucao_no_2-2009.pdf</t>
   </si>
   <si>
     <t>Institui Código de Ética e Decoro Parlamentar no âmbito do Poder Legislativo Municipal de Sarandi.</t>
   </si>
   <si>
     <t>9342</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9342/projeto_de_resolucao_no_3-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9342/projeto_de_resolucao_no_3-2009.pdf</t>
   </si>
   <si>
     <t>Altera símbolo do Cargo de Assessor Jurídico e dá outras providências.</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6136/prop._de_emenda_a_lom_n_026-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6136/prop._de_emenda_a_lom_n_026-2009.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 20 e acrescenta um novo parágrafo.</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6108/prop._de_emenda_a_lom_n_027-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6108/prop._de_emenda_a_lom_n_027-2009.pdf</t>
   </si>
   <si>
     <t>Acrescenta o inciso XI, no parágrafo primeiro, do artigo 154, da Lei Orgânica do Município de Sarandi.</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6107/prop._de_emenda_a_lom_n_028-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6107/prop._de_emenda_a_lom_n_028-2009.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6106/prop._de_emenda_a_lom_n_029-2009.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6106/prop._de_emenda_a_lom_n_029-2009.pdf</t>
   </si>
   <si>
     <t>Altera o inciso II, do artigo nº 62, da Lei Orgânica do Município de Sarandi.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2436,67 +2436,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9090/proj._decreto_legislativo_no_1-2009.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9091/proj._decreto_legislativo_no_2-2009.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9092/proj._decreto_legislativo_no_3-2009.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9093/proj._decreto_legislativo_no_4-2009.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8790/proj._lei_compl._no_234-2009.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8789/proj._lei_compl._no_235-2009.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8764/proj._lei_compl._no_236-2009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8755/proj._lei_compl._no_237-2009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8754/proj._lei_compl._no_238-2009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8753/proj._lei_compl._no_239-2009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8752/proj._lei_compl._no_240-2009.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8751/proj._lei_compl._no_241-2009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8750/proj._lei_compl._no_242-2009.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8749/proj._lei_compl._no_243-2009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8748/proj._lei_compl._no_244-2009.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8747/proj._lei_compl._no_245-2009.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8746/proj._lei_compl._no_246-2009.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8745/proj._lei_compl._no_247-2009.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8744/proj._lei_compl._no_248-2009.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8743/proj._lei_compl._no_249-2009.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8742/proj._lei_compl._no_250-2009.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8741/proj._lei_compl._no_251-2009.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8740/proj._lei_compl._no_252-2009.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8739/proj._lei_compl._no_253-2009.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8738/proj._lei_compl._no_254-2009.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8736/proj._lei_compl._no_255-2009.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8735/proj._lei_compl._no_256-2009.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8734/proj._lei_compl._no_257-2009.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8733/proj._lei_compl._no_258-2009.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8732/proj._lei_compl._no_259-2009.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8729/proj._lei_compl._no_260-2009.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8728/proj._lei_compl._no_261-2009.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8727/proj._lei_compl._no_262-2009.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8725/proj._lei_compl._no_263-2009.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8724/proj._lei_compl._no_264-2009.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8722/proj._lei_compl._no_265-2009.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8720/proj._lei_compl._no_266-2009.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8719/proj._lei_compl._no_267-2009.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8718/proj._lei_compl._no_268-2009.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8717/proj._lei_compl._no_269-2009.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8716/proj._lei_compl._no_270-2009.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8715/proj._lei_compl._no_271-2009.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8714/proj._lei_compl._no_272-2009.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8713/proj._lei_compl._no_273-2009.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8712/proj._lei_compl._no_274-2009.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8711/proj._lei_compl._no_275-2009.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8710/proj._lei_compl._no_276-2009.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8709/proj._lei_compl._no_277-2009.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8708/proj._lei_compl._no_278-2009.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8707/proj._lei_compl._no_279-2009.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8706/proj._lei_compl._no_280-2009.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8705/proj._lei_compl._no_281-2009.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8704/proj._lei_compl._no_282-2009.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8703/proj._lei_compl._no_283-2009.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8702/proj._lei_compl._no_284-2009.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8701/proj._lei_compl._no_285-2009.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6073/proj._lei_no_1806-2009.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6072/proj._lei_no_1807-2009.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6071/proj._lei_no_1808-2009.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6070/proj._lei_no_1809-2009.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6069/proj._lei_no_1810-2009.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6068/proj._lei_no_1811-2009.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6067/proj._lei_no_1812-2009.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6066/proj._lei_no_1813-2009.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6065/proj._lei_no_1814-2009.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6064/proj._lei_no_1815-2009.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6063/proj._lei_no_1816-2009.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6062/proj._lei_no_1817-2009.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6060/proj._lei_no_1818-2009.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6059/proj._lei_no_1819-2009.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6058/proj._lei_no_1820-2009.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6057/proj._lei_no_1821-2009.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6056/proj._lei_no_1822-2009.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6055/proj._lei_no_1823-2009.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6054/proj._lei_no_1824-2009.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6053/proj._lei_no_1825-2009.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6052/proj._lei_no_1826-2009.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6051/proj._lei_no_1827-2009.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6050/proj._lei_no_1828-2009.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6049/proj._lei_no_1829-2009.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6048/proj._lei_no_1830-2009.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6047/proj._lei_no_1831-2009.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6046/proj._lei_no_1832-2009.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6045/proj._lei_no_1833-2009.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6044/proj._lei_no_1834-2009.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6043/proj._lei_no_1835-2009.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6042/proj._lei_no_1836-2009.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6041/proj._lei_no_1837-2009.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6040/proj._lei_no_1838-2009.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6039/proj._lei_no_1839-2009.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6038/proj._lei_no_1840-2009.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6037/proj._lei_no_1841-2009.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6036/proj._lei_no_1842-2009.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6035/proj._lei_no_1843-2009.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6034/proj._lei_no_1844-2009.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6033/proj._lei_no_1845-2009.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6032/proj._lei_no_1846-2009.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6031/proj._lei_no_1847-2009.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6030/proj._lei_no_1848-2009.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6029/proj._lei_no_1849-2009.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6028/proj._lei_no_1850-2009.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6027/proj._lei_no_1851-2009.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6026/proj._lei_no_1852-2009.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6025/proj._lei_no_1853-2009.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6024/proj._lei_no_1854-2009.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6023/proj._lei_no_1855-2009.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6022/proj._lei_no_1856-2009.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6021/proj._lei_no_1857-2009.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6020/proj._lei_no_1858-2009.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6019/proj._lei_no_1859-2009.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6018/proj._lei_no_1860-2009.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6017/proj._lei_no_1861-2009.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6016/proj._lei_no_1862-2009.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6015/proj._lei_no_1863-2009.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6014/proj._lei_no_1864-2009.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6013/proj._lei_no_1865-2009.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6012/proj._lei_no_1866-2009.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6011/proj._lei_no_1867-2009.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6010/proj._lei_no_1868-2009.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6009/proj._lei_no_1869-2009.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6008/proj._lei_no_1870-2009.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6007/proj._lei_no_1871-2009.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6006/proj._lei_no_1872-2009.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6005/proj._lei_no_1873-2009.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6004/proj._lei_no_1874-2009.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6003/proj._lei_no_1875-2009.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6002/proj._lei_no_1876-2009.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6001/proj._lei_no_1877-2009.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6000/proj._lei_no_1878-2009.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5999/proj._lei_no_1879-2009.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5998/proj._lei_no_1880-2009.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5997/proj._lei_no_1881-2009.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5994/proj._lei_no_1882-2009.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5993/proj._lei_no_1883-2009.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5992/proj._lei_no_1884-2009.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5991/proj._lei_no_1885-2009.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5990/proj._lei_no_1886-2009.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5989/proj._lei_no_1887-2009.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5988/proj._lei_no_1888-2009.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5987/proj._lei_no_1889-2009.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5986/proj._lei_no_1890-2009.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5985/proj._lei_no_1891-2009.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5984/proj._lei_no_1892-2009.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5983/proj._lei_no_1893-2009.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5982/proj._lei_no_1894-2009.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5981/proj._lei_no_1895-2009.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5980/proj._lei_no_1896-2009.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5979/proj._lei_no_1897-2009.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5978/proj._lei_no_1898-2009.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5972/proj._lei_no_1899-2009.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5969/proj._lei_no_1900-2009.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5967/proj._lei_no_1901-2009.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5965/proj._lei_no_1902-2009.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5963/proj._lei_no_1903-2009.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5958/proj._lei_no_1904-2009.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5954/proj._lei_no_1905-2009.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5953/proj._lei_no_1906-2009.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5952/proj._lei_no_1907-2009.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5951/proj._lei_no_1908-2009.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5950/proj._lei_no_1909-2009.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5949/proj._lei_no_1910-2009.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5948/proj._lei_no_1911-2009.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5947/proj._lei_no_1912-2009.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5946/proj._lei_no_1913-2009.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5945/proj._lei_no_1914-2009.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5944/proj._lei_no_1915-2009.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5943/proj._lei_no_1916-2009.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9340/projeto_de_resolucao_no_1-2009.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9341/projeto_de_resolucao_no_2-2009.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9342/projeto_de_resolucao_no_3-2009.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6136/prop._de_emenda_a_lom_n_026-2009.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6108/prop._de_emenda_a_lom_n_027-2009.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6107/prop._de_emenda_a_lom_n_028-2009.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6106/prop._de_emenda_a_lom_n_029-2009.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9090/proj._decreto_legislativo_no_1-2009.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9091/proj._decreto_legislativo_no_2-2009.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9092/proj._decreto_legislativo_no_3-2009.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9093/proj._decreto_legislativo_no_4-2009.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8790/proj._lei_compl._no_234-2009.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8789/proj._lei_compl._no_235-2009.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8764/proj._lei_compl._no_236-2009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8755/proj._lei_compl._no_237-2009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8754/proj._lei_compl._no_238-2009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8753/proj._lei_compl._no_239-2009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8752/proj._lei_compl._no_240-2009.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8751/proj._lei_compl._no_241-2009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8750/proj._lei_compl._no_242-2009.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8749/proj._lei_compl._no_243-2009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8748/proj._lei_compl._no_244-2009.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8747/proj._lei_compl._no_245-2009.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8746/proj._lei_compl._no_246-2009.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8745/proj._lei_compl._no_247-2009.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8744/proj._lei_compl._no_248-2009.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8743/proj._lei_compl._no_249-2009.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8742/proj._lei_compl._no_250-2009.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8741/proj._lei_compl._no_251-2009.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8740/proj._lei_compl._no_252-2009.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8739/proj._lei_compl._no_253-2009.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8738/proj._lei_compl._no_254-2009.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8736/proj._lei_compl._no_255-2009.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8735/proj._lei_compl._no_256-2009.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8734/proj._lei_compl._no_257-2009.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8733/proj._lei_compl._no_258-2009.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8732/proj._lei_compl._no_259-2009.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8729/proj._lei_compl._no_260-2009.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8728/proj._lei_compl._no_261-2009.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8727/proj._lei_compl._no_262-2009.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8725/proj._lei_compl._no_263-2009.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8724/proj._lei_compl._no_264-2009.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8722/proj._lei_compl._no_265-2009.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8720/proj._lei_compl._no_266-2009.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8719/proj._lei_compl._no_267-2009.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8718/proj._lei_compl._no_268-2009.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8717/proj._lei_compl._no_269-2009.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8716/proj._lei_compl._no_270-2009.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8715/proj._lei_compl._no_271-2009.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8714/proj._lei_compl._no_272-2009.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8713/proj._lei_compl._no_273-2009.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8712/proj._lei_compl._no_274-2009.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8711/proj._lei_compl._no_275-2009.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8710/proj._lei_compl._no_276-2009.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8709/proj._lei_compl._no_277-2009.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8708/proj._lei_compl._no_278-2009.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8707/proj._lei_compl._no_279-2009.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8706/proj._lei_compl._no_280-2009.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8705/proj._lei_compl._no_281-2009.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8704/proj._lei_compl._no_282-2009.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8703/proj._lei_compl._no_283-2009.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8702/proj._lei_compl._no_284-2009.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/8701/proj._lei_compl._no_285-2009.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6073/proj._lei_no_1806-2009.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6072/proj._lei_no_1807-2009.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6071/proj._lei_no_1808-2009.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6070/proj._lei_no_1809-2009.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6069/proj._lei_no_1810-2009.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6068/proj._lei_no_1811-2009.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6067/proj._lei_no_1812-2009.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6066/proj._lei_no_1813-2009.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6065/proj._lei_no_1814-2009.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6064/proj._lei_no_1815-2009.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6063/proj._lei_no_1816-2009.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6062/proj._lei_no_1817-2009.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6060/proj._lei_no_1818-2009.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6059/proj._lei_no_1819-2009.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6058/proj._lei_no_1820-2009.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6057/proj._lei_no_1821-2009.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6056/proj._lei_no_1822-2009.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6055/proj._lei_no_1823-2009.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6054/proj._lei_no_1824-2009.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6053/proj._lei_no_1825-2009.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6052/proj._lei_no_1826-2009.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6051/proj._lei_no_1827-2009.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6050/proj._lei_no_1828-2009.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6049/proj._lei_no_1829-2009.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6048/proj._lei_no_1830-2009.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6047/proj._lei_no_1831-2009.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6046/proj._lei_no_1832-2009.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6045/proj._lei_no_1833-2009.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6044/proj._lei_no_1834-2009.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6043/proj._lei_no_1835-2009.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6042/proj._lei_no_1836-2009.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6041/proj._lei_no_1837-2009.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6040/proj._lei_no_1838-2009.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6039/proj._lei_no_1839-2009.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6038/proj._lei_no_1840-2009.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6037/proj._lei_no_1841-2009.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6036/proj._lei_no_1842-2009.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6035/proj._lei_no_1843-2009.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6034/proj._lei_no_1844-2009.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6033/proj._lei_no_1845-2009.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6032/proj._lei_no_1846-2009.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6031/proj._lei_no_1847-2009.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6030/proj._lei_no_1848-2009.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6029/proj._lei_no_1849-2009.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6028/proj._lei_no_1850-2009.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6027/proj._lei_no_1851-2009.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6026/proj._lei_no_1852-2009.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6025/proj._lei_no_1853-2009.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6024/proj._lei_no_1854-2009.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6023/proj._lei_no_1855-2009.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6022/proj._lei_no_1856-2009.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6021/proj._lei_no_1857-2009.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6020/proj._lei_no_1858-2009.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6019/proj._lei_no_1859-2009.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6018/proj._lei_no_1860-2009.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6017/proj._lei_no_1861-2009.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6016/proj._lei_no_1862-2009.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6015/proj._lei_no_1863-2009.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6014/proj._lei_no_1864-2009.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6013/proj._lei_no_1865-2009.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6012/proj._lei_no_1866-2009.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6011/proj._lei_no_1867-2009.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6010/proj._lei_no_1868-2009.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6009/proj._lei_no_1869-2009.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6008/proj._lei_no_1870-2009.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6007/proj._lei_no_1871-2009.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6006/proj._lei_no_1872-2009.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6005/proj._lei_no_1873-2009.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6004/proj._lei_no_1874-2009.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6003/proj._lei_no_1875-2009.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6002/proj._lei_no_1876-2009.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6001/proj._lei_no_1877-2009.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6000/proj._lei_no_1878-2009.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5999/proj._lei_no_1879-2009.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5998/proj._lei_no_1880-2009.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5997/proj._lei_no_1881-2009.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5994/proj._lei_no_1882-2009.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5993/proj._lei_no_1883-2009.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5992/proj._lei_no_1884-2009.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5991/proj._lei_no_1885-2009.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5990/proj._lei_no_1886-2009.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5989/proj._lei_no_1887-2009.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5988/proj._lei_no_1888-2009.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5987/proj._lei_no_1889-2009.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5986/proj._lei_no_1890-2009.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5985/proj._lei_no_1891-2009.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5984/proj._lei_no_1892-2009.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5983/proj._lei_no_1893-2009.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5982/proj._lei_no_1894-2009.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5981/proj._lei_no_1895-2009.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5980/proj._lei_no_1896-2009.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5979/proj._lei_no_1897-2009.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5978/proj._lei_no_1898-2009.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5972/proj._lei_no_1899-2009.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5969/proj._lei_no_1900-2009.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5967/proj._lei_no_1901-2009.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5965/proj._lei_no_1902-2009.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5963/proj._lei_no_1903-2009.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5958/proj._lei_no_1904-2009.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5954/proj._lei_no_1905-2009.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5953/proj._lei_no_1906-2009.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5952/proj._lei_no_1907-2009.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5951/proj._lei_no_1908-2009.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5950/proj._lei_no_1909-2009.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5949/proj._lei_no_1910-2009.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5948/proj._lei_no_1911-2009.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5947/proj._lei_no_1912-2009.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5946/proj._lei_no_1913-2009.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5945/proj._lei_no_1914-2009.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5944/proj._lei_no_1915-2009.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/5943/proj._lei_no_1916-2009.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9340/projeto_de_resolucao_no_1-2009.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9341/projeto_de_resolucao_no_2-2009.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/9342/projeto_de_resolucao_no_3-2009.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6136/prop._de_emenda_a_lom_n_026-2009.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6108/prop._de_emenda_a_lom_n_027-2009.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6107/prop._de_emenda_a_lom_n_028-2009.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2009/6106/prop._de_emenda_a_lom_n_029-2009.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="184.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>