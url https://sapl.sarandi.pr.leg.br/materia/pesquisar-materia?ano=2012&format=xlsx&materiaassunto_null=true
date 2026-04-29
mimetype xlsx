--- v0 (2026-01-15)
+++ v1 (2026-04-29)
@@ -54,1197 +54,1197 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8631</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>ANP</t>
   </si>
   <si>
     <t>Anteprojeto</t>
   </si>
   <si>
     <t>Roberto Grava</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8631/proj._lei_compl._no_356-a-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8631/proj._lei_compl._no_356-a-2012.pdf</t>
   </si>
   <si>
     <t>Inclui Rua no Eixo de Comércio e Serviço-3 (ECS/3), na forma que especifica.</t>
   </si>
   <si>
     <t>8651</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Carlos Alberto de Paula Júnior</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8651/proj._lei_compl._no_336-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8651/proj._lei_compl._no_336-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Secretaria Municipal de Trânsito e Segurança Pública e dá outras providências.</t>
   </si>
   <si>
     <t>8650</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8650/proj._lei_compl._no_337-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8650/proj._lei_compl._no_337-2012.pdf</t>
   </si>
   <si>
     <t>Cria cargos de provimento efetivo e dá outras providências.</t>
   </si>
   <si>
     <t>8649</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8649/proj._lei_compl._no_338-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8649/proj._lei_compl._no_338-2012.pdf</t>
   </si>
   <si>
     <t>Eleva o número de vagas de cargos efetivos da Autarquia Águas de Sarandi - Serviço Municipal de Saneamento Ambiental, na forma que especifica.</t>
   </si>
   <si>
     <t>8648</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8648/proj._lei_compl._no_339-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8648/proj._lei_compl._no_339-2012.pdf</t>
   </si>
   <si>
     <t>Altera a acrescenta artigos e o anexo I, itens I e V, do Grupo ocupacional auxiliar e superior classe única, todos da Lei Complementar nº 159/2007, que dispõe sobre o Plano de Cargos e Salários.</t>
   </si>
   <si>
     <t>8647</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8647/proj._lei_compl._no_340-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8647/proj._lei_compl._no_340-2012.pdf</t>
   </si>
   <si>
     <t>Cria a Ouvidoria Municipal de Sarandi, e dá outras providências.</t>
   </si>
   <si>
     <t>8646</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8646/proj._lei_compl._no_341-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8646/proj._lei_compl._no_341-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gratificação de produtividade e desempenho - GPD, previsto no artigo 106-A da Lei Municipal nº 10/92, Estatuto dos Servidores Municipais de Sarandi-PR, destinada a médicos da Administração direta fixando os percentuais respectivos e regulamentando os critérios de percepção.</t>
   </si>
   <si>
     <t>8645</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8645/proj._lei_compl._no_342-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8645/proj._lei_compl._no_342-2012.pdf</t>
   </si>
   <si>
     <t>Acrescenta à Subseção XIII, com o artigo 106-B, à Lei Complementar nº 10/92.</t>
   </si>
   <si>
     <t>8644</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8644/proj._lei_compl._no_343-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8644/proj._lei_compl._no_343-2012.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de provimento efetivo, vagas e dá outras providências.</t>
   </si>
   <si>
     <t>8643</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8643/proj._lei_compl._no_344-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8643/proj._lei_compl._no_344-2012.pdf</t>
   </si>
   <si>
     <t>Eleva o número de vagas de cargos efetivos, do Quadro de Pessoal Permanente, na forma que especifica.</t>
   </si>
   <si>
     <t>8642</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>Reginaldo Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8642/proj._lei_compl._no_345-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8642/proj._lei_compl._no_345-2012.pdf</t>
   </si>
   <si>
     <t>Inclui Rua no Eixo de Comércio e Serviços-2 (ECS/2), na forma que especifica.</t>
   </si>
   <si>
     <t>8641</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8641/proj._lei_compl._no_346-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8641/proj._lei_compl._no_346-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 150/2007, na forma que especifica.</t>
   </si>
   <si>
     <t>8640</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8640/proj._lei_compl._no_347-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8640/proj._lei_compl._no_347-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 270/2012, na forma que especifica.</t>
   </si>
   <si>
     <t>8639</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8639/proj._lei_compl._no_348-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8639/proj._lei_compl._no_348-2012.pdf</t>
   </si>
   <si>
     <t>Cria cargo de provimento efetivo e dá outras providências.</t>
   </si>
   <si>
     <t>8638</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8638/proj._lei_compl._no_349-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8638/proj._lei_compl._no_349-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 265/2012, que trata da criação da Secretaria Municipal de Trânsito, na forma que especifica.</t>
   </si>
   <si>
     <t>8637</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8637/proj._lei_compl._no_350-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8637/proj._lei_compl._no_350-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 62 da Lei Complementar nº 265/2012, de 22/2/2012, atualização de vencimentos, e dá outras providências.</t>
   </si>
   <si>
     <t>8636</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>Belmiro da Silva Farias "Belmiro Barbeiro", Rafael do Povão</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8636/proj._lei_compl._no_351-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8636/proj._lei_compl._no_351-2012.pdf</t>
   </si>
   <si>
     <t>Inclui Rua no Eixo de Comércio e Serviços-3 (ECS/3), na forma que especifica.</t>
   </si>
   <si>
     <t>8635</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8635/proj._lei_compl._no_352-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8635/proj._lei_compl._no_352-2012.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II da Lei Complementar nº 159/2007 e outras providências.</t>
   </si>
   <si>
     <t>8634</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8634/proj._lei_compl._no_353-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8634/proj._lei_compl._no_353-2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 115/2005, que trata da estrutura administrativa municipal.</t>
   </si>
   <si>
     <t>8633</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8633/proj._lei_compl._no_354-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8633/proj._lei_compl._no_354-2012.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar nº 230/2009, de 3/11/2009, e dá outras providências.</t>
   </si>
   <si>
     <t>8632</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8632/proj._lei_compl._no_355-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8632/proj._lei_compl._no_355-2012.pdf</t>
   </si>
   <si>
     <t>Delimita os limites territoriais ente os municípios de Sarandi e Maringá.</t>
   </si>
   <si>
     <t>8630</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8630/proj._lei_compl._no_356--2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8630/proj._lei_compl._no_356--2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a equiparação dos vencimentos dos cargos de Procurador Jurídico, Chefe de Gabinete e Superintendência aos subsídios dos secretários municipais, na forma que especifica.</t>
   </si>
   <si>
     <t>8629</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8629/proj._lei_compl._no_357-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8629/proj._lei_compl._no_357-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Recuperação Fiscal de Sarandi - REFIS MUNICIPAL.</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5655/proj._lei_no_2139-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5655/proj._lei_no_2139-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIXAR PISO MÍNIMO DE VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5654/proj._lei_no_2140-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5654/proj._lei_no_2140-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CONCEDER REPOSIÇÃO E REAJUSTE SALARIAL, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5653/proj._lei_no_2141-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5653/proj._lei_no_2141-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO MONETÁRIA DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5652</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5652/proj._lei_no_2142-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5652/proj._lei_no_2142-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO MONETÁRIA DOS SUBSÍDIOS DOS VEREADORES, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>Nito</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5651/proj._lei_no_2143-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5651/proj._lei_no_2143-2012.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A RUA 09, DO JARDIM OURO VERDE II.</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>Belmiro da Silva Farias "Belmiro Barbeiro"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5650/proj._lei_no_2144-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5650/proj._lei_no_2144-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE PONTO DE CAMINHÕES DE ALUGUÉIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5649/proj._lei_no_2145-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5649/proj._lei_no_2145-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ART. 1° DA LEI MUNICIPAL N° 937/2001, DE 08/10/2001, DE 20/11/2006, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5648/proj._lei_no_2146-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5648/proj._lei_no_2146-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS CRITÉRIOS DA CONCESSÃO DE BENEFÍCIOS EVENTUAIS DE AUXILIO NATALIDADE, FUNERAL, SITUAÇÕES DE CALAMIDADE PÚBLICA E SITUAÇÕES DE VULNERABILIDADE TEMPORÁRIA NO ÂMBITO MUNICIPAL DA POLÍTICA PUBLICA DE ASSISTÊNCIA SOCIAL, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5646/proj._lei_no_2147-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5646/proj._lei_no_2147-2012.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N° 1789/2011, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5645/proj._lei_no_2148-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5645/proj._lei_no_2148-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETUAR PERMUTA DE IMÓVEIS, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5644/proj._lei_no_2149-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5644/proj._lei_no_2149-2012.pdf</t>
   </si>
   <si>
     <t>DENOMINA O HOSPITAL MUNICIPAL DE ESPECIALIDADES, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5643/proj._lei_no_2150-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5643/proj._lei_no_2150-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE TERMO DE COOPERAÇÃO MÚTUA COM O MUNICÍPIO DE MARIALVA-PR.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>Ailton Machado</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5642/proj._lei_no_2151-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5642/proj._lei_no_2151-2012.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA 1, NO PARQUE RESIDENCIAL JAQUELINE. "ANTÔNIO RODRIGUES DE OLIVEIRA".</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5641/proj._lei_no_2152-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5641/proj._lei_no_2152-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA PERMANENTE DE COMBATE E PREVENÇÃO A DENGUE NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5640/proj._lei_no_2153-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5640/proj._lei_no_2153-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INFORMAÇÃO DO NÚMERO DE TELEFONE DE TAXISTAS NOS CARDÁPIOS DOS ESTABELECIMENTOS QUE COMERCIALIZAM BEBIDAS ALCOÓLICAS NO MUNICÍPIO DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5639/proj._lei_no_2154-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5639/proj._lei_no_2154-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROMOÇÃO DE CURSOS DE CAPACITAÇÃO PARA OS SERVIDORES DO CARGO DE COLETOR.</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5638/proj._lei_no_2155-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5638/proj._lei_no_2155-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE CAMPANHAS EDUCATIVAS CONTRA A VIOLÊNCIA À MULHER.</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>Eunildo Zanchim "Nildão"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5637/proj._lei_no_2156-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5637/proj._lei_no_2156-2012.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO À AVENIDA PROJETADA "A" DO JARDIM MONTE LÍBANO.</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>Cilas Morais</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5636/proj._lei_no_2157-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5636/proj._lei_no_2157-2012.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA 14, DO JARDIM TROPICAL.</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5635/proj._lei_no_2158-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5635/proj._lei_no_2158-2012.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA "SÍMBOLO INTERNACIONAL DE ACESSO" EM TODOS OS LOCAIS E SERVIÇOS QUE PERMITAM SUA UTILIZAÇÃO POR PESSOAS PORTADORAS DE DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5634/proj._lei_no_2159-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5634/proj._lei_no_2159-2012.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A REALIZAÇÃO DE DIAGNÓSTICO DA ANEMIA AOS ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5633/proj._lei_no_2160-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5633/proj._lei_no_2160-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>Cilas Morais, Rafael do Povão</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5632/proj._lei_no_2161-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5632/proj._lei_no_2161-2012.pdf</t>
   </si>
   <si>
     <t>RECONHECE E DECLARA DE UTILIDADE PÚBLICA CENTRO DE RECUPERAÇÃO ESPERANÇA VIVA. .</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5631/proj._lei_no_2162-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5631/proj._lei_no_2162-2012.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA 17, DO JARDIM TROPICAL.</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5630/proj._lei_no_2163-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5630/proj._lei_no_2163-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO ANUAL DO PRESERV, NA FORMA QUE_x000D_
 ESPECIFICA.</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5629/proj._lei_no_2164-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5629/proj._lei_no_2164-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CONCEDER AUMENTO SALARIAL, CONFORME ABAIXO ESPECIFICA.</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5628/proj._lei_no_2165-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5628/proj._lei_no_2165-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5627/proj._lei_no_2166-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5627/proj._lei_no_2166-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR ESPECIAL , NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5626/proj._lei_no_2167-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5626/proj._lei_no_2167-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PPA-PLANO PLURIANUAL DO MUNICÍPIO DE SARANDI DO QUADRIÊNIO 2010 A 2013, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5625/proj._lei_no_2168-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5625/proj._lei_no_2168-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5624/proj._lei_no_2169-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5624/proj._lei_no_2169-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TRANSPOSIÇÃO ORÇAMENTÁRIA DO PODER LEGISLATIVO PARA O PODER EXECUTIVO, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5623/proj._lei_no_2170-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5623/proj._lei_no_2170-2012.pdf</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5622/proj._lei_no_2171-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5622/proj._lei_no_2171-2012.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRAÇA DO CONJUNTO RESIDENCIAL VALE AZUL I, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5621/proj._lei_no_2172-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5621/proj._lei_no_2172-2012.pdf</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5620/proj._lei_no_2173-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5620/proj._lei_no_2173-2012.pdf</t>
   </si>
   <si>
     <t>RECONHECE E DECLARA DE UTILIDADE PÚBLICA ASSOCIAÇÃO DE PAIS, PROFESSORES E FUNCIONÁRIOS DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL LIVANIA MARCIA LERIN KISTE.</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5619/proj._lei_no_2174-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5619/proj._lei_no_2174-2012.pdf</t>
   </si>
   <si>
     <t>ALTERA OS VALORES DOS SUBSÍDIOS DO PREFEITO E DO VICE-PREFEITO, FIXADOS PELA LEI MUNICIPAL N° 1903/2011, DE 22/11/2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5618/proj._lei_no_2175-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5618/proj._lei_no_2175-2012.pdf</t>
   </si>
   <si>
     <t>ALTERA OS VALORES DOS SUBSÍDIOS DOS VEREADORES, FIXADOS PELA LEI MUNICIPAL N° 1904/2011, DE 22/11/2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5617/proj._lei_no_2176-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5617/proj._lei_no_2176-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI N° 1.821/2011, DE 13 DE JUNHO DE 2011, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5616/proj._lei_no_2177-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5616/proj._lei_no_2177-2012.pdf</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5614/proj._lei_no_2178-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5614/proj._lei_no_2178-2012.pdf</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>Aparecido Bianco</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5613/proj._lei_no_2179-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5613/proj._lei_no_2179-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA "FACILITA RECICLA" COM A INSTALAÇÃO DE LIXEIRAS PARA A SEPARAÇÃO DE RESÍDUOS EM TODAS AS REPARTIÇÕES PÚBLICAS DO MUNICÍPIO DE SARANDI.</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5612/proj._lei_no_2180-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5612/proj._lei_no_2180-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO DO MUNICÍPIO DE SARANDI, A LOCAR TORRE PARA INSTALAÇÃO DE TRANSMISSORES DE RADIAÇÃO ELETROMAGNÉTICA DESTINADOS À REALIZAÇÃO DE TELECOMUNICAÇÕES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5611/proj._lei_no_2181-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5611/proj._lei_no_2181-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO DO MUNICÍPIO DE SARANDI A EFETUAR PAGAMENTO DE EXECUÇÃO DE PEQUENO VALOR, EM PROCESSO JUDICIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5610/proj._lei_no_2182-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5610/proj._lei_no_2182-2012.pdf</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5609/proj._lei_no_2183-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5609/proj._lei_no_2183-2012.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N° 418/91, DE 27/05/1991, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5608/proj._lei_no_2184-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5608/proj._lei_no_2184-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DESAFETAR DO USO PUBLICO PARTE DE VIAS PUBLICAS, QUE FARÁ PARTE DE ÁREA OBJETO DE CONCESSÃO DE DIREITO REAL DE USO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5607/proj._lei_no_2185-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5607/proj._lei_no_2185-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PARA INSTALAÇÃO DE UM HOSPITAL UNIVERSITÁRIO.</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5606/proj._lei_no_2186-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5606/proj._lei_no_2186-2012.pdf</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5605/proj._lei_no_2187-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5605/proj._lei_no_2187-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ALIENAR IMÓVEL DE PROPRIEDADE DA MUNICIPALIDADE, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5604/proj._lei_no_2188-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5604/proj._lei_no_2188-2012.pdf</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5603/proj._lei_no_2189-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5603/proj._lei_no_2189-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO DE METAS E PRIORIDADES DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO DE 2013, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5602/proj._lei_no_2190-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5602/proj._lei_no_2190-2012.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO SARANDI PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5601/proj._lei_no_2191-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5601/proj._lei_no_2191-2012.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A INSTALAÇÃO DE ANTEPARO DO TIPO BIOMBO OU SIMILAR NAS AGÊNCIAS E POSTOS DE SERVIÇOS DOS ESTABELECIMENTOS BANCÁRIOS DO MUNICÍPIO DE SARANDI.</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5600/proj._lei_no_2192-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5600/proj._lei_no_2192-2012.pdf</t>
   </si>
   <si>
     <t>DECLARA ÓRGÃO OFICIAL DO MUNICÍPIO O JORNAL "0 DIÁRIO DO NORTE DO PARANÁ", NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5599/proj._lei_no_2193-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5599/proj._lei_no_2193-2012.pdf</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5598/proj._lei_no_2194-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5598/proj._lei_no_2194-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DO PARÁGRAFO ÚNICO, NO ARTIGO 29, DA LEI N° 1837/2011, DE 12/07/2011 — LEI DE DIRETRIZES ORÇAMENTÁRIAS-LDO,_x000D_
 DO EXERCÍCIO DE 2012, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5576/proj._lei_no_2195-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5576/proj._lei_no_2195-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DO PARÁGRAFO ÚNICO, NO ARTIGO 29, DA LEI N° 1950/2012, DE 10/07/2012 — LEI DE DIRETRIZES ORÇAMENTÁRIAS-LDO,_x000D_
 DO EXERCÍCIO DE 2013, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5575/proj._lei_no_2196-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5575/proj._lei_no_2196-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CONCEDER DESCONTO PARA PAGAMENTO DA CONTRIBUIÇÃO DE MELHORIA, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5574/proj._lei_no_2197-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5574/proj._lei_no_2197-2012.pdf</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5573/proj._lei_no_2198-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5573/proj._lei_no_2198-2012.pdf</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5572/proj._lei_no_2199-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5572/proj._lei_no_2199-2012.pdf</t>
   </si>
   <si>
     <t>OBRIGA OS OBRIGA OS FABRICANTES DE PRODUTOS QUE CONTENHAM LACTOSE A INFORMAR ESSA CARACTERÍSTICA, NO RÓTULO OU EMBALAGEM.</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5571/proj._lei_no_2200-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5571/proj._lei_no_2200-2012.pdf</t>
   </si>
   <si>
     <t>OBRIGA OS SUPERMERCADOS E SIMILARES QUE VENDAM PRODUTOS QUE CONTENHAM LACTOSE A INFORMAR ESSA CARACTERÍSTICA, NO DEPARTAMENTO ONDE OS PRODUTOS ESTÃO EXPOSTOS OU EMBALAGEM.</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>Rafael Pszybylski</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5570/proj._lei_no_2201-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5570/proj._lei_no_2201-2012.pdf</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5569/proj._lei_no_2202-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5569/proj._lei_no_2202-2012.pdf</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5568/proj._lei_no_2203-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5568/proj._lei_no_2203-2012.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À PRAÇA, DO JARDIM OURO VERDE II, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>Belmiro da Silva Farias "Belmiro Barbeiro", João de Lara Vieira, Reginaldo Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5567/proj._lei_no_2204-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5567/proj._lei_no_2204-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CORES DO TAXI DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5566/proj._lei_no_2205-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5566/proj._lei_no_2205-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR ACORDO DE PARCELAMENTO JUNTO AO PRESERV.</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5565/proj._lei_no_2206-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5565/proj._lei_no_2206-2012.pdf</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5564/proj._lei_no_2207-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5564/proj._lei_no_2207-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS AOS SECRETÁRIOS MUNICIPAIS, VICE PREFEITO, PROCURADOR JURÍDICO E CHEFE DE GABINETE, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>9328</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/9328/projeto_de_resolucao_no_1-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/9328/projeto_de_resolucao_no_1-2012.pdf</t>
   </si>
   <si>
     <t>Cria o Portal da Transparência da Câmara Municipal de Sarandi  e dá outras providências.</t>
   </si>
   <si>
     <t>9329</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/9329/projeto_de_resolucao_no_2-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/9329/projeto_de_resolucao_no_2-2012.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 004/94, de 29/12/1994 e dá outras providências.</t>
   </si>
   <si>
     <t>9330</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/9330/projeto_de_resolucao_no_3-2012.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/9330/projeto_de_resolucao_no_3-2012.pdf</t>
   </si>
   <si>
     <t>Cria "Galeria de Prefeitos" da Câmara Municipal de Sarandi.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1551,67 +1551,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8631/proj._lei_compl._no_356-a-2012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8651/proj._lei_compl._no_336-2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8650/proj._lei_compl._no_337-2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8649/proj._lei_compl._no_338-2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8648/proj._lei_compl._no_339-2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8647/proj._lei_compl._no_340-2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8646/proj._lei_compl._no_341-2012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8645/proj._lei_compl._no_342-2012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8644/proj._lei_compl._no_343-2012.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8643/proj._lei_compl._no_344-2012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8642/proj._lei_compl._no_345-2012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8641/proj._lei_compl._no_346-2012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8640/proj._lei_compl._no_347-2012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8639/proj._lei_compl._no_348-2012.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8638/proj._lei_compl._no_349-2012.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8637/proj._lei_compl._no_350-2012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8636/proj._lei_compl._no_351-2012.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8635/proj._lei_compl._no_352-2012.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8634/proj._lei_compl._no_353-2012.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8633/proj._lei_compl._no_354-2012.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8632/proj._lei_compl._no_355-2012.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8630/proj._lei_compl._no_356--2012.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8629/proj._lei_compl._no_357-2012.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5655/proj._lei_no_2139-2012.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5654/proj._lei_no_2140-2012.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5653/proj._lei_no_2141-2012.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5652/proj._lei_no_2142-2012.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5651/proj._lei_no_2143-2012.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5650/proj._lei_no_2144-2012.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5649/proj._lei_no_2145-2012.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5648/proj._lei_no_2146-2012.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5646/proj._lei_no_2147-2012.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5645/proj._lei_no_2148-2012.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5644/proj._lei_no_2149-2012.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5643/proj._lei_no_2150-2012.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5642/proj._lei_no_2151-2012.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5641/proj._lei_no_2152-2012.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5640/proj._lei_no_2153-2012.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5639/proj._lei_no_2154-2012.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5638/proj._lei_no_2155-2012.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5637/proj._lei_no_2156-2012.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5636/proj._lei_no_2157-2012.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5635/proj._lei_no_2158-2012.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5634/proj._lei_no_2159-2012.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5633/proj._lei_no_2160-2012.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5632/proj._lei_no_2161-2012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5631/proj._lei_no_2162-2012.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5630/proj._lei_no_2163-2012.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5629/proj._lei_no_2164-2012.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5628/proj._lei_no_2165-2012.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5627/proj._lei_no_2166-2012.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5626/proj._lei_no_2167-2012.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5625/proj._lei_no_2168-2012.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5624/proj._lei_no_2169-2012.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5623/proj._lei_no_2170-2012.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5622/proj._lei_no_2171-2012.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5621/proj._lei_no_2172-2012.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5620/proj._lei_no_2173-2012.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5619/proj._lei_no_2174-2012.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5618/proj._lei_no_2175-2012.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5617/proj._lei_no_2176-2012.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5616/proj._lei_no_2177-2012.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5614/proj._lei_no_2178-2012.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5613/proj._lei_no_2179-2012.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5612/proj._lei_no_2180-2012.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5611/proj._lei_no_2181-2012.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5610/proj._lei_no_2182-2012.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5609/proj._lei_no_2183-2012.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5608/proj._lei_no_2184-2012.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5607/proj._lei_no_2185-2012.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5606/proj._lei_no_2186-2012.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5605/proj._lei_no_2187-2012.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5604/proj._lei_no_2188-2012.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5603/proj._lei_no_2189-2012.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5602/proj._lei_no_2190-2012.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5601/proj._lei_no_2191-2012.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5600/proj._lei_no_2192-2012.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5599/proj._lei_no_2193-2012.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5598/proj._lei_no_2194-2012.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5576/proj._lei_no_2195-2012.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5575/proj._lei_no_2196-2012.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5574/proj._lei_no_2197-2012.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5573/proj._lei_no_2198-2012.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5572/proj._lei_no_2199-2012.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5571/proj._lei_no_2200-2012.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5570/proj._lei_no_2201-2012.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5569/proj._lei_no_2202-2012.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5568/proj._lei_no_2203-2012.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5567/proj._lei_no_2204-2012.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5566/proj._lei_no_2205-2012.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5565/proj._lei_no_2206-2012.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5564/proj._lei_no_2207-2012.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/9328/projeto_de_resolucao_no_1-2012.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/9329/projeto_de_resolucao_no_2-2012.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/9330/projeto_de_resolucao_no_3-2012.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8631/proj._lei_compl._no_356-a-2012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8651/proj._lei_compl._no_336-2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8650/proj._lei_compl._no_337-2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8649/proj._lei_compl._no_338-2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8648/proj._lei_compl._no_339-2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8647/proj._lei_compl._no_340-2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8646/proj._lei_compl._no_341-2012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8645/proj._lei_compl._no_342-2012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8644/proj._lei_compl._no_343-2012.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8643/proj._lei_compl._no_344-2012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8642/proj._lei_compl._no_345-2012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8641/proj._lei_compl._no_346-2012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8640/proj._lei_compl._no_347-2012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8639/proj._lei_compl._no_348-2012.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8638/proj._lei_compl._no_349-2012.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8637/proj._lei_compl._no_350-2012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8636/proj._lei_compl._no_351-2012.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8635/proj._lei_compl._no_352-2012.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8634/proj._lei_compl._no_353-2012.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8633/proj._lei_compl._no_354-2012.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8632/proj._lei_compl._no_355-2012.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8630/proj._lei_compl._no_356--2012.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/8629/proj._lei_compl._no_357-2012.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5655/proj._lei_no_2139-2012.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5654/proj._lei_no_2140-2012.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5653/proj._lei_no_2141-2012.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5652/proj._lei_no_2142-2012.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5651/proj._lei_no_2143-2012.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5650/proj._lei_no_2144-2012.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5649/proj._lei_no_2145-2012.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5648/proj._lei_no_2146-2012.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5646/proj._lei_no_2147-2012.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5645/proj._lei_no_2148-2012.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5644/proj._lei_no_2149-2012.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5643/proj._lei_no_2150-2012.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5642/proj._lei_no_2151-2012.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5641/proj._lei_no_2152-2012.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5640/proj._lei_no_2153-2012.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5639/proj._lei_no_2154-2012.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5638/proj._lei_no_2155-2012.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5637/proj._lei_no_2156-2012.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5636/proj._lei_no_2157-2012.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5635/proj._lei_no_2158-2012.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5634/proj._lei_no_2159-2012.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5633/proj._lei_no_2160-2012.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5632/proj._lei_no_2161-2012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5631/proj._lei_no_2162-2012.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5630/proj._lei_no_2163-2012.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5629/proj._lei_no_2164-2012.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5628/proj._lei_no_2165-2012.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5627/proj._lei_no_2166-2012.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5626/proj._lei_no_2167-2012.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5625/proj._lei_no_2168-2012.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5624/proj._lei_no_2169-2012.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5623/proj._lei_no_2170-2012.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5622/proj._lei_no_2171-2012.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5621/proj._lei_no_2172-2012.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5620/proj._lei_no_2173-2012.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5619/proj._lei_no_2174-2012.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5618/proj._lei_no_2175-2012.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5617/proj._lei_no_2176-2012.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5616/proj._lei_no_2177-2012.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5614/proj._lei_no_2178-2012.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5613/proj._lei_no_2179-2012.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5612/proj._lei_no_2180-2012.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5611/proj._lei_no_2181-2012.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5610/proj._lei_no_2182-2012.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5609/proj._lei_no_2183-2012.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5608/proj._lei_no_2184-2012.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5607/proj._lei_no_2185-2012.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5606/proj._lei_no_2186-2012.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5605/proj._lei_no_2187-2012.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5604/proj._lei_no_2188-2012.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5603/proj._lei_no_2189-2012.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5602/proj._lei_no_2190-2012.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5601/proj._lei_no_2191-2012.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5600/proj._lei_no_2192-2012.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5599/proj._lei_no_2193-2012.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5598/proj._lei_no_2194-2012.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5576/proj._lei_no_2195-2012.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5575/proj._lei_no_2196-2012.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5574/proj._lei_no_2197-2012.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5573/proj._lei_no_2198-2012.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5572/proj._lei_no_2199-2012.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5571/proj._lei_no_2200-2012.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5570/proj._lei_no_2201-2012.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5569/proj._lei_no_2202-2012.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5568/proj._lei_no_2203-2012.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5567/proj._lei_no_2204-2012.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5566/proj._lei_no_2205-2012.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5565/proj._lei_no_2206-2012.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/5564/proj._lei_no_2207-2012.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/9328/projeto_de_resolucao_no_1-2012.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/9329/projeto_de_resolucao_no_2-2012.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2012/9330/projeto_de_resolucao_no_3-2012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="80.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>