--- v0 (2026-01-13)
+++ v1 (2026-05-03)
@@ -54,1595 +54,1595 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9103</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9103/proj._decreto_legislativo_no_1-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9103/proj._decreto_legislativo_no_1-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aceitação do "Veto nº 1/2013" aposto à Lei Municipal nº 1971/2012, de autoria do edil Reginaldo Alves dos Santos, a qual dispõe sobre a obrigatoriedade da realização de diagnósticos de anemia aos alunos da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>9104</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9104/proj._decreto_legislativo_no_2-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9104/proj._decreto_legislativo_no_2-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aceitação do "Veto nº 2/2013" aposto à Lei Municipal nº 1972/2012, de autoria do edil Reginaldo Alves dos Santos, a qual dispõe sobre a obrigatoriedade da inserção pelo fabricante da inscrição "Contém Lactose" no rótulo dos produtos com esta característica.</t>
   </si>
   <si>
     <t>9105</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9105/proj._decreto_legislativo_no_3-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9105/proj._decreto_legislativo_no_3-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aceitação do "Veto nº 3/2013" aposto à Lei Municipal nº 1973/2012, de autoria do edil Reginaldo Alves dos Santos, a qual dispõe sobre a obrigatoriedade dos supermercados e similares que vendam produtos que contenham lactose informar esta característica no departamento onde os produtos serão expostos ou na embalagem.</t>
   </si>
   <si>
     <t>8628</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Carlos Alberto de Paula Júnior</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8628/proj._lei_compl._no_358-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8628/proj._lei_compl._no_358-2013.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 70/2001 "Código Tributário Municipal", na forma que especifica.</t>
   </si>
   <si>
     <t>8627</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8627/proj._lei_compl._no_359-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8627/proj._lei_compl._no_359-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações nas Leis Complementares nº 115/2005 e 226/2009, na forma que especifica.</t>
   </si>
   <si>
     <t>8626</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8626/proj._lei_compl._no_360-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8626/proj._lei_compl._no_360-2013.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar nº 88/2003, de 23/6/2003, e dá outras providências.</t>
   </si>
   <si>
     <t>8625</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8625/proj._lei_compl._no_361-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8625/proj._lei_compl._no_361-2013.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de provimento efetivo, vagas e outras providências.</t>
   </si>
   <si>
     <t>8624</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8624/proj._lei_compl._no_362-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8624/proj._lei_compl._no_362-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Estrutura Administrativa do Município, criada através da Lei Complementar nº 115/2005, de 27 de maio de 2005, na forma que especifica.</t>
   </si>
   <si>
     <t>8623</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8623/proj._lei_compl._no_363-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8623/proj._lei_compl._no_363-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Estrutura Administrativa da Autarquia Águas de Sarandi - Serviço Autárquico Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>8622</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>Dionizio Aparecido Viaro "Dionizio da Diocar", Nelson Lima</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8622/proj._lei_compl._no_364-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8622/proj._lei_compl._no_364-2013.pdf</t>
   </si>
   <si>
     <t>Inclui rua no Eixo de Comércio e Serviços 3 (ECS/3), na forma que especifica. "Rua Vereador José Fernandes".</t>
   </si>
   <si>
     <t>8621</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8621/proj._lei_compl._no_365-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8621/proj._lei_compl._no_365-2013.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal - REFIS, no Serviço Autônomo de Água e Esgoto do Município de Sarandi-PR, e dá outras providências.</t>
   </si>
   <si>
     <t>8620</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8620/proj._lei_compl._no_366-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8620/proj._lei_compl._no_366-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 265/2012, que trata da criação da Secretaria Municipal de Trânsito, na forma que especifica.</t>
   </si>
   <si>
     <t>8619</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>Rafael do Povão</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8619/proj._lei_compl._no_367-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8619/proj._lei_compl._no_367-2013.pdf</t>
   </si>
   <si>
     <t>Inclui Avenida no eixo de comércio e Serviços-2 (ECS/2), na forma que especifica.</t>
   </si>
   <si>
     <t>8618</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8618/proj._lei_compl._no_368-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8618/proj._lei_compl._no_368-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 248/2010, na forma que especifica.</t>
   </si>
   <si>
     <t>8617</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8617/proj._lei_compl._no_369-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8617/proj._lei_compl._no_369-2013.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 214/2009, de 26 de setembro de 2009, que dispõe sobre o Perímetro Urbano do Município, na forma que especifica.</t>
   </si>
   <si>
     <t>8616</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8616/proj._lei_compl._no_370-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8616/proj._lei_compl._no_370-2013.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei Complementar nº 217/2009, de 26/9/2009 - "Parcelamento, Uso e Ocupação do Solo".</t>
   </si>
   <si>
     <t>8615</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8615/proj._lei_compl._no_371-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8615/proj._lei_compl._no_371-2013.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo do Programa de Recuperação Fiscal - Refis, do Serviço Autônomo de Água e Esgoto do Município de Sarandi-PR.</t>
   </si>
   <si>
     <t>8614</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8614/proj._lei_compl._no_372-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8614/proj._lei_compl._no_372-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Anexo I, da Lei Complementar nº 159/2007, de 24 de novembro de 2007, na forma que especifica.</t>
   </si>
   <si>
     <t>8613</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8613/proj._lei_compl._no_373-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8613/proj._lei_compl._no_373-2013.pdf</t>
   </si>
   <si>
     <t>8612</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>Eunildo Zanchim "Nildão"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8612/proj._lei_compl._no_374-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8612/proj._lei_compl._no_374-2013.pdf</t>
   </si>
   <si>
     <t>Altera o inciso II do artigo 106, da Lei Complementar nº 217/2009, de 26/9/2009, na forma que especifica.</t>
   </si>
   <si>
     <t>8611</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8611/proj._lei_compl._no_375-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8611/proj._lei_compl._no_375-2013.pdf</t>
   </si>
   <si>
     <t>Altera o quadro de pessoal da Caixa de Aposentadoria e Pensão dos Servidores Municipais de Sarandi - PRESERV, previsto na Lei Complementar nº 229/2009 e dá outras providências.</t>
   </si>
   <si>
     <t>8610</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8610/proj._lei_compl._no_376-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8610/proj._lei_compl._no_376-2013.pdf</t>
   </si>
   <si>
     <t>8609</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8609/proj._lei_compl._no_377-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8609/proj._lei_compl._no_377-2013.pdf</t>
   </si>
   <si>
     <t>8608</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8608/proj._lei_compl._no_378-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8608/proj._lei_compl._no_378-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Corregedoria e Ouvidoria da Guarda Municipal de Sarandi e dá outras providências.</t>
   </si>
   <si>
     <t>8607</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8607/proj._lei_compl._no_379-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8607/proj._lei_compl._no_379-2013.pdf</t>
   </si>
   <si>
     <t>Eleva o número de vagas de cargo efetivo, do Quadro de Pessoal Permanente, na forma que especifica.</t>
   </si>
   <si>
     <t>8606</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8606/proj._lei_compl._no_380-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8606/proj._lei_compl._no_380-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Sistema de Estacionamento Rotativo Pago (ESTAR) e do Departamento Municipal de Transportes na Secretaria Municipal de Trânsito e Segurança Pública e dá outras providências.</t>
   </si>
   <si>
     <t>8605</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8605/proj._lei_compl._no_381-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8605/proj._lei_compl._no_381-2013.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 70/2001, de 26/12/2001 "Código Tributário Municipal", na forma que especifica.</t>
   </si>
   <si>
     <t>8604</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8604/proj._lei_compl._no_382-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8604/proj._lei_compl._no_382-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 249/2011, na forma que especifica.</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5543/proj._lei_no_2208-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5543/proj._lei_no_2208-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIXAR PISO MÍNIMO DE VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5542/proj._lei_no_2209-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5542/proj._lei_no_2209-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CONCEDER REPOSIÇÃO SALARIAL, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>Dionizio Aparecido Viaro "Dionizio da Diocar"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5541/proj._lei_no_2210-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5541/proj._lei_no_2210-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE PONTO AUTOMÓVEIS DE ALUGUEL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>Luiz Carlos de Aguiar</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5540/proj._lei_no_2211-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5540/proj._lei_no_2211-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS AOS SECRETÁRIOS MUNICIPAIS, VICE PREFEITO, PROCURADOR JURÍDICO E CHEFE DE GABINETE, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>Nelson Lima</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5539/proj._lei_no_2212-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5539/proj._lei_no_2212-2013.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA EDUCACIONAL DE PREVENÇÃO E COMBATE A VIOLÊNCIA E AS DROGAS NAS ESCOLAS DE SARANDI — PREVIDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5538/proj._lei_no_2213-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5538/proj._lei_no_2213-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE TERMO DE COOPERAÇÃO MÚTUA COM O MUNICÍPIO DE MARIALVA — PR.</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5537/proj._lei_no_2214-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5537/proj._lei_no_2214-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE TERMO DE COOPERAÇÃO MÚTUA COM O MUNICÍPIO DE MARIALVA.</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5536/proj._lei_no_2215-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5536/proj._lei_no_2215-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5535/proj._lei_no_2216-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5535/proj._lei_no_2216-2013.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDA A FANFARRA DO MUNICÍPIO DE SARANDI, DENOMINADA "FANFARRA 14 DE OUTUBRO", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>Roberto Grava</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5534/proj._lei_no_2217-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5534/proj._lei_no_2217-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCENTIVO À EDUCAÇÃO NO TRÂNSITO E AO RESPEITO À LEGISLAÇÃO PERTINENTE NO MUNICÍPIO DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5533/proj._lei_no_2218-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5533/proj._lei_no_2218-2013.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DA ALIMENTAÇÃO SAUDÁVEL NAS ESCOLAS DA REDE PÚBLICA E PRIVADA DA CIDADE DE SARANDI.</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5532/proj._lei_no_2219-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5532/proj._lei_no_2219-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O LIVRO TÉCNICO E O LIVRO DIDÁTICO DE NÍVEL FUNDAMENTAL, MÉDIO E SUPERIOR DE ENSINO EM FORMATO DE TEXTO DIGITAL ACESSÍVEL PARA AS PESSOAS COM DEFICIÊNCIA VISUAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5531/proj._lei_no_2220-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5531/proj._lei_no_2220-2013.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO O "DIA DO JOVEM CRISTÃO".</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5530/proj._lei_no_2221-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5530/proj._lei_no_2221-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE IMPLANTAÇÃO DE BOCAS DE LOBO COM GRELHA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5529/proj._lei_no_2222-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5529/proj._lei_no_2222-2013.pdf</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5528/proj._lei_no_2223-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5528/proj._lei_no_2223-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE SARANDI FIRMAR CONVÊNIO COM A COOPERATIVA COOPERECOLÓGICA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5527/proj._lei_no_2224-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5527/proj._lei_no_2224-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSTITUIÇÃO DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE GESTÃO DA AMUSEP — PROAMUSEP, BEM COMO RATIFICA O PROTOCOLO DE INTENÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5526/proj._lei_no_2225-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5526/proj._lei_no_2225-2013.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDO O BODE - BOLETIM DE OCORRÊNCIA DA DENGUE, COM PENALIDADE PECUNIÁRIA DE MULTA AOS PROPRIETÁRIOS, INQUILINOS E RESPONSÁVEIS DE TERRENOS E IMÓVEIS QUE TEM SERVIDO DE DEPÓSITO DE ÁGUA PARADA OU QUALQUER OBJETOS QUE ESTEJA NO IMÓVEL SERVINDO DE ACUMULO DE QUALQUER QUANTIDADE DE ÁGUA QUE SIRVA DE CRIADOURO DO MOSQUITO DA DENGUE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5525/proj._lei_no_2226-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5525/proj._lei_no_2226-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM ENTIDADES ASSISTENCIAIS FILANTRÓPICAS E PROTETORAS DE ANIMAIS, PARA RECOLHIMENTO DE ANIMAIS ABANDONADOS NO MUNICÍPIO DE SARANDI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>Adilson Marques, Cilas Morais, Erasmo Cardoso Pereira "Erasmo da Saúde", Eunildo Zanchim "Nildão", Nelson Lima, Rafael do Povão, Roberto Grava</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5524/proj._lei_no_2227-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5524/proj._lei_no_2227-2013.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL DO JARDIM OURO VERDE, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5523/proj._lei_no_2228-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5523/proj._lei_no_2228-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO DO MUNICÍPIO DE SARANDI A LOCAR TORRE PARA INSTALAÇÃO DE TRANSMISSORES DE RADIAÇÃO ELETROMAGNÉTICA DESTINADOS À REALIZAÇÃO DE TELECOMUNICAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5522/proj._lei_no_2229-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5522/proj._lei_no_2229-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SARANDI, ESTADO DO PARANA, A FIRMAR TERMO DE COOPERAÇÃO FINANCEIRA COM A ASSOCIAÇÃO MARINGAENSE DE AUTISTAS — AMA.</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5521/proj._lei_no_2230-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5521/proj._lei_no_2230-2013.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE UNIDADES DE SAÚDE DO MUNICÍPIO A FIXAREM EM LUGAR VISÍVEL A LISTA DE MÉDICOS PLANTONISTAS E DO RESPONSÁVEL PELO PLANTÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5520/proj._lei_no_2231-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5520/proj._lei_no_2231-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO DO MUNICÍPIO DE SARANDI A EFETUAR PAGAMENTO DE INDENIZAÇÃO DE PEQUENA MONTA, EM PROCESSO ADMINISTRATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5519/proj._lei_no_2232-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5519/proj._lei_no_2232-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL-PPA DO MUNICÍPIO DE SARANDI PARA O QUADRIÊNIO 2014 A 2017, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5518/proj._lei_no_2233-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5518/proj._lei_no_2233-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5517/proj._lei_no_2234-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5517/proj._lei_no_2234-2013.pdf</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5516/proj._lei_no_2235-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5516/proj._lei_no_2235-2013.pdf</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5515/proj._lei_no_2236-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5515/proj._lei_no_2236-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO COM A CAIXA ECONÔMICA FEDERAL, A OFERECER GARANTIAS E DÁ PROVIDÊNCIAS_x000D_
 CORRELATAS.</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5514/proj._lei_no_2237-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5514/proj._lei_no_2237-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CONSELHO DA COMUNIDADE DE SARANDI, ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5513/proj._lei_no_2238-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5513/proj._lei_no_2238-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SARANDI, ESTADO DO PARANÁ, A FIRMAR TERMO DE PARCERIA COM A ASSOCIAÇÃO LAR NOSSA SENHORA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5512/proj._lei_no_2239-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5512/proj._lei_no_2239-2013.pdf</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>Erasmo Cardoso Pereira "Erasmo da Saúde"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5511/proj._lei_no_2240-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5511/proj._lei_no_2240-2013.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO A "SEMANA MUNICIPAL DE JUVENTUDE".</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5510/proj._lei_no_2241-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5510/proj._lei_no_2241-2013.pdf</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5509/proj._lei_no_2242-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5509/proj._lei_no_2242-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA A COMPOSIÇÃO DO CONSELHO MUNICIPAL DE EDUCAÇÃO, CRIADO PELA LEI N° 1531/2008, DE 16 DE JUNHO DE 2008, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5508/proj._lei_no_2243-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5508/proj._lei_no_2243-2013.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO NOVA UNÇÃO, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>Belmiro da Silva Farias "Belmiro Barbeiro", Rafael do Povão</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5507/proj._lei_no_2244-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5507/proj._lei_no_2244-2013.pdf</t>
   </si>
   <si>
     <t>DEFINE SENTIDO DE TRÂNSITO PREFERENCIAL EM VIAS PÚBLICAS DO MUNICÍPIO DE SARANDI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5506/proj._lei_no_2245-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5506/proj._lei_no_2245-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A TRANSFERIR DE LOCAL O PONTO DE CAMINHÕES DE ALUGUEL N° 02, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5505/proj._lei_no_2246-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5505/proj._lei_no_2246-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RATIFICAR SUA PARTICIPAÇÃO NO CONSÓRCIO PÚBLICO INTERMUNICIPAL PARA O DESENVOLVIMENTO SUSTENTÁVEL DA REGIÃO DO VALE DO MÉDIO IVAI DO ESTADO DO PARANA - CIMEIV, NA FORMA E CONDIÇÕES PREVISTAS PELA LEI FEDERAL N°. 11.107/2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5504/proj._lei_no_2247-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5504/proj._lei_no_2247-2013.pdf</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5503/proj._lei_no_2248-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5503/proj._lei_no_2248-2013.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA LIBERDADE RELIGIOSA DO MUNICÍPIO DE SARANDI - PARANÁ</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>Nito, Adilson Marques, Ailton Machado, Belmiro da Silva Farias "Belmiro Barbeiro", Cilas Morais, Erasmo Cardoso Pereira "Erasmo da Saúde", Eunildo Zanchim "Nildão", Nelson Lima, Rafael do Povão, Roberto Grava</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5502/proj._lei_no_2249-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5502/proj._lei_no_2249-2013.pdf</t>
   </si>
   <si>
     <t>DENOMINA CENTRO DE EDUCAÇÃO INFANTIL, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5501/proj._lei_no_2250-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5501/proj._lei_no_2250-2013.pdf</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5500/proj._lei_no_2251-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5500/proj._lei_no_2251-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5499/proj._lei_no_2252-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5499/proj._lei_no_2252-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SUPERINTENDENTE DO SERVIÇO MUNICIPAL DE SANEAMENTO AMBIENTAL DO MUNICÍPIO DE SARANDI A EFETUAR PAGAMENTO DE PEQUENO VALOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5498/proj._lei_no_2253-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5498/proj._lei_no_2253-2013.pdf</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>Erasmo Cardoso Pereira "Erasmo da Saúde", Adilson Marques, Ailton Machado, Belmiro da Silva Farias "Belmiro Barbeiro", Cilas Morais, Eunildo Zanchim "Nildão", Nelson Lima, Nito, Rafael do Povão, Roberto Grava</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5497/proj._lei_no_2254-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5497/proj._lei_no_2254-2013.pdf</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5496/proj._lei_no_2255-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5496/proj._lei_no_2255-2013.pdf</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5495/proj._lei_no_2256-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5495/proj._lei_no_2256-2013.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO CICLISTA SARANDIENSE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5494/proj._lei_no_2257-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5494/proj._lei_no_2257-2013.pdf</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>Nelson Lima, Rafael do Povão</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5493/proj._lei_no_2258-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5493/proj._lei_no_2258-2013.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O PROGRAMA EDUCACIONAL ESCOLA CIDADÃ PARA O TRÂNSITO E O MEIO AMBIENTE ENTRE OS ALUNOS DOS QUARTO E QUINTO_x000D_
 ANOS DA REDE PÚBLICA DE ENSINO DO MUNICÍPIO DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>Belmiro da Silva Farias "Belmiro Barbeiro", Dionizio Aparecido Viaro "Dionizio da Diocar"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5492/proj._lei_no_2259-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5492/proj._lei_no_2259-2013.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 1747/2010, DE 20.09.2010, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5491/proj._lei_no_2260-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5491/proj._lei_no_2260-2013.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N° 1802/2011, DE 16/05/2011, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5447/proj._lei_no_2261-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5447/proj._lei_no_2261-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS ANEXOS DO PPA - PLANO PLURIANUAL DO MUNICÍPIO DE SARANDI DO QUADRIÊNIO 2014 A 2017, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5446/proj._lei_no_2262-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5446/proj._lei_no_2262-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO DE METAS E PRIORIDADES DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5445/proj._lei_no_2263-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5445/proj._lei_no_2263-2013.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SARANDI PARA O EXERCÍCIO DE 2014, NO VALOR DE R$ 156.812.625,00.</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5444/proj._lei_no_2264-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5444/proj._lei_no_2264-2013.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À AVENIDA A, NO JARDIM OURO VERDE II.</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5443/proj._lei_no_2265-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5443/proj._lei_no_2265-2013.pdf</t>
   </si>
   <si>
     <t>PROÍBE A ATIVIDADE DE GUARDADOR DE VEÍCULOS, OU "FLANELINHA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5442/proj._lei_no_2266-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5442/proj._lei_no_2266-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE COLOCAÇÃO DE TARJA SINALIZADORA EM VITRINES E ASSEMELHADOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5441/proj._lei_no_2267-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5441/proj._lei_no_2267-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO, NOS MEIOS DE COMUNICAÇÃO LOCAIS E NO SITE OFICIAL DO MUNICÍPIO NA INTERNET, DAS OBRAS VIÁRIAS QUE VENHAM A INTERDITAR O TRÂNSITO NAS VIAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5440/proj._lei_no_2268-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5440/proj._lei_no_2268-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PARADA PARA O EMBARQUE E DESEMBARQUE DE PASSAGEIROS DOS VEÍCULOS LICENCIADOS PARA O SERVIÇO DE TÁXI NAS ÁREAS DEMARCADAS E SINALIZADAS PARA "CARGA E DESCARGA" NAS VIAS PÚBLICAS DO MUNICÍPIO DE SARANDI.</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5439/proj._lei_no_2269-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5439/proj._lei_no_2269-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE PROGRAMA DE INCENTIVO AO CULTIVO DAS PLANTAS CITRONELA E CROTALÁRIA NO MUNICÍPIO DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5438/proj._lei_no_2270-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5438/proj._lei_no_2270-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FORMA DE AMORTIZAÇÃO DO DÉFICIT TÉCNICO DO PRESERV - CAIXA DE APOSENTADORIA E PENSÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>Nelson Lima, Adilson Marques, Ailton Machado, Belmiro da Silva Farias "Belmiro Barbeiro", Cilas Morais, Erasmo Cardoso Pereira "Erasmo da Saúde", Eunildo Zanchim "Nildão", Nito, Rafael do Povão, Roberto Grava</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5437/proj._lei_no_2271-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5437/proj._lei_no_2271-2013.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O DISPOSTO NO ART. 26, DA LEI ORGÂNICA DO MUNICÍPIO, OBJETIVANDO DAR FORÇA DE LEI AO LIVRE ACESSO DE VEREADORES ÀS REPARTIÇÕES PÚBLICAS EM GERAL, NO EXERCÍCIO DE SUA FUNÇÃO FISCALIZADORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5436/proj._lei_no_2272-2013_completo_atualizado.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5436/proj._lei_no_2272-2013_completo_atualizado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CONSELHO DA COMUNIDADE DE SARANDI, ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5435/proj._lei_no_2273-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5435/proj._lei_no_2273-2013.pdf</t>
   </si>
   <si>
     <t>PROPÕE CRITÉRIO PARA PECÚLIO MORADIA E ALIMENTAÇÃO PARA O PROGRAMA MAIS MÉDICOS DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5434/proj._lei_no_2274-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5434/proj._lei_no_2274-2013.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO AO ARTIGO 1º DA LEI MUNICIPAL Nº 866/99, DE 19 DE DEZEMBRO DE 1999, QUE DISPÕE SOBRE O FUNREBOM - FUNDO MUNICIPAL DE REEQUIPAMENTO DO CORPO DE BOMBEIROS DA POLÍCIA MILITAR DO ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5433/proj._lei_no_2275-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5433/proj._lei_no_2275-2013.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA EVITAR A PROPAGAÇÃO DE DOENÇAS CAUSADAS PELOS VETORES: AEDES AEGYPTI E AEDES ALBOPICTUS; ANIMAIS PEÇONHENTOS COMO: ESCORPIÕES, LACRAUS, COBRAS E ARANHAS NO MUNICÍPIO DE SARANDI, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5432/proj._lei_no_2276-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5432/proj._lei_no_2276-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE CULTURA, SUAS ATRIBUIÇÕES E COMPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5431/proj._lei_no_2277-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5431/proj._lei_no_2277-2013.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE INCENTIVO À CULTURA - PROMIC, O FUNDO MUNICIPAL DE CULTURA - FMC E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>Nelson Lima, Roberto Grava</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5430/proj._lei_no_2278-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5430/proj._lei_no_2278-2013.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O TRÂNSITO NO ÂMBITO DA RUA JOSÉ MUNHOZ, ENTRE A AV. MARINGÁ E A RUA CUIABÁ E TOMA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5429/proj._lei_no_2279-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5429/proj._lei_no_2279-2013.pdf</t>
   </si>
   <si>
     <t>EXTINGUE O PARÁGRAFO ÚNICO E CRIA OS PARÁGRAFOS 1º E 2º, NO ARTIGO 1º, DA LEI MUNICIPAL Nº 1706/2009, DE 08 DE DEZEMBRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5428/proj._lei_no_2280-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5428/proj._lei_no_2280-2013.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À AVENIDA PROJETADA "A", DO CONJUNTO RESIDENCIAL GOVERNADOR JOSÉ RICHA COMO "AVENIDA MAFALDA GUISE NEGRI".</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5427/proj._lei_no_2281-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5427/proj._lei_no_2281-2013.pdf</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5426/proj._lei_no_2282-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5426/proj._lei_no_2282-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONTRATUALIZAÇÃO COM O PROAMUSEP, PARA IMPLANTAÇÃO E EXECUÇÃO DO SAMU REGIONAL - REGIONALIZAÇÃO DA REDE DE URGÊNCIA E EMERGÊNCIA, PACTUADO COM A SESA/PARANÁ E O MINISTÉRIO DA SAÚDE, ATRAVÉS DA RATIFICAÇÃO DE TERMO DE ADESÃO, E FORMALIZAÇÃO DE CONTRATO DE PROGRAMA E DE RATEIO, NOS TERMOS DA LEGISLAÇÃO EM VIGOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5425/proj._lei_no_2283-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5425/proj._lei_no_2283-2013.pdf</t>
   </si>
   <si>
     <t>DETERMINA A TRANSFERÊNCIA DAS CONTAS DE ÁGUA PARA O NOME DO LOCATÁRIO DO IMÓVEL OU PROPRIETÁRIO QUE ESTEJA USANDO O IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5424/proj._lei_no_2284-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5424/proj._lei_no_2284-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE USO DE COLETE À PROVA DE BALAS AOS GUARDAS MUNICIPAIS DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5423/proj._lei_no_2285-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5423/proj._lei_no_2285-2013.pdf</t>
   </si>
   <si>
     <t>REVOGA EM TODOS OS SEUS TEORES A LEI Nº 519/1993, DE 30 DE JANEIRO DE 1993, E A LEI Nº 1984, DE 25 DE FEVEREIRO DE 2013, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5422/proj._lei_no_2286-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5422/proj._lei_no_2286-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DELEGAR, EM REGIME DE CONCESSÃO, A EXPLORAÇÃO DO SERVIÇO PÚBLICO DE TRANSPORTE COLETIVO DE PASSAGEIROS NO MUNICÍPIO DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5421/proj._lei_no_2287-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5421/proj._lei_no_2287-2013.pdf</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5419/proj._lei_no_2288-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5419/proj._lei_no_2288-2013.pdf</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5417/proj._lei_no_2289-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5417/proj._lei_no_2289-2013.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 527/93, DE 12/04/1993, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5416/proj._lei_no_2290-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5416/proj._lei_no_2290-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REEMBOLSO DE DESPESAS COM VIAGENS PARA PREFEITO, VICE-PREFEITO, PROCURADOR JURÍDICO, CHEFE DE GABINETE, SECRETÁRIOS MUNICIPAIS, SERVIDORES EFETIVOS E COMISSIONADOS E DÁ OUTRAS PROVIDÊNCIAS, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5415/proj._lei_no_2291-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5415/proj._lei_no_2291-2013.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO POETA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5414/proj._lei_no_2292-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5414/proj._lei_no_2292-2013.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDO O BODE - BOLETIM DE OCORRÊNCIA DA DENGUE, COM PENALIDADE AOS PROPRIETÁRIOS, INQUILINOS E/OU RESPONSÁVEIS DE TERRENOS E IMÓVEIS QUE TEM SERVIÇO DE DEPÓSITO DE ÁGUA PARADA QUE SIRVA DE CRIADOURO DO MOSQUITO DA DENGUE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5413/proj._lei_no_2293-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5413/proj._lei_no_2293-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE CESTA DE NATAL AOS SERVIDORES MUNICIPAIS ATIVOS E INATIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5412/proj._lei_no_2294-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5412/proj._lei_no_2294-2013.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A DISPONIBILIZAÇÃO DE INFORMAÇÕES SOBRE O TIPO DE ATENDIMENTO OFERECIDO PELOS ÓRGÃOS OU SETORES DA ADMINISTRAÇÃO MUNICIPAL DE SARANDI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>Ailton Machado, Nelson Lima</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5411/proj._lei_no_2295-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5411/proj._lei_no_2295-2013.pdf</t>
   </si>
   <si>
     <t>CRIA A FEIRA DE ARTES E ARTESANATO DO MUNICÍPIO DE SARANDI - PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5410/proj._lei_no_2296-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5410/proj._lei_no_2296-2013.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE SAÚDE DE SARANDI - CMS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5409/proj._lei_no_2297-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5409/proj._lei_no_2297-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO DO MUNICÍPIO DE SARANDI A EFETUAR PERMUTA DE IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5408/proj._lei_no_2298-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5408/proj._lei_no_2298-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A RETIFICAÇÃO DO ARTIGO 1° DA LEI Nº 05/1983, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>9299</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9299/projeto_de_resolucao_no_1-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9299/projeto_de_resolucao_no_1-2013.pdf</t>
   </si>
   <si>
     <t>Altera a redação das Alíneas "a"  e "b" do Artigo 10, da Resolução nº 001/2005, na forma que especifica.</t>
   </si>
   <si>
     <t>9308</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9308/projeto_de_resolucao_no_2-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9308/projeto_de_resolucao_no_2-2013.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Resolução nº 001/08, de 04.04.2008, e dá outras providências.</t>
   </si>
   <si>
     <t>9321</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9321/projeto_de_resolucao_no_3-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9321/projeto_de_resolucao_no_3-2013.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo a Resolução nº 002/2002, de 25.06.2002, e dá outras providências.</t>
   </si>
   <si>
     <t>9322</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Eunildo Zanchim "Nildão", Adilson Marques, Ailton Machado, Dionizio Aparecido Viaro "Dionizio da Diocar", Nelson Lima, Nito, Roberto Grava</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9322/projeto_de_resolucao_no_4-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9322/projeto_de_resolucao_no_4-2013.pdf</t>
   </si>
   <si>
     <t>Cria critérios para transmissão em tempo real das Sessões da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>9323</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9323/projeto_de_resolucao_no_5-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9323/projeto_de_resolucao_no_5-2013.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 001/2008, de 04.04.2008 - "Estrutura Organizacional da Câmara Municipal de Sarandi", e dá outras providências.</t>
   </si>
   <si>
     <t>9324</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9324/projeto_de_resolucao_no_6-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9324/projeto_de_resolucao_no_6-2013.pdf</t>
   </si>
   <si>
     <t>Revoga em todo o seu teor a Resolução nº 001/2005 de 25 de maio de 2005, e dá outras providências.</t>
   </si>
   <si>
     <t>9325</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9325/projeto_de_resolucao_no_7-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9325/projeto_de_resolucao_no_7-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reembolso de despesas com viagens para o Presidente, Servidores Efetivos e Comissionados, e dá outras providências.</t>
   </si>
   <si>
     <t>9326</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9326/projeto_de_resolucao_no_8-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9326/projeto_de_resolucao_no_8-2013.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos da Resolução nº 004/94, de 29/12/1994, e dá outras providências.</t>
   </si>
   <si>
     <t>9327</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9327/projeto_de_resolucao_no_9-2013.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9327/projeto_de_resolucao_no_9-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos, Carreira e Remuneração do Quadro Geral dos Servidores da Câmara Municipal de Sarandi, Estado do Paraná e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1949,67 +1949,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9103/proj._decreto_legislativo_no_1-2013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9104/proj._decreto_legislativo_no_2-2013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9105/proj._decreto_legislativo_no_3-2013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8628/proj._lei_compl._no_358-2013.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8627/proj._lei_compl._no_359-2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8626/proj._lei_compl._no_360-2013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8625/proj._lei_compl._no_361-2013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8624/proj._lei_compl._no_362-2013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8623/proj._lei_compl._no_363-2013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8622/proj._lei_compl._no_364-2013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8621/proj._lei_compl._no_365-2013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8620/proj._lei_compl._no_366-2013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8619/proj._lei_compl._no_367-2013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8618/proj._lei_compl._no_368-2013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8617/proj._lei_compl._no_369-2013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8616/proj._lei_compl._no_370-2013.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8615/proj._lei_compl._no_371-2013.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8614/proj._lei_compl._no_372-2013.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8613/proj._lei_compl._no_373-2013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8612/proj._lei_compl._no_374-2013.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8611/proj._lei_compl._no_375-2013.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8610/proj._lei_compl._no_376-2013.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8609/proj._lei_compl._no_377-2013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8608/proj._lei_compl._no_378-2013.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8607/proj._lei_compl._no_379-2013.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8606/proj._lei_compl._no_380-2013.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8605/proj._lei_compl._no_381-2013.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8604/proj._lei_compl._no_382-2013.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5543/proj._lei_no_2208-2013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5542/proj._lei_no_2209-2013.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5541/proj._lei_no_2210-2013.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5540/proj._lei_no_2211-2013.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5539/proj._lei_no_2212-2013.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5538/proj._lei_no_2213-2013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5537/proj._lei_no_2214-2013.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5536/proj._lei_no_2215-2013.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5535/proj._lei_no_2216-2013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5534/proj._lei_no_2217-2013.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5533/proj._lei_no_2218-2013.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5532/proj._lei_no_2219-2013.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5531/proj._lei_no_2220-2013.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5530/proj._lei_no_2221-2013.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5529/proj._lei_no_2222-2013.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5528/proj._lei_no_2223-2013.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5527/proj._lei_no_2224-2013.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5526/proj._lei_no_2225-2013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5525/proj._lei_no_2226-2013.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5524/proj._lei_no_2227-2013.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5523/proj._lei_no_2228-2013.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5522/proj._lei_no_2229-2013.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5521/proj._lei_no_2230-2013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5520/proj._lei_no_2231-2013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5519/proj._lei_no_2232-2013.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5518/proj._lei_no_2233-2013.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5517/proj._lei_no_2234-2013.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5516/proj._lei_no_2235-2013.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5515/proj._lei_no_2236-2013.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5514/proj._lei_no_2237-2013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5513/proj._lei_no_2238-2013.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5512/proj._lei_no_2239-2013.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5511/proj._lei_no_2240-2013.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5510/proj._lei_no_2241-2013.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5509/proj._lei_no_2242-2013.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5508/proj._lei_no_2243-2013.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5507/proj._lei_no_2244-2013.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5506/proj._lei_no_2245-2013.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5505/proj._lei_no_2246-2013.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5504/proj._lei_no_2247-2013.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5503/proj._lei_no_2248-2013.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5502/proj._lei_no_2249-2013.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5501/proj._lei_no_2250-2013.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5500/proj._lei_no_2251-2013.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5499/proj._lei_no_2252-2013.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5498/proj._lei_no_2253-2013.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5497/proj._lei_no_2254-2013.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5496/proj._lei_no_2255-2013.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5495/proj._lei_no_2256-2013.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5494/proj._lei_no_2257-2013.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5493/proj._lei_no_2258-2013.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5492/proj._lei_no_2259-2013.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5491/proj._lei_no_2260-2013.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5447/proj._lei_no_2261-2013.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5446/proj._lei_no_2262-2013.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5445/proj._lei_no_2263-2013.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5444/proj._lei_no_2264-2013.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5443/proj._lei_no_2265-2013.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5442/proj._lei_no_2266-2013.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5441/proj._lei_no_2267-2013.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5440/proj._lei_no_2268-2013.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5439/proj._lei_no_2269-2013.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5438/proj._lei_no_2270-2013.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5437/proj._lei_no_2271-2013.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5436/proj._lei_no_2272-2013_completo_atualizado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5435/proj._lei_no_2273-2013.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5434/proj._lei_no_2274-2013.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5433/proj._lei_no_2275-2013.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5432/proj._lei_no_2276-2013.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5431/proj._lei_no_2277-2013.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5430/proj._lei_no_2278-2013.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5429/proj._lei_no_2279-2013.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5428/proj._lei_no_2280-2013.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5427/proj._lei_no_2281-2013.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5426/proj._lei_no_2282-2013.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5425/proj._lei_no_2283-2013.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5424/proj._lei_no_2284-2013.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5423/proj._lei_no_2285-2013.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5422/proj._lei_no_2286-2013.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5421/proj._lei_no_2287-2013.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5419/proj._lei_no_2288-2013.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5417/proj._lei_no_2289-2013.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5416/proj._lei_no_2290-2013.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5415/proj._lei_no_2291-2013.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5414/proj._lei_no_2292-2013.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5413/proj._lei_no_2293-2013.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5412/proj._lei_no_2294-2013.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5411/proj._lei_no_2295-2013.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5410/proj._lei_no_2296-2013.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5409/proj._lei_no_2297-2013.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5408/proj._lei_no_2298-2013.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9299/projeto_de_resolucao_no_1-2013.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9308/projeto_de_resolucao_no_2-2013.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9321/projeto_de_resolucao_no_3-2013.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9322/projeto_de_resolucao_no_4-2013.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9323/projeto_de_resolucao_no_5-2013.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9324/projeto_de_resolucao_no_6-2013.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9325/projeto_de_resolucao_no_7-2013.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9326/projeto_de_resolucao_no_8-2013.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9327/projeto_de_resolucao_no_9-2013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9103/proj._decreto_legislativo_no_1-2013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9104/proj._decreto_legislativo_no_2-2013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9105/proj._decreto_legislativo_no_3-2013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8628/proj._lei_compl._no_358-2013.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8627/proj._lei_compl._no_359-2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8626/proj._lei_compl._no_360-2013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8625/proj._lei_compl._no_361-2013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8624/proj._lei_compl._no_362-2013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8623/proj._lei_compl._no_363-2013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8622/proj._lei_compl._no_364-2013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8621/proj._lei_compl._no_365-2013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8620/proj._lei_compl._no_366-2013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8619/proj._lei_compl._no_367-2013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8618/proj._lei_compl._no_368-2013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8617/proj._lei_compl._no_369-2013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8616/proj._lei_compl._no_370-2013.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8615/proj._lei_compl._no_371-2013.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8614/proj._lei_compl._no_372-2013.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8613/proj._lei_compl._no_373-2013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8612/proj._lei_compl._no_374-2013.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8611/proj._lei_compl._no_375-2013.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8610/proj._lei_compl._no_376-2013.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8609/proj._lei_compl._no_377-2013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8608/proj._lei_compl._no_378-2013.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8607/proj._lei_compl._no_379-2013.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8606/proj._lei_compl._no_380-2013.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8605/proj._lei_compl._no_381-2013.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/8604/proj._lei_compl._no_382-2013.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5543/proj._lei_no_2208-2013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5542/proj._lei_no_2209-2013.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5541/proj._lei_no_2210-2013.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5540/proj._lei_no_2211-2013.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5539/proj._lei_no_2212-2013.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5538/proj._lei_no_2213-2013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5537/proj._lei_no_2214-2013.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5536/proj._lei_no_2215-2013.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5535/proj._lei_no_2216-2013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5534/proj._lei_no_2217-2013.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5533/proj._lei_no_2218-2013.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5532/proj._lei_no_2219-2013.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5531/proj._lei_no_2220-2013.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5530/proj._lei_no_2221-2013.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5529/proj._lei_no_2222-2013.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5528/proj._lei_no_2223-2013.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5527/proj._lei_no_2224-2013.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5526/proj._lei_no_2225-2013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5525/proj._lei_no_2226-2013.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5524/proj._lei_no_2227-2013.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5523/proj._lei_no_2228-2013.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5522/proj._lei_no_2229-2013.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5521/proj._lei_no_2230-2013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5520/proj._lei_no_2231-2013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5519/proj._lei_no_2232-2013.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5518/proj._lei_no_2233-2013.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5517/proj._lei_no_2234-2013.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5516/proj._lei_no_2235-2013.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5515/proj._lei_no_2236-2013.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5514/proj._lei_no_2237-2013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5513/proj._lei_no_2238-2013.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5512/proj._lei_no_2239-2013.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5511/proj._lei_no_2240-2013.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5510/proj._lei_no_2241-2013.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5509/proj._lei_no_2242-2013.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5508/proj._lei_no_2243-2013.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5507/proj._lei_no_2244-2013.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5506/proj._lei_no_2245-2013.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5505/proj._lei_no_2246-2013.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5504/proj._lei_no_2247-2013.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5503/proj._lei_no_2248-2013.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5502/proj._lei_no_2249-2013.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5501/proj._lei_no_2250-2013.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5500/proj._lei_no_2251-2013.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5499/proj._lei_no_2252-2013.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5498/proj._lei_no_2253-2013.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5497/proj._lei_no_2254-2013.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5496/proj._lei_no_2255-2013.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5495/proj._lei_no_2256-2013.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5494/proj._lei_no_2257-2013.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5493/proj._lei_no_2258-2013.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5492/proj._lei_no_2259-2013.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5491/proj._lei_no_2260-2013.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5447/proj._lei_no_2261-2013.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5446/proj._lei_no_2262-2013.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5445/proj._lei_no_2263-2013.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5444/proj._lei_no_2264-2013.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5443/proj._lei_no_2265-2013.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5442/proj._lei_no_2266-2013.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5441/proj._lei_no_2267-2013.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5440/proj._lei_no_2268-2013.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5439/proj._lei_no_2269-2013.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5438/proj._lei_no_2270-2013.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5437/proj._lei_no_2271-2013.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5436/proj._lei_no_2272-2013_completo_atualizado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5435/proj._lei_no_2273-2013.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5434/proj._lei_no_2274-2013.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5433/proj._lei_no_2275-2013.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5432/proj._lei_no_2276-2013.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5431/proj._lei_no_2277-2013.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5430/proj._lei_no_2278-2013.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5429/proj._lei_no_2279-2013.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5428/proj._lei_no_2280-2013.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5427/proj._lei_no_2281-2013.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5426/proj._lei_no_2282-2013.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5425/proj._lei_no_2283-2013.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5424/proj._lei_no_2284-2013.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5423/proj._lei_no_2285-2013.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5422/proj._lei_no_2286-2013.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5421/proj._lei_no_2287-2013.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5419/proj._lei_no_2288-2013.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5417/proj._lei_no_2289-2013.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5416/proj._lei_no_2290-2013.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5415/proj._lei_no_2291-2013.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5414/proj._lei_no_2292-2013.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5413/proj._lei_no_2293-2013.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5412/proj._lei_no_2294-2013.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5411/proj._lei_no_2295-2013.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5410/proj._lei_no_2296-2013.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5409/proj._lei_no_2297-2013.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/5408/proj._lei_no_2298-2013.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9299/projeto_de_resolucao_no_1-2013.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9308/projeto_de_resolucao_no_2-2013.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9321/projeto_de_resolucao_no_3-2013.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9322/projeto_de_resolucao_no_4-2013.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9323/projeto_de_resolucao_no_5-2013.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9324/projeto_de_resolucao_no_6-2013.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9325/projeto_de_resolucao_no_7-2013.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9326/projeto_de_resolucao_no_8-2013.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2013/9327/projeto_de_resolucao_no_9-2013.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="188.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>