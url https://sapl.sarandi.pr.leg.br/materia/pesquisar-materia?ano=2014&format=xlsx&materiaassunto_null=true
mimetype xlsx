--- v0 (2026-01-13)
+++ v1 (2026-05-08)
@@ -54,1462 +54,1462 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9106</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Rafael do Povão</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9106/proj._decreto_legislativo_no_1-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9106/proj._decreto_legislativo_no_1-2014.pdf</t>
   </si>
   <si>
     <t>Outorga Título Benemérito a Exma. Sra. Doutora Elaine Cristina Sitori, e dá outras providências.</t>
   </si>
   <si>
     <t>9107</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9107/proj._decreto_legislativo_no_2-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9107/proj._decreto_legislativo_no_2-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre rejeição do "Veto nº 1/2014" aposto à Lei Municipal nº 2066/2014, de autoria dos edis vereadores Nelson de Jesus Lima, tendo como co-autores os edis José Roberto Grava, Eunildo Zanchim, Erasmo Cardoso Pereira, Cilas Souza Morais e Adilson Marques da Silva, a qual estabelece percentual mínimo de reserva para preenchimento de cargos em comissão, por pessoas portadoras de deficiência, no âmbito da Administração Pública de Sarandi - Paraná.</t>
   </si>
   <si>
     <t>9108</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9108/proj._decreto_legislativo_no_3-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9108/proj._decreto_legislativo_no_3-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre rejeição do "Veto nº 2/2014" aposto à Lei Municipal nº 2085/2014, de autoria do edil Nelson de Jesus Lima, a qual dispõe sobre a regulamentação e sinalização de trânsito nos estabelecimentos de cargas e descargas nas vias públicas do município.</t>
   </si>
   <si>
     <t>9109</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9109/proj._decreto_legislativo_no_4-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9109/proj._decreto_legislativo_no_4-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre rejeição do "Veto nº 3/2014" aposto à Lei Municipal nº 2086/2014, de autoria do edil Nelson de Jesus Lima, tendo como co-autor o edil José Roberto Grava, a qual dispõe sobre a regulamentação do trânsito na Rua Nova Londrina.</t>
   </si>
   <si>
     <t>9110</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9110/proj._decreto_legislativo_no_5-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9110/proj._decreto_legislativo_no_5-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre rejeição do "Veto nº 4/2014" aposto à Lei Municipal nº 2089/2014, de autoria do edil Eunildo Zanchim, a qual dispõe sobre o desembarque de pessoas do sexo feminino em período noturno no transporte coletivo.</t>
   </si>
   <si>
     <t>9111</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9111/proj._decreto_legislativo_no_6-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9111/proj._decreto_legislativo_no_6-2014.pdf</t>
   </si>
   <si>
     <t>Concede licença para o afastamento do cargo de Prefeito Municipal ao senhor Carlos Alberto de Paula Júnior para usufruto de férias parciais, na forma que especifica.</t>
   </si>
   <si>
     <t>8603</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8603/proj._lei_compl._no_383-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8603/proj._lei_compl._no_383-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de vencimento inicial dos cargos efetivos da Resolução nº 8/2013, de 19/12/2013 "Plano de Cargos, Carreira e Remuneração do Quadro Geral dos Servidores da Câmara Municipal de Sarandi, Estado do Paraná", e dá outras providências.</t>
   </si>
   <si>
     <t>8602</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>Carlos Alberto de Paula Júnior</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8602/proj._lei_compl._no_384-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8602/proj._lei_compl._no_384-2014.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de provimento efetivo, vagas e outras providências.</t>
   </si>
   <si>
     <t>8601</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8601/proj._lei_compl._no_385-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8601/proj._lei_compl._no_385-2014.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de provimento efetivo de médico do trabalho, e dá outras providências.</t>
   </si>
   <si>
     <t>8600</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8600/proj._lei_compl._no_386-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8600/proj._lei_compl._no_386-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 265/2012, na forma que especifica.</t>
   </si>
   <si>
     <t>8599</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8599/proj._lei_compl._no_387-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8599/proj._lei_compl._no_387-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Departamento Municipal de Transportes na Secretaria Municipal de Trânsito e Segurança Pública e dá outras providências.</t>
   </si>
   <si>
     <t>8591</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8591/proj._lei_compl._no_388-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8591/proj._lei_compl._no_388-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Sistema de Estacionamento Rotativo Pago (ESTAR) e dá outras providências.</t>
   </si>
   <si>
     <t>8587</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8587/proj._lei_compl._no_389-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8587/proj._lei_compl._no_389-2014.pdf</t>
   </si>
   <si>
     <t>Eleva o número de vagas de cargos efetivos, do Quadro de Pessoal Permanente, na forma que especifica.</t>
   </si>
   <si>
     <t>8577</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8577/proj._lei_compl._no_390-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8577/proj._lei_compl._no_390-2014.pdf</t>
   </si>
   <si>
     <t>Altera o quadro de pessoal da Caixa de Aposentadoria e Pensão dos Servidores Municipais de Sarandi - PRESERV e dá outras providências.</t>
   </si>
   <si>
     <t>8575</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8575/proj._lei_compl._no_391-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8575/proj._lei_compl._no_391-2014.pdf</t>
   </si>
   <si>
     <t>Eleva o número de vagas e carga horária de cargos efetivos; cria cargos efetivos e extingue cargos efetivos da Autarquia Águas de Sarandi - Serviço Municipal de Saneamento Ambiental, na forma que especifica.</t>
   </si>
   <si>
     <t>8574</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8574/proj._lei_compl._no_392-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8574/proj._lei_compl._no_392-2014.pdf</t>
   </si>
   <si>
     <t>Eleva o número de vagas do cargo efetivo de contador, do quadro de pessoal permanente, na forma que especifica.</t>
   </si>
   <si>
     <t>8573</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8573/proj._lei_compl._no_393-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8573/proj._lei_compl._no_393-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 282/2013, na forma que especifica.</t>
   </si>
   <si>
     <t>8569</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8569/proj._lei_compl._no_394-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8569/proj._lei_compl._no_394-2014.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de provimento efetivo de Auxiliar de Desenvolvimento na Educação, na forma que especifica.</t>
   </si>
   <si>
     <t>8566</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8566/proj._lei_compl._no_395-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8566/proj._lei_compl._no_395-2014.pdf</t>
   </si>
   <si>
     <t>Acrescenta o inciso XII ao artigo 90 da Lei Complementar nº 10/92.</t>
   </si>
   <si>
     <t>8563</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8563/proj._lei_compl._no_396-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8563/proj._lei_compl._no_396-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 79/2002, na forma que especifica.</t>
   </si>
   <si>
     <t>8561</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8561/proj._lei_compl._no_397-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8561/proj._lei_compl._no_397-2014.pdf</t>
   </si>
   <si>
     <t>Cria cargo de provimento em comissão na estrutura da Autarquia Águas de Sarandi - Serviço Municipal de Saneamento Ambiental, na forma que especifica.</t>
   </si>
   <si>
     <t>8559</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8559/proj._lei_compl._no_398-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8559/proj._lei_compl._no_398-2014.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria de Geração de Trabalho e Renda, o cargo de Coordenador de Geração de Trabalho e Renda e dá outras providências.</t>
   </si>
   <si>
     <t>8555</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8555/proj._lei_compl._no_399-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8555/proj._lei_compl._no_399-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 249/2011, na forma que especifica.</t>
   </si>
   <si>
     <t>8552</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8552/proj._lei_compl._no_400-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8552/proj._lei_compl._no_400-2014.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 272/2012, na forma que especifica.</t>
   </si>
   <si>
     <t>8550</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>Roberto Grava</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8550/proj._lei_compl._no_401-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8550/proj._lei_compl._no_401-2014.pdf</t>
   </si>
   <si>
     <t>Inclui rua no Eixo de Comércio e Serviços-3 (ECS-3), na forma que especifica.</t>
   </si>
   <si>
     <t>8547</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8547/proj._lei_compl._no_402-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8547/proj._lei_compl._no_402-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização do Sistema de Controle Interno da Câmara Municipal e cria a função de Controlador Interno, conforme determina o artigo 31 da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>8545</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8545/proj._lei_compl._no_403-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8545/proj._lei_compl._no_403-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 217/2009 - Do Parcelamento, Uso e Ocupação do Solo Urbano, na forma que especifica.</t>
   </si>
   <si>
     <t>8541</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8541/proj._lei_compl._no_404-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8541/proj._lei_compl._no_404-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações da Lei Complementar nº 224/2009, de 1 de outubro de 2009 - "Plano Viário", na forma que especifica.</t>
   </si>
   <si>
     <t>8537</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8537/proj._lei_compl._no_405-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8537/proj._lei_compl._no_405-2014.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 214/2009, de 26 de setembro de 2009, que dispõe sobre o Perímetro Urbano do município, na forma que especifica.</t>
   </si>
   <si>
     <t>8533</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8533/proj._lei_compl._no_406-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8533/proj._lei_compl._no_406-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei nº 216/2009 - "Código de Edificações", na forma que especifica.</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5300/proj._lei_no_2299-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5300/proj._lei_no_2299-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SARANDI, ATRAVÉS DO CHEFE DO PODER EXECUTIVO, A CONCEDER ESCRITURA DE IMÓVEL DOADO A FAMÍLIAS DE BAIXA RENDA, QUE OCUPAVAM OS TERRENOS DO MUNICÍPIO E QUE FORAM PERMUTADOS COM O SR. SANTO YOLANDO CHINARELLI EM 1995, VISANDO CONCLUIR A DOAÇÃO JÁ REALIZADA A PARTIR DE 1995, ATRAVÉS DA LEI 612/95 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5301/proj._lei_no_2300-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5301/proj._lei_no_2300-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIXAR PISO MÍNIMO DE VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5302/proj._lei_no_2301-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5302/proj._lei_no_2301-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CONCEDER REPOSIÇÃO SALARIAL, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5303/proj._lei_no_2302-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5303/proj._lei_no_2302-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO MONETÁRIA DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5304/proj._lei_no_2303-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5304/proj._lei_no_2303-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO MONETÁRIA DOS SUBSÍDIOS DOS VEREADORES, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5305/proj._lei_no_2304-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5305/proj._lei_no_2304-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A AMPLIAR O FUNDO ROTATIVO MUNICIPAL, ATRAVÉS DO REPASSE MENSAL DE RECURSOS FINANCEIROS AOS_x000D_
 ESTABELECIMENTOS DE ENSINO DA REDE MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>Nelson Lima, Adilson Marques, Cilas Morais, Erasmo Cardoso Pereira "Erasmo da Saúde", Eunildo Zanchim "Nildão", Roberto Grava</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5306/proj._lei_no_2305-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5306/proj._lei_no_2305-2014.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PERCENTUAL MÍNIMO DE RESERVA PARA PREENCHIMENTO DE CARGOS EM COMISSÃO, POR PESSOAS PORTADORAS DE DEFICIÊNCIA, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DE SARANDI — PARANÁ.</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5307/proj._lei_no_2306-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5307/proj._lei_no_2306-2014.pdf</t>
   </si>
   <si>
     <t>DENOMINA O CENTRO MUNICIPAL DE ESPECIALIDADES, NA FORMA QUE ESPECIFICA. "PIONEIRO SANTO PREVIATTO".</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5309/proj._lei_no_2307-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5309/proj._lei_no_2307-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO AO PADRE LUIZ CARLOS DE AZEVEDO, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5310/proj._lei_no_2308-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5310/proj._lei_no_2308-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI N° 2027/2013, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>Belmiro da Silva Farias "Belmiro Barbeiro"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5311/proj._lei_no_2309-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5311/proj._lei_no_2309-2014.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO À RUA J, DO CONJUNTO RESIDENCIAL MAUÁ E DÁ OUTRAS PROVIDÊNCIAS. "RUA CARLOS ROBERTO SIBIN".</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>Eunildo Zanchim "Nildão"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5313/proj._lei_no_2310-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5313/proj._lei_no_2310-2014.pdf</t>
   </si>
   <si>
     <t>DEFINE COMO SENTIDO ÚNICO O TRECHO DA RUA DOMINGOS PILEGGI, ENTRE AS AVENIDAS ÂNGELO PERINI E ALBINO ZANCHIM. E FIXA O ESTACIONAMENTO SOMENTE DO LADO DIREITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5314/proj._lei_no_2311-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5314/proj._lei_no_2311-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NA FORMA QUE ESPECIFICA. NO VALOR DE R$. 458.933,00.</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5317/proj._lei_no_2312-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5317/proj._lei_no_2312-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5324/proj._lei_no_2313-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5324/proj._lei_no_2313-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS AO PREFEITO E VICE-PREFEITO MUNICIPAL, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>Nelson Lima</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5328/proj._lei_no_2314-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5328/proj._lei_no_2314-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONSTRUIR MONUMENTOS BÍBLICOS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5333/proj._lei_no_2315-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5333/proj._lei_no_2315-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SARANDI, ATRAVÉS DO CHEFE DO PODER EXECUTIVO, A CONCEDER ESCRITURA DE IMÓVEL DOADO AS FAMÍLIAS DE BAIXA RENDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5335/proj._lei_no_2316-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5335/proj._lei_no_2316-2014.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA RUA ARAGUAIA DO PARQUE RESIDENCIAL BELA VISTA 2 PARTE, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5338/proj._lei_no_2317-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5338/proj._lei_no_2317-2014.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA RUA SANTA TEREZINHA NO JARDIM SANTA TEREZA, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5342/proj._lei_no_2318-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5342/proj._lei_no_2318-2014.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA PROJETADA "D" DO JARDIM SÃO PAULO, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5346/proj._lei_no_2319-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5346/proj._lei_no_2319-2014.pdf</t>
   </si>
   <si>
     <t>ALTERA DENOMINAÇÃO DE VIAS PÚBLICAS DO CONJUNTO RESIDENCIAL GOVERNADOR JOSÉ RICHA, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5351/proj._lei_no_2320-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5351/proj._lei_no_2320-2014.pdf</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5354/proj._lei_no_2321-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5354/proj._lei_no_2321-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO AOS ENGENHEIROS DA PREFEITURA MUNICIPAL DE ASSINAR A EXECUÇÃO PROJETOS QUE DEPENDAM DA APROVAÇÃO DO ÓRGÃO COMPETENTE MUNICIPAL.</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5358/proj._lei_no_2322-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5358/proj._lei_no_2322-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPOSIÇÃO DA PENALIDADE DE ADVERTÊNCIA ESCRITA NAS INFRAÇÕES DE TRÂNSITO DE COMPETÊNCIA DO MUNICÍPIO DE SARANDI.</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5362/proj._lei_no_2323-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5362/proj._lei_no_2323-2014.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O CONSELHO MUNICIPAL DE TRÂNSITO E TRANSPORTE DE SARANDI".</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5364/proj._lei_no_2324-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5364/proj._lei_no_2324-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DO IMÓVEL CONSTITUÍDO PELA DATA DE TERRAS 05, DA QUADRA 07, COM A ÁREA DE 4.536,00 M2 DO JARDIM IPANEMA, EM SARANDI-PR., PARA O ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5369/proj._lei_no_2325-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5369/proj._lei_no_2325-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DO IMÓVEL CONSTITUÍDO PELA ÁREA DE TERRAS MEDINDO 2.880,00 M2, DESTINADA PARA PRAÇA E 720,00 M2 DA RUA XAVANTINO, NO TRECHO COMPREENDIDO ENTRE A VIELA "A" E VIELA "B", DO LOTEAMENTO DENOMINADO JARDIM IPANEMA, EM SARANDI-PR. PARA O ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5373/proj._lei_no_2326-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5373/proj._lei_no_2326-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DO IMÓVEL CONSTITUÍDO PELA ÁREA DE TERRAS MEDINDO 900,00 M2, DESTINADA PARA PRAÇA, NO TRECHO COMPREENDIDO ENTRE A VIELA "A", VIELA "B" E RUA ITIQUIRA, NO JARDIM IPANEMA, EM SARANDI-PR., PARA O ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5376/proj._lei_no_2327-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5376/proj._lei_no_2327-2014.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO À RUA PROJETADA "A" NO JARDIM OURO VERDE III, COMO RUA "PIONEIRO VITÓRIO VOLPATO", E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5379/proj._lei_no_2328-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5379/proj._lei_no_2328-2014.pdf</t>
   </si>
   <si>
     <t>RECONHECE E DECLARA DE UTILIDADE PÚBLICA APPF BEATRIZ SILVA PACHECO GONÇALVES.</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5384/proj._lei_no_2329-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5384/proj._lei_no_2329-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS ANEXOS DO PPA-PLANO PLURIANUAL DO MUNICÍPIO DE SARANDI DO QUADRIÊNIO 2014 A 2017, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5389/proj._lei_no_2330-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5389/proj._lei_no_2330-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5388/proj._lei_no_2331-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5388/proj._lei_no_2331-2014.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A SINALIZAÇÃO DE TRÂNSITO NOS ESTACIONAMENTOS DE CARGAS E DESCARGAS PARA AS VIAS PÚBLICAS DO MUNICÍPIO DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>Nelson Lima, Roberto Grava</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5387/proj._lei_no_2332-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5387/proj._lei_no_2332-2014.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O TRÂNSITO DA RUA NOVA LONDRINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5386/proj._lei_no_2333-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5386/proj._lei_no_2333-2014.pdf</t>
   </si>
   <si>
     <t>RECONHECE E DECLARA DE UTILIDADE PÚBLICA A APPF PADRE REGINALDO DE LIMA.</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5385/proj._lei_no_2334-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5385/proj._lei_no_2334-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS AOS SECRETÁRIOS MUNICIPAIS, PROCURADOR JURÍDICO, CHEFE DE GABINETE, CC-1, DIRETORES, CHEFES E DEMAIS SERVIDORES COMISSIONADOS NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5383/proj._lei_no_2335-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5383/proj._lei_no_2335-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NA FORMA QUE ESPECIFICA. NO VALOR DE R$ 25.250,00.</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5382/proj._lei_no_2336-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5382/proj._lei_no_2336-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DESEMBARQUE DE PESSOAS DO SEXO FEMININO, EM PERÍODO NOTURNO, NO TRANSPORTE COLETIVO URBANO DA CIDADE DE SARANDI, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5381/proj._lei_no_2337-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5381/proj._lei_no_2337-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DA ÁREA DE TERRAS COM 3.245,00 METROS QUADRADOS, CONSTITUÍDO PELAS DATAS DE TERRAS NÚMEROS 1, 2, 3, 4, 5, 6, 7, 8, 9 E 10, DA QUADRA Nº 36, SITUADOS NO JARDIM PANORAMA, MUNICÍPIO DE SARANDI-PR., PARA O ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5380/proj._lei_no_2338-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5380/proj._lei_no_2338-2014.pdf</t>
   </si>
   <si>
     <t>CONSTITUI O CONSÓRCIO CISPAR - CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO DO PARANÁ, E RATIFICA A ALTERAÇÃO, PELO MUNICÍPIO DE SARANDI, DO CONTRATO DE CONSÓRCIO PÚBLICO E DO ESTATUTO DO CISMAE - CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO AMBIENTAL DO PARANÁ, QUE O TRANSFORMOU NO CONSÓRCIO CISPAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>Nelson Lima, Eunildo Zanchim "Nildão"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5378/proj._lei_no_2339-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5378/proj._lei_no_2339-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE PREVENÇÃO E CONTROLE DO DIABETES EM CRIANÇAS E ADOLESCENTES MATRICULADOS NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5377/proj._lei_no_2340-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5377/proj._lei_no_2340-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DO IMÓVEL AO ESTADO DO PARANÁ, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5375/proj._lei_no_2341-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5375/proj._lei_no_2341-2014.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 477/92, DE 10 DE SETEMBRO DE 1992.</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5374/proj._lei_no_2342-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5374/proj._lei_no_2342-2014.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 684/97, DE 07 DE ABRIL DE 1997.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5372/proj._lei_no_2343-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5372/proj._lei_no_2343-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO DO MUNICÍPIO DE SARANDI A CELEBRAR CONVÊNIO COM A POLÍCIA MILITAR DO PARANÁ, NO SENTIDO DE CEDER 01 (UM) ESPAÇO NA TORRE PARA INSTALAÇÃO DE TRANSMISSOR DE RADIAÇÃO ELETROMAGNÉTICA DESTINADOS À REALIZAÇÃO DE TELECOMUNICAÇÃO, BEM COMO LOCAR TRÊS ESPAÇOS PARA TERCEIROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5371/proj._lei_no_2344-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5371/proj._lei_no_2344-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO DO MUNICÍPIO DE SARANDI A EFETUAR PERMUTA DE IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5370/proj._lei_no_2345-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5370/proj._lei_no_2345-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NA FORMA QUE ESPECIFICA. NO VALOR DE R$ 786.528,90.</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5368/proj._lei_no_2346-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5368/proj._lei_no_2346-2014.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DA CAVALGADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5367/proj._lei_no_2347-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5367/proj._lei_no_2347-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO ANUAL DO PRESERV, NA FORMA QUE ESPECIFICA. NO VALOR DE R$ 4.056.294,22.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5366/proj._lei_no_2348-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5366/proj._lei_no_2348-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TRANSPOSIÇÃO ORÇAMENTÁRIA DO PODER LEGISLATIVO PARA O PODER EXECUTIVO, NA FORMA QUE ESPECIFICA. NO VALOR DE R$ 320.000,00.</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5365/proj._lei_no_2349-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5365/proj._lei_no_2349-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DA ÁREA DE TERRAS COM 3.205,00 METROS QUADRADOS, CONSTITUÍDO PELAS DATAS DE TERRAS NÚMEROS 1, 2, 3, 4, 5, 6, 7, 8, 9 E 10, DA QUADRA Nº 36, SITUADOS NO JARDIM PANORAMA, MUNICÍPIO DE SARANDI-PR., PARA O ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5363/proj._lei_no_2350-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5363/proj._lei_no_2350-2014.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº 464/92, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5361/proj._lei_no_2351-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5361/proj._lei_no_2351-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NA FORMA QUE ESPECIFICA. NO VALOR DE R$ 42.000,00.</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>Erasmo Cardoso Pereira "Erasmo da Saúde"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5360/proj._lei_no_2352-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5360/proj._lei_no_2352-2014.pdf</t>
   </si>
   <si>
     <t>INSTITUI A PROVA RÚSTICA SARANDI EM COMEMORAÇÃO AO DIA DA PADROEIRA DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5359/proj._lei_no_2353-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5359/proj._lei_no_2353-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRIBUIR MENSALMENTE COM AS ENTIDADES NACIONAL, ESTADUAL E MICRORREGIONAL DE REPRESENTAÇÃO OFICIAL DOS MUNICÍPIOS DO ESTADO DO PARANÁ E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5357/proj._lei_no_2354-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5357/proj._lei_no_2354-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NA FORMA QUE ESPECIFICA. NO VALOR DE R$ 65.800,00.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5356/proj._lei_no_2355-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5356/proj._lei_no_2355-2014.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "SEMANA MUNICIPAL DA FAMÍLIA", NO MUNICÍPIO DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5355/proj._lei_no_2356-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5355/proj._lei_no_2356-2014.pdf</t>
   </si>
   <si>
     <t>PROPÕE A LEITURA BÍBLICA NAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5353/proj._lei_no_2357-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5353/proj._lei_no_2357-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS ANEXOS DO PPA - PLANO PLURIANUAL DO MUNICÍPIO DE SARANDI DO QUADRIÊNIO 2014 A 2017, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5352/proj._lei_no_2358-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5352/proj._lei_no_2358-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO DE METAS E PRIORIDADES DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO DE 2015, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5350/proj._lei_no_2359-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5350/proj._lei_no_2359-2014.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SARANDI PARA O EXERCÍCIO DE 2015, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5349/proj._lei_no_2360-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5349/proj._lei_no_2360-2014.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA DE UTILIDADE PÚBLICA EDUCATIVA E INFORMATIVA PERMANENTE NOS VEÍCULOS DE TRANSPORTE COLETIVO DE PASSAGEIROS DO MUNICÍPIO E DE EMPRESA QUE PRESTA SERVIÇO NO MUNICÍPIO DE SARANDI.</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5348/proj._lei_no_2361-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5348/proj._lei_no_2361-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA AMIGOS SOLIDÁRIO NO MUNICÍPIO DE SARANDI.</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5347/proj._lei_no_2362-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5347/proj._lei_no_2362-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NA FORMA QUE ESPECIFICA. NO VALOR DE R$ 108.500,00.</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5345/proj._lei_no_2363-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5345/proj._lei_no_2363-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO DO MUNICÍPIO DE SARANDI-PR, A ALIENAR IMÓVEIS DE PROPRIEDADE DA MUNICIPALIDADE, VISANDO A CONTRAPARTIDA DA PAVIMENTAÇÃO ASFÁLTICA E INFRAESTRUTURA PARA O BAIRRO JARDIM DAS TORRES, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5344/proj._lei_no_2364-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5344/proj._lei_no_2364-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO DO MUNICÍPIO DE SARANDI-PR, A UNIFICAR LOTES DE TERRAS E ALIENAR IMÓVEIS DE PROPRIEDADE DA MUNICIPALIDADE, VISANDO A AQUISIÇÃO DE ÁREA E CONSTRUÇÃO DA SEDE DA PREFEITURA, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE COOPERAÇÃO FINANCEIRA VISANDO O REPASSE DE VERBA PARA A ASSOCIAÇÃO COMERCIAL E EMPRESARIAL DE SARANDI - ACIS, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA A ALTERAÇÃO DO FERIADO DE ANIVERSÁRIO DO MUNICÍPIO, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5340/proj._lei_no_2367-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5340/proj._lei_no_2367-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DESAFETAR PARTE DE VIAS PÚBLICAS, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5339/proj._lei_no_2368-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5339/proj._lei_no_2368-2014.pdf</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5337/proj._lei_no_2369-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5337/proj._lei_no_2369-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NA FORMA QUE ESPECIFICA. NO VALOR DE R$ 61.159,80.</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5336/proj._lei_no_2370-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5336/proj._lei_no_2370-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DOS PARÁGRAFOS QUARTO E QUINTO NO ARTIGO 12, DA LEI Nº 2013/2012, DE 08/07/2013 - LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO, DO EXERCÍCIO DE 2014, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5334/proj._lei_no_2371-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5334/proj._lei_no_2371-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DOS PARÁGRAFOS QUARTO E QUINTO NO ARTIGO 18, DA LEI Nº 2102/2014, DE 30/06/2014 - LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO, DO EXERCÍCIO DE 2015, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>Nelson Lima, Ailton Machado, Cilas Morais, Erasmo Cardoso Pereira "Erasmo da Saúde", Eunildo Zanchim "Nildão", Roberto Grava</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5332/proj._lei_no_2372-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5332/proj._lei_no_2372-2014.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA, ENTIDADE QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5330/proj._lei_no_2373-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5330/proj._lei_no_2373-2014.pdf</t>
   </si>
   <si>
     <t>RECONHECE E DECLARA DE UTILIDADE PÚBLICA A CRECHE CENTRO DE EDUCAÇÃO INFANTIL COMUNIDADE DA FAMÍLIA.</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5329/proj._lei_no_2374-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5329/proj._lei_no_2374-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO DO MUNICÍPIO DE SARANDI-PR, A ALIENAR IMÓVEIS DE PROPRIEDADE DA MUNICIPALIDADE, VISANDO A CONTRAPARTIDA DA PAVIMENTAÇÃO ASFÁLTICA PARA O BAIRRO JARDIM CALIFÓRNIA, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5327/proj._lei_no_2375-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5327/proj._lei_no_2375-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CIAPS - CENTRO MUNICIPAL DE ATENDIMENTO INTEGRADO DE AÇÕES PEDAGÓGICAS E SOCIAIS LUIZ ZANCHIM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5326/proj._lei_no_2376-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5326/proj._lei_no_2376-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMOÇÃO DE VEÍCULOS ABANDONADOS EM VIAS E LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5325/proj._lei_no_2377-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5325/proj._lei_no_2377-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5322/proj._lei_no_2378-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5322/proj._lei_no_2378-2014.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA PROJETADA DO JARDIM MONTE LÍBANO COMO "RUA JOSÉ VITOR DA ROCHA"</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5321/proj._lei_no_2379-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5321/proj._lei_no_2379-2014.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA MEIO MARATONA RURAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5320/proj._lei_no_2380-2014_completo_atualizado.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5320/proj._lei_no_2380-2014_completo_atualizado.pdf</t>
   </si>
   <si>
     <t>CRIA A SEMANA DE MEIO AMBIENTE E DA SUSTENTABILIDADE ECOLÓGICA DO MUNICÍPIO DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5319/proj._lei_no_2381-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5319/proj._lei_no_2381-2014.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O PARÁGRAFO ÚNICO NO ARTIGO 2º DA LEI Nº 2.053/2013, DE 16.12.2013.</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5318/proj._lei_no_2382-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5318/proj._lei_no_2382-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR IMÓVEIS DIRETAMENTE ÀS FAMÍLIAS CONTEMPLADAS PELO PROGRAMA MUNICIPAL DE HABITAÇÃO, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>9297</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9297/projeto_de_resolucao_no_1-2014.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9297/projeto_de_resolucao_no_1-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Diárias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1816,67 +1816,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9106/proj._decreto_legislativo_no_1-2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9107/proj._decreto_legislativo_no_2-2014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9108/proj._decreto_legislativo_no_3-2014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9109/proj._decreto_legislativo_no_4-2014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9110/proj._decreto_legislativo_no_5-2014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9111/proj._decreto_legislativo_no_6-2014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8603/proj._lei_compl._no_383-2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8602/proj._lei_compl._no_384-2014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8601/proj._lei_compl._no_385-2014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8600/proj._lei_compl._no_386-2014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8599/proj._lei_compl._no_387-2014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8591/proj._lei_compl._no_388-2014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8587/proj._lei_compl._no_389-2014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8577/proj._lei_compl._no_390-2014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8575/proj._lei_compl._no_391-2014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8574/proj._lei_compl._no_392-2014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8573/proj._lei_compl._no_393-2014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8569/proj._lei_compl._no_394-2014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8566/proj._lei_compl._no_395-2014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8563/proj._lei_compl._no_396-2014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8561/proj._lei_compl._no_397-2014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8559/proj._lei_compl._no_398-2014.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8555/proj._lei_compl._no_399-2014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8552/proj._lei_compl._no_400-2014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8550/proj._lei_compl._no_401-2014.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8547/proj._lei_compl._no_402-2014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8545/proj._lei_compl._no_403-2014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8541/proj._lei_compl._no_404-2014.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8537/proj._lei_compl._no_405-2014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8533/proj._lei_compl._no_406-2014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5300/proj._lei_no_2299-2014.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5301/proj._lei_no_2300-2014.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5302/proj._lei_no_2301-2014.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5303/proj._lei_no_2302-2014.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5304/proj._lei_no_2303-2014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5305/proj._lei_no_2304-2014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5306/proj._lei_no_2305-2014.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5307/proj._lei_no_2306-2014.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5309/proj._lei_no_2307-2014.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5310/proj._lei_no_2308-2014.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5311/proj._lei_no_2309-2014.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5313/proj._lei_no_2310-2014.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5314/proj._lei_no_2311-2014.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5317/proj._lei_no_2312-2014.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5324/proj._lei_no_2313-2014.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5328/proj._lei_no_2314-2014.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5333/proj._lei_no_2315-2014.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5335/proj._lei_no_2316-2014.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5338/proj._lei_no_2317-2014.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5342/proj._lei_no_2318-2014.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5346/proj._lei_no_2319-2014.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5351/proj._lei_no_2320-2014.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5354/proj._lei_no_2321-2014.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5358/proj._lei_no_2322-2014.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5362/proj._lei_no_2323-2014.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5364/proj._lei_no_2324-2014.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5369/proj._lei_no_2325-2014.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5373/proj._lei_no_2326-2014.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5376/proj._lei_no_2327-2014.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5379/proj._lei_no_2328-2014.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5384/proj._lei_no_2329-2014.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5389/proj._lei_no_2330-2014.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5388/proj._lei_no_2331-2014.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5387/proj._lei_no_2332-2014.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5386/proj._lei_no_2333-2014.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5385/proj._lei_no_2334-2014.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5383/proj._lei_no_2335-2014.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5382/proj._lei_no_2336-2014.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5381/proj._lei_no_2337-2014.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5380/proj._lei_no_2338-2014.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5378/proj._lei_no_2339-2014.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5377/proj._lei_no_2340-2014.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5375/proj._lei_no_2341-2014.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5374/proj._lei_no_2342-2014.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5372/proj._lei_no_2343-2014.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5371/proj._lei_no_2344-2014.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5370/proj._lei_no_2345-2014.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5368/proj._lei_no_2346-2014.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5367/proj._lei_no_2347-2014.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5366/proj._lei_no_2348-2014.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5365/proj._lei_no_2349-2014.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5363/proj._lei_no_2350-2014.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5361/proj._lei_no_2351-2014.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5360/proj._lei_no_2352-2014.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5359/proj._lei_no_2353-2014.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5357/proj._lei_no_2354-2014.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5356/proj._lei_no_2355-2014.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5355/proj._lei_no_2356-2014.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5353/proj._lei_no_2357-2014.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5352/proj._lei_no_2358-2014.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5350/proj._lei_no_2359-2014.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5349/proj._lei_no_2360-2014.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5348/proj._lei_no_2361-2014.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5347/proj._lei_no_2362-2014.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5345/proj._lei_no_2363-2014.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5344/proj._lei_no_2364-2014.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5340/proj._lei_no_2367-2014.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5339/proj._lei_no_2368-2014.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5337/proj._lei_no_2369-2014.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5336/proj._lei_no_2370-2014.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5334/proj._lei_no_2371-2014.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5332/proj._lei_no_2372-2014.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5330/proj._lei_no_2373-2014.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5329/proj._lei_no_2374-2014.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5327/proj._lei_no_2375-2014.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5326/proj._lei_no_2376-2014.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5325/proj._lei_no_2377-2014.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5322/proj._lei_no_2378-2014.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5321/proj._lei_no_2379-2014.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5320/proj._lei_no_2380-2014_completo_atualizado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5319/proj._lei_no_2381-2014.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5318/proj._lei_no_2382-2014.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9297/projeto_de_resolucao_no_1-2014.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9106/proj._decreto_legislativo_no_1-2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9107/proj._decreto_legislativo_no_2-2014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9108/proj._decreto_legislativo_no_3-2014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9109/proj._decreto_legislativo_no_4-2014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9110/proj._decreto_legislativo_no_5-2014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9111/proj._decreto_legislativo_no_6-2014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8603/proj._lei_compl._no_383-2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8602/proj._lei_compl._no_384-2014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8601/proj._lei_compl._no_385-2014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8600/proj._lei_compl._no_386-2014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8599/proj._lei_compl._no_387-2014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8591/proj._lei_compl._no_388-2014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8587/proj._lei_compl._no_389-2014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8577/proj._lei_compl._no_390-2014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8575/proj._lei_compl._no_391-2014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8574/proj._lei_compl._no_392-2014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8573/proj._lei_compl._no_393-2014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8569/proj._lei_compl._no_394-2014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8566/proj._lei_compl._no_395-2014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8563/proj._lei_compl._no_396-2014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8561/proj._lei_compl._no_397-2014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8559/proj._lei_compl._no_398-2014.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8555/proj._lei_compl._no_399-2014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8552/proj._lei_compl._no_400-2014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8550/proj._lei_compl._no_401-2014.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8547/proj._lei_compl._no_402-2014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8545/proj._lei_compl._no_403-2014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8541/proj._lei_compl._no_404-2014.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8537/proj._lei_compl._no_405-2014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/8533/proj._lei_compl._no_406-2014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5300/proj._lei_no_2299-2014.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5301/proj._lei_no_2300-2014.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5302/proj._lei_no_2301-2014.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5303/proj._lei_no_2302-2014.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5304/proj._lei_no_2303-2014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5305/proj._lei_no_2304-2014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5306/proj._lei_no_2305-2014.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5307/proj._lei_no_2306-2014.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5309/proj._lei_no_2307-2014.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5310/proj._lei_no_2308-2014.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5311/proj._lei_no_2309-2014.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5313/proj._lei_no_2310-2014.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5314/proj._lei_no_2311-2014.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5317/proj._lei_no_2312-2014.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5324/proj._lei_no_2313-2014.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5328/proj._lei_no_2314-2014.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5333/proj._lei_no_2315-2014.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5335/proj._lei_no_2316-2014.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5338/proj._lei_no_2317-2014.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5342/proj._lei_no_2318-2014.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5346/proj._lei_no_2319-2014.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5351/proj._lei_no_2320-2014.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5354/proj._lei_no_2321-2014.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5358/proj._lei_no_2322-2014.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5362/proj._lei_no_2323-2014.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5364/proj._lei_no_2324-2014.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5369/proj._lei_no_2325-2014.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5373/proj._lei_no_2326-2014.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5376/proj._lei_no_2327-2014.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5379/proj._lei_no_2328-2014.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5384/proj._lei_no_2329-2014.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5389/proj._lei_no_2330-2014.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5388/proj._lei_no_2331-2014.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5387/proj._lei_no_2332-2014.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5386/proj._lei_no_2333-2014.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5385/proj._lei_no_2334-2014.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5383/proj._lei_no_2335-2014.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5382/proj._lei_no_2336-2014.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5381/proj._lei_no_2337-2014.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5380/proj._lei_no_2338-2014.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5378/proj._lei_no_2339-2014.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5377/proj._lei_no_2340-2014.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5375/proj._lei_no_2341-2014.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5374/proj._lei_no_2342-2014.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5372/proj._lei_no_2343-2014.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5371/proj._lei_no_2344-2014.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5370/proj._lei_no_2345-2014.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5368/proj._lei_no_2346-2014.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5367/proj._lei_no_2347-2014.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5366/proj._lei_no_2348-2014.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5365/proj._lei_no_2349-2014.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5363/proj._lei_no_2350-2014.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5361/proj._lei_no_2351-2014.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5360/proj._lei_no_2352-2014.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5359/proj._lei_no_2353-2014.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5357/proj._lei_no_2354-2014.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5356/proj._lei_no_2355-2014.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5355/proj._lei_no_2356-2014.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5353/proj._lei_no_2357-2014.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5352/proj._lei_no_2358-2014.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5350/proj._lei_no_2359-2014.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5349/proj._lei_no_2360-2014.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5348/proj._lei_no_2361-2014.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5347/proj._lei_no_2362-2014.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5345/proj._lei_no_2363-2014.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5344/proj._lei_no_2364-2014.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5340/proj._lei_no_2367-2014.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5339/proj._lei_no_2368-2014.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5337/proj._lei_no_2369-2014.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5336/proj._lei_no_2370-2014.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5334/proj._lei_no_2371-2014.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5332/proj._lei_no_2372-2014.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5330/proj._lei_no_2373-2014.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5329/proj._lei_no_2374-2014.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5327/proj._lei_no_2375-2014.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5326/proj._lei_no_2376-2014.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5325/proj._lei_no_2377-2014.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5322/proj._lei_no_2378-2014.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5321/proj._lei_no_2379-2014.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5320/proj._lei_no_2380-2014_completo_atualizado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5319/proj._lei_no_2381-2014.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/5318/proj._lei_no_2382-2014.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2014/9297/projeto_de_resolucao_no_1-2014.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H116"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="115.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>