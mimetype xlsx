--- v0 (2025-10-02)
+++ v1 (2026-05-01)
@@ -54,913 +54,913 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Leão</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que proponha as seguintes alterações no Estatuto dos Servidores Públicos de Sarandi, Lei Complementar Nº 10/1992:_x000D_
 1.	Altere o §3º do art. 109 para a seguinte redação:_x000D_
 _x000D_
 §3º As férias referidas no §2º serão programadas através de escala realizada pelo órgão de lotação do servidor._x000D_
 _x000D_
 2.	Altere o §6º do art. 109 para a seguinte redação:_x000D_
 _x000D_
 §6º Enquanto as férias não forem programadas através de escala, referida no §3º deste artigo, os servidores poderão usufruí-las em períodos iguais ou superior a 10 (dez) dias consecutivos, até completar o período de fruição, mediante requerimento antecipado e deferido pelo dirigente do órgão de lotação dos servidores, sem prejudicar o bom andamento do serviço público. os servidores integrantes do quadro do magistério usufruirão de férias coletivas durante o período de férias e recesso escolar.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Aparecido Antonio</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/916/ind._no_002-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/916/ind._no_002-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que providencie a criação de 03(três) Ecopontos para o descarte de entulhos em nossa cidade.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Eliana Trautwein Santiago</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que tome as providências necessárias no sentido de viabilizar a interligação da Rua Julio Dvoranen do Jardim Boa Vista, com a Avenida Henrique Augusto da Silva do Parque São Pedro, transpondo a linha férrea.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Erasmo Cardoso Pereira "Erasmo da Saúde"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/918/ind._no_004-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/918/ind._no_004-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que providencie através da secretaria competente, a realização de serviços de paisagismo com grama e iluminação, nas travessias da linha férrea, neste município.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/928/ind._no_005-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/928/ind._no_005-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade da implantação de 01(uma) ATI – Academia da terceira Idade, no loteamento Chácaras Aeroporto "Vale Azul Distrito", (próximo ao Posto de Saúde ou ao redor da Igreja Católica).</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Nito</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/929/ind._no_006-2008.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/929/ind._no_006-2008.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que providencie a finalização do trabalho iniciado na pracinha em frente ao Parque Residencial Bom Pastor._x000D_
 Ressaltando que a terra colocada no local para o paisagismo com grama, irá causar transtorno se a obra não for concluída.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/930/ind._no_007-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/930/ind._no_007-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que ao homologar a classificação final desse concurso de 2018, chame primeiro o médico do trabalho e este após entrar em exercício faça a avaliação dos outros candidatos que serão chamados._x000D_
 Com isso se economizará em exames admissionais terceirizados, como também exigir desse profissional que faça a avaliação dos novos candidatos de forma criteriosa a fim de evitar que pessoas mal intencionadas entrem no serviço público sem capacidade física ou de saúde e depois de pouco tempo comessem a viver de auxílio-doença ou se aposentem por doenças trazidas de antes da posse sem terem contribuído com a coisa pública._x000D_
 Isso se dá porque já há vários casos como esse em que o PRESERV acaba tendo que arcar com os custos.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/940/ind._no_008-2018_9lCkx1t.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/940/ind._no_008-2018_9lCkx1t.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade da implantação de redutores de velocidade, próximo à Escola e na Avenida Vale Azul, no loteamento Chácaras Aeroporto "Vale Azul Distrito".</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/941/ind._no_009-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/941/ind._no_009-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito para que estenda o prazo de obrigatoriedade de construção de calçadas do Jardim Universal, de 90 dias, como estipulado em notificação, para 180 dias.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/942/ind._no_010-2018_7APLyql.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/942/ind._no_010-2018_7APLyql.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que acrescente ao art. 169 do Estatuto dos Servidores Públicos Municipais de Sarandi o seguinte inciso:_x000D_
 _x000D_
 "art. 169 ....      _x000D_
 inciso XXI - luto de 01(um) dia por falecimento de tio(a) avós, primo(a) cunhado(a) sogro(a), genro, nora, sobrinho(a), desde que apresentado cópia do atestado de óbito."</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Eliana Trautwein Santiago, Leão</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/943/ind._no_011-2018_eDrozhd.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/943/ind._no_011-2018_eDrozhd.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que altere o art. 25 do Estatuto dos Servidores Públicos Municipais de Sarandi o seguinte redação:_x000D_
 _x000D_
 "art. 25 - respeitada a legislação federal especifica, ou a peculiaridade das atividades do respectivo órgão ou lotação, o ocupante do cargo de provimento efetivo fica sujeito a 40 (quarenta) horas semanais de trabalho, ou 8 (oito) horas diárias, assegurando o intervalo para alimentação de, no mínimo 1 (uma) e máximo de 2 (duas) horas, desde que não venha a prejudicar o atendimento público em geral."</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Eunildo Zanchim "Nildão"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/959/ind._no_012-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/959/ind._no_012-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de se viabilizar a regulamentação de estacionamento apenas de um lado da via, na Estrada Octávio Colli e na Rua Cezário Mancini, neste município.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/960/ind._no_013-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/960/ind._no_013-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que possa estar determinando a Secretaria de Urbanismo a possibilidade de estar terminando as obras de pavimentação de asfalto no Jardim das Torres, com recursos próprios. Senão enviar um ofício a esta casa de leis, solicitando a possibilidade dos vereadores estarem disponibilizando parte destes recursos ao município, por ser um final de obra de pequeno custo.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/961/ind._no_014-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/961/ind._no_014-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de se viabilizar a reativação da farmácia do posto de saúde do Parque Alvamar, neste município.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/972/ind._no_015-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/972/ind._no_015-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que providencie a alteração no § 2º do art. 109 da Lei Complementar nº 10/92, de 27 de dezembro de 1992, Estatuto dos Servidores Públicos Municipais de Sarandi, passando a viger da seguinte forma:_x000D_
 _x000D_
 "Art. 109...      _x000D_
 § 2º O início da fruição das férias deverá ser obrigatoriamente iniciada dentro dos 12 (doze) meses subsequentes do período aquisitivo, sendo proibido o acumulo de férias de 2 (dois) ou mais anos."</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Dionizio Aparecido Viaro "Dionizio da Diocar"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/973/ind._no_16-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/973/ind._no_16-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade da colocação de placas contendo o número da Guarda Municipal e proibido jogar entulhos, nos locais onde a população costuma jogar lixo.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Mineirinho</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/974/ind._no_017-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/974/ind._no_017-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Walter Volpato Junior, Secretário Municipal de Urbanismo, a necessidade da realização de serviços de tapa buracos, no trecho da Rua Castro Alves, entre as Avenidas Riachuelo e Rio Branco, no Jardim Independência 3ª Parte._x000D_
 A rua esta intransitável com muitos buracos e correndo sério riscos de acidentes, pois entre a quadra existe uma metalúrgica com vários veículos estacionados onde os veículos em circulação tendo de desviar dos buracos.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/975/ind._no_0182018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/975/ind._no_0182018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito para que implante vigias nos Postos de Saúde, UBS, Escolas e CMEI’s de Sarandi.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/976/ind._no_019-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/976/ind._no_019-2018.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Marlene Pereira Fermino de Souza, Secretária Municipal de Saúde, para que analise o estoque de medicamentos do município, a fim de premeditar sua compra para que não falte à população.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/977/ind._no_020-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/977/ind._no_020-2018.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Marlene Pereira Fermino de Souza, Secretária Municipal de Saúde, que vise meios de dar transparência na fila de espera para atendimentos especializados disponibilizados via SUS.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/991/ind._no_021-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/991/ind._no_021-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade de se providenciar a construção de cerca, ao redor do espaço onde está sendo construído o Campo do Jardim Belo Vista, a fim de preservar a integridade do gramado que está em fase de plantio.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/992/ind._no_022-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/992/ind._no_022-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que determine a instalação de uma academia de terceira idade e primeira idade, no terreno de propriedade do município, localizado na Avenida João Martinez, esquina com a Rua Dourados no Jardim Esplanada, e, em caso positivo decline a data prevista para essa finalidade.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Cilas Morais</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/993/ind._no_023-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/993/ind._no_023-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade da instalação de 01(um) parque infantil, na Praça dos Pioneiros, na região central de Sarandi.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1006/ind._no_024-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1006/ind._no_024-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito para que mude o horário da prova rústica, a ser realizada pelo município em 12 de outubro, alterando das 15 horas como está previsto, para o período matutino, visando uma melhor condição aos competidores.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1007/ind._no_025-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1007/ind._no_025-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade da contratação de empresa especializada em apicultura, a fim de solucionar vários casos envolvendo enxames, em nosso município.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1008/ind._no_026-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1008/ind._no_026-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que determine ao setor competente que providencie a construção de 01(um) campo de futebol suíço, ao lado da Praça do Céu no Parque São Pedro, neste município.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Aparecido Antonio, Cilas Morais</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1009/ind._no_027-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1009/ind._no_027-2018.pdf</t>
   </si>
   <si>
     <t>Indicam ao Senhor Prefeito que instale um semáforo na Avenida Atlântica esquina com a Avenida João Marangoni.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1019/ind._no_028-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1019/ind._no_028-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito para que em conjunto com a Secretaria Municipal de Educação, realize um dia de atividades de reconhecimento e valorização aos professores da rede municipal de ensino de Sarandi.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1020/ind._no_029-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1020/ind._no_029-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade da implantação de redutor de velocidade, no final da Avenida João Marangoni, nas imediações do Jardim São Paulo e começo das Chácaras Eldorado._x000D_
 Essa medida se faz necessária devido ao asfalto novo no local, onde vários veículos estando abusando do limite de velocidade, podendo vir a ocasionar graves acidentes e/ou atropelamentos</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Gilberto Messias de Pinas "Gil"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1021/ind._no_030-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1021/ind._no_030-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade da implantação de semáforo nas seguintes localidades:_x000D_
 1 – No Cruzamento da Avenida Maringá com a Rua David Pavão;_x000D_
 2 – No Cruzamento da Avenida Maringá com a Rua das Nações._x000D_
 Tendo em vista o grande fluxo de veículos no local, o qual necessita de uma ordenação de forma a evitar a ocorrência de acidentes.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1049/ind._no_031-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1049/ind._no_031-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade de se providenciar através do setor competente da municipalidade, a colocação de cobertura e assento no ponto de ônibus urbano, na Avenida Maringá, 660, em frente a Câmara Municipal.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1050/ind._no_032-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1050/ind._no_032-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor de Urbanismo do Município a necessidade de se providenciar a instalação de redutores de velocidade “Quebra Molas” nas Vias Públicas do Jardim Kusumoto.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1051/ind._no_033-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1051/ind._no_033-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade de se providenciar através do setor competente da municipalidade, de se viabilizar a colocação de iluminação e placas com identificação nas ruas do Cemitério Municipal Augusto Woff.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1052/ind._no_034-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1052/ind._no_034-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor de Urbanismo do Município a necessidade de se realizar novamente o recapeamento nos locais aonde foram feitas as passagens das galerias de águas pluviais, na Avenida Cezário Mancini.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1053/ind._no_035-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1053/ind._no_035-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor de Urbanismo do Município  a necessidade de se realizar serviços de tapa buracos na Avenida Henrique Augusto da Silva esquina com a Avenida são Francisco.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1054/ind._no_036-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1054/ind._no_036-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor de Urbanismo do Município a necessidade de se realizar serviços de tapa buracos na Rua Nério Broglia, esquina com Avenida Angelo Perine.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1055/ind._no_037-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1055/ind._no_037-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade de se viabilizar a construção de 01 (uma) UBS- Unidade Básica de Saúde e de 01 (um) CMEI – Centro Municipal de Educação Infantil, no Jardim Ouro Verde III, neste Município.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1056/ind._no_038-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1056/ind._no_038-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade do fornecimento dos seguintes itens aos vigias do Município:_x000D_
 1 - Conceder uniformes e calçados._x000D_
 2 - Conceder equipamentos que se fazem necessários como lanternas e bastão tonfa._x000D_
 3 - Conceder acesso ao telefone ou linha telefônica móvel para que possam realizar_x000D_
 chamadas de emergências, quando houver necessidade.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1057/ind._no_039-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1057/ind._no_039-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que possa estar realizando um Concurso Público ou a contratação de consultas nas especialidades de Fonoaudiologia, Assistência Social e Psicologia, na fonte de recursos 1000 ou 1103 da Saúde._x000D_
 Isso se deve a grande demanda que existe de alunos da Rede Municipal e, em contato com as profissionais da Educação é muito preocupante a falta de atendimento.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1066/ind._no_040-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1066/ind._no_040-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que providencie a pavimentação do trecho da Avenida Ademar Bornia entre as Avenidas Rio Branco e Laguna._x000D_
 Ressalta-se que este é uma reivindicação dos moradores e empresários daquela localidade.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1067/ind._no_041-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1067/ind._no_041-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que juntamente com a Autarquia de Águas de Sarandi, coloquem telas de proteção em torno de toda a lagoa de tratamento._x000D_
 Isto se faz necessário para evitar que animais ou, mesmo, pessoas, por descuido, venham a cair na lagoa.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Cilas Morais, Dionizio Aparecido Viaro "Dionizio da Diocar"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1068/ind._no_042-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1068/ind._no_042-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que  tome as devidas providências para que seja feito serviços de tapa-buracos ou mesmo recape asfáltico nas ruas que se fizerem necessário do Jardim Independência III parte.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Leão, Cilas Morais</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1069/ind._no_043-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1069/ind._no_043-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que instale, urgentemente, nas Escolas Municipais e CMEIS, um sistema de segurança e monitoramento._x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, informe os motivos._x000D_
 Esta medida se faz necessário, pois, os assaltos que vem ocorrendo está prejudicando imensamente os cofres da educação e as atividades dos profissionais e alunos por falta de segurança nos locais.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1070/ind._no_044-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1070/ind._no_044-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito e Segurança que providencie a sinalização de placas e pintura de faixas de trânsito nas Rua Salvador Jordano cruzamento com a Rua Delegado Luiz Amaro._x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, informe os motivos._x000D_
 Esta medida se faz necessário, pois, nesta esquina há uma "depressão" no asfalto e com isso acidentes estão ocorrendo no local.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1071/ind._no_045-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1071/ind._no_045-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito que a implantação de um banheiro público adaptado para deficientes físicos, local a definir._x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, informe os motivos.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1085/ind_no_046-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1085/ind_no_046-2018.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Joel Ingles da Silva, Secretaria Municipal de Trânsito e Segurança de Sarandi, a necessidade de se providenciar a mudança de local do ponto de ônibus do horário de saída 12 horas e 17 horas e 35 minutos, dos alunos do Colégio Estadual Antonio Francisco Lisboa, da Avenida Maringá, lado oposto do Colégio, para a Rua David Pavão, inclusive com sinais de embarque e desembarque._x000D_
 Tendo em vista que a rua em questão fica ao lado do estabelecimento de ensino, sendo mais seguro e sem a necessidade de passagem para o outro lado da via como ocorre atualmente._x000D_
 O motivo da solicitação é para que os alunos não atravessem a avenida, pois a mesma é muito movimentada, com trânsito intenso no horário de saída dos mesmos, deixando-os vulneráveis, uma vez que, temos ausência de sinalização adequada no local em questão, conforme solicitação em anexo.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1086/ind._no_047-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1086/ind._no_047-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade de se providenciar a implantação de sistema binário de trânsito nas vias públicas no Jardim Cometa, com a colocação da devida sinalização, além da realização da manutenção na sinalização viária horizontal e vertical existente.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1087/ind._no_048-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1087/ind._no_048-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade de se providenciar a implantação de sistema binário de trânsito nas vias públicas no Jardim Gralha Azul, com a colocação da devida sinalização, além da realização da manutenção na sinalização viária horizontal e vertical existente.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1088/ind._no_049-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1088/ind._no_049-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade de se providenciar a implantação de sistema binário de trânsito no Parque Residencial Jaqueline, com a colocação da devida sinalização, além da realização da manutenção na sinalização viária horizontal e vertical existente.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1089/ind._no_050-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1089/ind._no_050-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade de se providenciar a implantação de sistema binário de trânsito nas vias públicas no Jardim Santa Tereza, com a colocação da devida sinalização, além da realização da manutenção na sinalização viária horizontal e vertical existente.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1090/ind._no_051-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1090/ind._no_051-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de se providenciar a implantação de 01(um) redutor de velocidade, na Rua Vereador José Fernandes com a Avenida Brasil, no Jardim Independência.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1091/ind._no_052-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1091/ind._no_052-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de se providenciar a implantação de 01(um) redutor de velocidade, na Rua 31, nº 656-C, no Jardim Ouro Verde.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1106/ind._no_053-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1106/ind._no_053-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade de se providenciar um semáforo no cruzamento da Rua José Munhoz com a Rua Emílio Angelo Panasol, no Jardim Dom Bosco._x000D_
 Essa medida se toma para conter os riscos de acidentes, devido ao grande número de veículos que trafegam pelo local, em especial nos horários de pico.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1107/ind._no_054-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1107/ind._no_054-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade de se providenciar a realização de serviços de reforma da quadra da Escola Paulo Freire, bem como a construção de muro em toda a extensão do local.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Aparecido Antonio, Dionizio Aparecido Viaro "Dionizio da Diocar", Eunildo Zanchim "Nildão"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1108/ind._no_055-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1108/ind._no_055-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade de se viabilizar a implantação de um Centro DIA (creche do Idoso), em Sarandi.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1109/ind._no_056-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1109/ind._no_056-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade da implantação de um Consultório Odontológico na UBS (Unidade Básica de Saúde) do Jardim Oriental._x000D_
 Tem a finalidade de atender a demanda deste serviço dos moradores do bairro e da região.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1110/ind._no_057-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1110/ind._no_057-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade da criação de um estudo para a realização da manutenção na sinalização viária horizontal e vertical, em toda a extensão do Jardim Novo Panorama.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1111/ind._no_058-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1111/ind._no_058-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade de se providenciar a realização da operação “Tapa Buraco” no Parque Residencial Bela Vista 2ª Parte.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1112/ind._no_059-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1112/ind._no_059-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade de se providenciar a realização de serviços de reforma, no ginásio de esporte Tancredo Neves, com a realização de reparos nas partes hidráulica e elétrica, troca dos vidros quebrados das janelas, consertos na cobertura, além da pintura interna e externa._x000D_
 Pede-se esta reforma, pois o ginásio de esportes se encontra na área central, e deveria ser o cartão de visita de Sarandi, embora ele se encontre com os banheiros entupidos, refletores queimados, vidros quebrados e necessitando de pintura.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1113/ind._no_060-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1113/ind._no_060-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade de se providenciar a realização de reparos e/ou ampliação da ponte do Rio Ribeirão Sarandi, no Km 8._x000D_
 Ressalta-se, ainda, que esta estrada é de extrema importância ao nosso Município, pois é escoada toda a safra da região.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1114/ind._no_061-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1114/ind._no_061-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade de se providenciar, com a máxima urgência, a instalação de redutores de velocidade nas seguintes ruas: São Dimas, São João Batista e São Judas Tadeu no Parque Residencial Bom Pastor._x000D_
 Ressalta-se que os condutores estão trafegando em alta velocidade, colocando, assim, em risco à segurança dos moradores.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1115/ind._no_062-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1115/ind._no_062-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade de estar realizando as obras de aumento de estacionamentos no centro da cidade, localizados no fundo do Ginásio de Esportes e ao redor do viaduto da BR 376, abrangendo as Avenidas Ademar Bornia e Antonio Volpato._x000D_
 Essa é uma solicitação dos Empresários para o Natal, devido a demanda de estacionamento que é muito grande, neste período, para veículos e motos.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1116/ind._no_063-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1116/ind._no_063-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade de estar realizando a instalação de uma ATI no Parque Residencial Alphaville, haja vista que existem dois terrenos que pertencem ao Município, que está tomado pelo matagal.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1130/ind._no_064-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1130/ind._no_064-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Walter Volpato, Prefeito Municipal, a necessidade de se viabilizar a revitalização da praça e da Igreja do Patrimônio Vera Cruz.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1131/ind._no_065-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1131/ind._no_065-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Walter Volpato Junior, Secretário Municipal de Urbanismo, a necessidade de se cobrar dos responsáveis pela empresa Pá Ingá, a realização de serviços de reparos no asfalto do Parque Residencial Bom Pastor e Alphaville, com certa urgência.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1132/ind._no_066-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1132/ind._no_066-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Walter Volpato, Prefeito Municipal, a necessidade da criação de uma comissão de Servidores Públicos das Secretarias Municipais de Fazenda e de Desenvolvimento Econômico, juntamente com a participação deste Vereador, para que atenda as inscrições de novos pedidos de Alvará de Licença para a Feira do Município, ou a criação de uma Nova Feira, que possa estar atendendo a Zona Norte e Sul deste Município, no prazo máximo de 45 dias.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade de se viabilizar a criação e a implantação da Patrulha Ambiental em Sarandi,  com vistas a dar segurança e a  proteção ao meio ambiente e a zona rural de nossa cidade.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade de se providenciar as medidas cabíveis visando a substituição das lâmpadas convencionais da rede de iluminação pública de Sarandi, por lâmpadas de LED (diodo emissor de luz), com objetivo de diminuir os gastos com iluminação pública, geando assim uma maior economia para o Município.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
@@ -980,2141 +980,2141 @@
   <si>
     <t>Indica ao Senhor Prefeito a necessidade de se providenciar com a máxima urgência possível, a instalação de Redutores de Velocidade “Quebra-molas” nas Avenidas São Paulo Apóstolo e Bom Pastor, no Parque Residencial Bom Pastor, tendo em vista que os condutores de veículos estão trafegando em alta velocidade pelos locais e colocando em riscos à segurança dos moradores.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade de se tomar as devidas providências no sentido de resolver o problema de vazamento de água, que ocorre nos reservatórios dos poços artesianos de nosso Município, onde as caixas de água transbordam ocasionado o vazamento de água através dos suspiros, onde sugerimos uma ligação de encanamento de forma que quando ocorrer esse tipo de vazamento a água escorra para a via pública, evitando assim maiores transtornos.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Walter Volpato</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/614/614_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>Veto total aposto à Lei nº 2384/2017, do edil Cilas Souza Morais, o qual dispõe sobre a criação do Programa de Apoio às Vítimas de AVC - Acidente Vascular Cerebral.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ofício ao Comando da 3ª Companhia do BPEC e ao Coordenador do Proerd em Sarandi, consignando votos de congratulações em comemoração ao 10º ano de atuação do batalhão de patrulha escolar e comunitária.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>Leão, Aparecido Antonio, Cilas Morais, Dionizio Aparecido Viaro "Dionizio da Diocar", Eliana Trautwein Santiago, Erasmo Cardoso Pereira "Erasmo da Saúde", Eunildo Zanchim "Nildão", Gilberto Messias de Pinas "Gil", Mineirinho, Nito</t>
   </si>
   <si>
     <t>Ofício à atleta Caroline Duarte Costa, consignando votos de congratulações e louvor, em virtude da mesma ter se sagrado campeã Pan Americana de Handebol Júnior, representando Sarandi.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/834/mocao_003-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/834/mocao_003-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Comandante do 4º BPM de Maringá,, externando VOTOS DE LOUVOR POR BRAVURA, a Policiais Militares, em virtude do salvamento de um bebê com 01 ano e 11 meses, no último dia 12 de Junho, que se encontrava engasgado com leite materno, nesta cidade.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/855/mocao_004-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/855/mocao_004-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Comandante da 4ª Companhia da Polícia Militar de Sarandi, externando VOTOS DE LOUVOR POR BRAVURA, a Policiais Militares, em virtude do salvamento de um bebê com 29 dias de vida,  no último dia 11 de Junho, que se encontrava engasgado com leite materno, nesta cidade.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>Eunildo Zanchim "Nildão", Gilberto Messias de Pinas "Gil"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/865/mocao_005.2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/865/mocao_005.2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Diretor do Jornal Repórter Regional,  externando votos de congratulações pelas comemorações do Jubileu de Prata do Jornal em nossa cidade.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>Ofício ao Senhor José Lazaro Pereira, externando votos de congratulações, pelos serviços prestados ao Município, desde a Emancipação política Administrativa.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1001/mocao_no_007-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1001/mocao_no_007-2018.pdf</t>
   </si>
   <si>
     <t>Ofício consignado votos de congratulações desta Casa de Leis, em comemoração aos 05 (cinco) anos de criação da ROTAM - Ronda Tático Motorizada de Sarandi-PR., a saber 13 de agosto de 2018, e ainda pelos relevantes serviços prestados pela mesma, onde seja dado ciência aos Senhores Soldados Bragam Arouca, Alvice, Antonio, Reginato, Moraes, Clemerson, Maxswell, Bergstron e Capitão Alexandro.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>COF - Comissão de Orçamento e Finanças</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/605/decreto_legislativo_no_001-2018_para_o_site.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/605/decreto_legislativo_no_001-2018_para_o_site.pdf</t>
   </si>
   <si>
     <t>Desaprova as contas do município de Sarandi relativas ao exercício financeiro de 2014.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/606/decreto_legislativo_no_002-2018_para_o_site.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/606/decreto_legislativo_no_002-2018_para_o_site.pdf</t>
   </si>
   <si>
     <t>Desaprova as contas do município de Sarandi relativas ao exercício financeiro de 2015.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>Dispõe sobre aceitação do "Veto nº 003/2018", total aposto à Lei Municipal nº 2384/2017, de autoria do edil Cilas Souza Morais, o qual dispõe sobre a criação do Programa de Apoio ás Vítimas de AVC - Acidente Vascular Cerebral.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/591/591_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL DE SARANDI - REFIS MUNICIPAL.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/613/613_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 10/1992, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EFETIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 297/2014, DE 24/02/2014, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/723/723_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI COMPLEMENTAR Nº 358/2018, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/774/774_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II, DA LEI COMPLEMENTAR Nº 159/2007, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/800/800_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE A COORDENADORIA DE GERAÇÃO DE TRABALHO E RENDA E O CARGO DE PROVIMENTO EM COMISSÃO DE COORDENADOR DE GERAÇÃO DE TRABALHO E RENDA E CRIA O CARGO DE PROVIMENTO EM COMISSÃO DE COORDENADOR DE APOIO ADMINISTRATIVO DO GABINETE DO PREFEITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/801/801_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 265/2012, QUE TRATA DA CRIAÇÃO DA SECRETARIA MUNICIPAL DE TRÂNSITO, TRANSPORTE E SEGURANÇA PÚBLICA, NA FORMA QUE ESPECIFICA.  &amp;#8220;ELEVAÇÃO DO NÚMERO DE VAGAS DE GUARDA MUNICIPAL E AGENDE DA AUTORIDADE DE TRÂNSITO&amp;#8221;.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/802/802_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 265/2012, QUE TRATA DA CRIAÇÃO DA SECRETARIA MUNICIPAL DE TRÂNSITO, TRANSPORTE E SEGURANÇA PÚBLICA, NA FORMA QUE ESPECIFICA. &amp;#8220;GRATIFICAÇÃO DE RISCO DE VIDA&amp;#8221;.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/889/projeto_de_lei_complementar_no_478-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/889/projeto_de_lei_complementar_no_478-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E REGULAMENTAÇÃO DO ORGANOGRAMA DA CORREGEDORIA E OUVIDORIA DA GUARDA MUNICIPAL DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/890/projeto_de_lei_complementar_no_479-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/890/projeto_de_lei_complementar_no_479-2018.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 070/2001, DE 26/12/2001, QUE DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO DE SARANDI “CÓDIGO TRIBUTÁRIO” NA FORMA QUE ESPECÍFICA.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1103/projeto_de_lei_complementar_no_480-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1103/projeto_de_lei_complementar_no_480-2018.pdf</t>
   </si>
   <si>
     <t>ALTERA O DISPOSITIVO NO § 7º, DO ART. 16, DA LEI COMPLEMENTAR Nº 364/2018, QUE DISPÕE SOBRE A CRIAÇÃO E REGULAMENTAÇÃO DO ORGANOGRAMA DA CORREGEDORIA E OUVIDORIA DA GUARDA MUNICIPAL DE SARANDI, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1105/projeto_de_lei_complementar_no_481-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1105/projeto_de_lei_complementar_no_481-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SISTEMA DE ESTACIONAMENTO ROTATIVO PAGO (ESTAR) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1129/projeto_de_lei_complementar_no_482-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1129/projeto_de_lei_complementar_no_482-2018.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 322/2015 - DA OUTORGA ONEROSA DO DIREITO DE CONSTRUIR, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1141/projeto_de_lei_complementar_no_483-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1141/projeto_de_lei_complementar_no_483-2018.pdf</t>
   </si>
   <si>
     <t>INCLUI NO ART. 256 DA LEI COMPLEMENTAR Nº 70/2001, O PARÁGRAFO ÚNICO, NA FORMA QUE ESPECIFICA.  (MULTAS DE TRÂNSITO EM DIVIDA ATIVA).</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1142/projeto_de_lei_complementar_no_484-2018_k7mtVnQ.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1142/projeto_de_lei_complementar_no_484-2018_k7mtVnQ.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PLANTA GENÉRICA DE VALORES, PARA LANÇAMENTO E COBRANÇA DOS IMPOSTOS IMOBILIÁRIOS, DISCIPLINA FÓRMULA DE CÁLCULO, ESTABELECE PARÂMETROS E CLASSIFICAÇÃO DAS EDIFICAÇÕES DO MUNICÍPIO DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/592/592_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ  S.A. (NO VALOR DE R$. 8.000.000,00 (OITO MILHÕES DE REAIS).</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/593/593_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIXAR PISO MÍNIMO DE VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.( VALOR DE R$.989,00).</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/594/594_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO MONETÁRIA DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/595/595_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ATUALIZAÇÃO MONETÁRIA DOS SUBSÍDIOS DOS VEREADORES,  NA FORMA QUE ESPECIFICA. </t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/596/596_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE IMÓVEL AO ESTADO DO PARANÁ, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/597/597_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CONCEDER REPOSIÇÃO SALARIAL, NA FORMA QUE ESPECIFICA. (PERCENTUAL DE 3,00% (TRÊS POR CENTO).</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/608/608_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURALE REVOGA ARTIGOS DA LEI Nº 1690/2009, DE 30 DE NOVEMBRO DE 2009.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/609/609_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR RECURSO FINANCEIRO PARA A AUTARQUIA ÁGUAS DE SARANDI - SERVIÇO MUNICIPAL DE SANEAMENTO AMBIENTAL, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/610/610_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A RUA PROJETADA B, SITUADA NO JARDIM OURO VERDE III, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/611/611_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO Á RUA 30, SITUADA NOS JARDINS NOVA INDEPENDÊNCIA 1ª PARTE, AURORA E AURORA 2, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/612/612_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO Á RUA 31, SITUADA NOS JARDINS NOVA INDEPENDÊNCIA 1ª PARTE, AURORA E AURORA 2, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/621/621_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR MÓVEIS E OUTROS, CLASSIFICADOS COMO MATERIAL PERMANENTE DE PROPRIEDADE DA MUNICIPALIDADE, QUE FOREM CONSIDERADOS INSERVÍVEIS OU DESNECESSÁRIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/623/623_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE SARANDI, PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/651/651_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RATIFICAR SUA PARTICIPAÇÃO NO CONSÓRCIO PÚBLICO INTERMUNICIPAL PARA O DESENVOLVIMENTO SUSTENTÁVEL DA REGIÃO DO VALE DO MÉDIO IVAÍ DO ESTADO DO PARANÁ - CIMEIV, NA FORMA E CONDIÇÕES PREVISTAS PELA LEI FEDERAL Nº 11.107/2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AS RUAS DO JARDIM CENTRO CÍVICO, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/664/projeto_de_lei_no_2703-2018_aprovado.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/664/projeto_de_lei_no_2703-2018_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROLONGAMENTO DE VIAS NO MUNICÍPIO DE SARANDI, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/665/projeto_de_lei_no_2704-2018_aprovado.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/665/projeto_de_lei_no_2704-2018_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROLONGAMENTO DE VIA NO MUNICÍPIO DE SARANDI, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/666/projeto_de_lei_no_2705-2018_aprovado.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/666/projeto_de_lei_no_2705-2018_aprovado.pdf</t>
   </si>
   <si>
     <t>REVOGA AS LEIS Nº S. 867/1999, 868/1999 E A ALÍNEA "A" DO ART. 2º, DA LEI Nº 866/1999, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/678/projeto_de_lei_no_2706-2018_aprovado.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/678/projeto_de_lei_no_2706-2018_aprovado.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 13, DA LEI Nº 2372/2017, DE 23/11/2018, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>Eliana Trautwein Santiago, Erasmo Cardoso Pereira "Erasmo da Saúde"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/701/projeto_de_lei_no_2707-2018_-_aprovado.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/701/projeto_de_lei_no_2707-2018_-_aprovado.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "ESPAÇOS VERDES", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>Erasmo Cardoso Pereira "Erasmo da Saúde", Leão</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/702/projeto_de_lei_no_2708-2018_-_aprovado.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/702/projeto_de_lei_no_2708-2018_-_aprovado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA INSTALAÇÃO DE COMEDOUROS E BEBEDOUROS PARA CÃES EM LOCAIS PÚBLICOS OU PRÉDIOS PARTICULARES, BEM COMO O USO DE PROPAGANDA PUBLICITÁRIA ADESIVADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/703/projeto_de_lei_no_2709-2018_-_aprovado.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/703/projeto_de_lei_no_2709-2018_-_aprovado.pdf</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NO PROTOCOLO DE INTENÇÕES E NO ESTATUTO DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE SAÚDE DO SETENTRIÃO PARANAENSE &amp;#8211; CISAMUSEP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/721/721_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 9º DA LEI Nº 2384/2017, PROMULGADA EM 08/03/2018, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/722/722_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DA PESSOA COM DEFICIÊNCIA INTELECTUAL E MÚLTIPLA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/730/730_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS ANEXOS DO PPA - PLANO PLURIANUAL DO MUNICÍPIO DE SARANDI DO QUADRIÊNIO 2018 A 2021, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/731/731_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/743/743_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CNPJ JUNTO A RECEITA FEDERAL E A ABERTURA DE CONTA CORRENTE JUNTO AO BANCO DO BRASIL S/A OU JUNTO A CAIXA ECONÔMICA FEDERAL, EM NOME DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DE SARANDI, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/752/752_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER DIREITO REAL DE USO DE IMÓVEL PERTENCENTE Á MUNICIPALIDADE, NA FORMA QUE ESPECIFICA. APAE</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/758/projeto_de_lei_no_2716-2018_-_aprovado.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/758/projeto_de_lei_no_2716-2018_-_aprovado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEIS AO SERVIÇO MUNICIPAL DE SANEAMENTO AMBIENTAL &amp;#8211; ÁGUAS DE SARANDI, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/773/proj._lei_no_2717-2018_9gQMiwF.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/773/proj._lei_no_2717-2018_9gQMiwF.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO DE VALORES A TÍTULO DE INSCRIÇÃO EM CONCURSOS PÚBLICOS, NO ÂMBITO DO MUNICÍPIO DE SARANDI, PARA ELEITORES CONVOCADOS E NOMEADOS, QUE TENHAM PRESTADO SERVIÇO ELEITORAL.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/796/proj._lei_no_2719-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/796/proj._lei_no_2719-2018.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A RUA 9327, SITUADA NO LOTEAMENTO ECOVALLEY, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/797/797_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DESAFETAR ÁREA VERDE, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/798/798_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA DE TRANSPORTE COLETIVO DE PASSAGEIROS NO MUNICÍPIO DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/799/799_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O EXAME DE SAÚDE MENTAL Á GUARDA MUNICIPAL DE SARANDI.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/803/803_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/803/803_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE EQUIPAMENTO ELIMINADOR DE AR NA TUBULAÇÃO DO SISTEMA DE ABASTECIMENTO DE ÁGUA DO MUNICÍPIO DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/804/804_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PARCELAMENTO DO VALOR DAS MULTAS DE TRÂNSITO NO MUNICÍPIO DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/837/projeto_de_lei_no_2725.2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/837/projeto_de_lei_no_2725.2018.pdf</t>
   </si>
   <si>
     <t>Proíbe que pessoas que cometerem maus-tratos ou abandono a animais domésticos  possam obter novamente sua guarda e de outros animais.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/839/projeto_de_lei_no_2726.2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/839/projeto_de_lei_no_2726.2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO COM RESPECTIVO HORÁRIO DE FUNCIONAMENTO DE FEIRAS LIVRES LOCALIZADAS NO MUNICÍPIO DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>Dionizio Aparecido Viaro "Dionizio da Diocar", Eliana Trautwein Santiago</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/840/projeto_de_lei_no_2727.2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/840/projeto_de_lei_no_2727.2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação de execução de música ao vivo ou por qualquer sistema de amplificação mecânico de som, bem como a disposição de mesas e cadeiras nas calçadas dos imóveis vizinhos, por bares, lanchonetes, restaurantes, pizzarias e cantinas do Município de Sarandi, e dá outras providências.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/841/projeto_de_lei_no_2728.2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/841/projeto_de_lei_no_2728.2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA EM DECORRÊNCIA DE EXECUÇÃO DE PAVIMENTAÇÃO ASFÁLTICA, REVESTIMENTO EM CBUQ COM 3,5 CM, CONSTANTE DO EDITAL DE CONTRIBUIÇÃO DE MELHORIA N° 001/2018.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/842/projeto_de_lei_no_2729.2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/842/projeto_de_lei_no_2729.2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA EM DECORRÊNCIA DE EXECUÇÃO DE PAVIMENTAÇÃO ASFÁLTICA, REVESTIMENTO EM CBUQ COM 04 CM, CONSTANTE DO EDITAL DE CONTRIBUIÇÃO DE MELHORIA N°002/2018.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/843/projeto_de_lei_no_2730.2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/843/projeto_de_lei_no_2730.2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação e o uso de extensão temporária de passeio público, denominada Parklet.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/844/proj._lei_no_2731-2018_proerd.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/844/proj._lei_no_2731-2018_proerd.pdf</t>
   </si>
   <si>
     <t>INSTITUI COMO POLÍTICA PÚBLICA O PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS E À VIOLÊNCIA - PROERD - NO MUNICÍPIO DE SARANDI-PR.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/881/projeto_de_lei_no_2732-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/881/projeto_de_lei_no_2732-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/882/projeto_de_lei_no_2733-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/882/projeto_de_lei_no_2733-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização da EXPORANDI, na forma que especifica.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>Aparecido Antonio, Cilas Morais, Mineirinho</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/883/projeto_de_lei_no_2734-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/883/projeto_de_lei_no_2734-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento aos domingos e feriados do comércio varejista e atacadista de gêneros alimentícios e medicamentos e dá outras providências.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/884/projeto_de_lei_no_2735-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/884/projeto_de_lei_no_2735-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação de doação, permuta, repasse e o descarte de livros de Bibliotecas Públicas do Município de Sarandi.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/885/projeto_de_lei_no_2736-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/885/projeto_de_lei_no_2736-2018.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO Á RUA 34, SITUADA NOS JARDINS NOVA INDEPENDÊNCIA 1ª PARTE, AURORA, AURORA 2 E AURORA 3, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/886/projeto_de_lei_no_2737-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/886/projeto_de_lei_no_2737-2018.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a Disponibilização e Acesso a Informações no Portal da Transparência, conforme Lei Complementar Federal Nº 131/2009 (Lei da Transparência), Lei Federal Nº 12.527/2011 (Lei de Acesso a Informação).</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/887/projeto_de_lei_no_2378-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/887/projeto_de_lei_no_2378-2018.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 5º, DA LEI Nº 2425/2018, DE 11/07/2018, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/888/projeto_de_lei_no_2739-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/888/projeto_de_lei_no_2739-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/913/projeto_de_lei_no_2740-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/913/projeto_de_lei_no_2740-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO DO MUNICÍPIO DE SARANDI A EFETUAR PERMUTA DE IMÓVEIS E DÁ  OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>Eunildo Zanchim "Nildão", Leão</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/914/projeto_de_lei_no_2741-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/914/projeto_de_lei_no_2741-2018.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO Á RUA 33, SITUADA NOS JARDINS NOVA INDEPENDÊNCIA 1ª PARTE, AURORA, AURORA 2, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/915/projeto_de_lei_no_2742-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/915/projeto_de_lei_no_2742-2018.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ORGANIZAÇÃO SOCIAL CULTIVANDO O AMOR AO PRÓXIMO - OSCAP.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/952/projeto_de_lei_no_2743-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/952/projeto_de_lei_no_2743-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE ECOPONTOS NO MUNICÍPIO DE SARANDI.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/953/projeto_de_lei_no_2744-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/953/projeto_de_lei_no_2744-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SARANDI A RECEBER BEM IMÓVEL EM DOAÇÃO, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/954/projeto_de_lei_no_2745-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/954/projeto_de_lei_no_2745-2018.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O § 19 DO ARTIGO 85 DA LEI FEDERAL Nº 13.105/2015 NO ÂMBITO DO MUNICÍPIO DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/955/projeto_de_lei_no_2746-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/955/projeto_de_lei_no_2746-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS NOVOS LOETAMENTOS E EMPREENDIMENTOS IMOBILIÁRIOS NO MUNICÍPIO DE SARANDI DISPONIBILIZAREM PLACAS COM A  DENOMINAÇÃO, E TAMBÉM A NUMERAÇÃO DO CEP - CÓDIGO DE ENDEREÇAMENTO POSTAL, EM TODAS AS ESQUINAS DE  VIAS URBANAS  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/956/projeto_de_lei_no_2747-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/956/projeto_de_lei_no_2747-2018.pdf</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/957/projeto_de_lei_no_2848-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/957/projeto_de_lei_no_2848-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO DE METAS E PRIORIDADES E ANEXO DE METAS FISCAIS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO, DO EXERCÍCIO DE 2019, NA  FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/958/projeto_de_lei_no_2749-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/958/projeto_de_lei_no_2749-2018.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SARANDI PARA O EXERCÍCIO DE 2019, NA FORMA QUE ESPECIFICA. (R$ 287.850.106,97 - DUZENTOS E OITENTA E SETE MILHÕES, OITOCENTOS E CINQUENTA MIL, CENTO E SEIS REAIS E NOVENTA E SETE CENTAVOS).</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/971/projeto_de_lei_no_2750-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/971/projeto_de_lei_no_2750-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SARANDI A RECEBER IMÓVEL EM DOAÇÃO, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/990/projeto_de_lei_no_2751-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/990/projeto_de_lei_no_2751-2018.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA 35, SITUADA NOS JARDINS NOVA INDEPENDÊNCIA 1ª PARTE, AURORA, AURORA 2 e AURORA 3, NA FORMA QUE ESPECIFICA. _x000D_
 "RUA LUCAS PALÁCIO BARBOSA".</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1002/projeto_de_lei_no_2752-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1002/projeto_de_lei_no_2752-2018.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA LEI Nº 977/2002, DE 08/04/2002, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1003/projeto_de_lei_no_2753-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1003/projeto_de_lei_no_2753-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO E A MANUTENÇÃO DO TÍTULO DE UTILIDADE PÚBLICA A ENTIDADES NO MUNICÍPIO DE SARANDI, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1004/projeto_de_lei_no_2754-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1004/projeto_de_lei_no_2754-2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE SARANDI A "CORRIDA 12 DE OUTUBRO" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1005/projeto_de_lei_no_2755-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1005/projeto_de_lei_no_2755-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSERÇÃO DO SÍMBOLO MUNDIAL DA CONSCIENTIZAÇÃO DO TRANSTORNO DO ESPECTRO AUTISTA NAS PLACAS INFORMATIVAS DE ATENDIMENTO PRIORITÁRIO DOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS DO MUNICÍPIO DE SARANDI.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1017/projeto_de_lei_no_2756-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1017/projeto_de_lei_no_2756-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO, EM GERAL, DE EVENTOS DE NATUREZA ANIMAL NO MUNICÍPIO DE SARANDI-PR, SEM PRÉVIO DO COBEM - CONSELHO MUNICIPAL DE PROTEÇÃO E BEM ESTAR ANIMAL.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1018/projeto_de_lei_no_2757-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1018/projeto_de_lei_no_2757-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER DIREITO REAL DE USO DE IMÓVEL PERTENCENTE À MUNICIPALIDADE, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>Eunildo Zanchim "Nildão", Eliana Trautwein Santiago</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1041/projeto_de_lei_no_2758-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1041/projeto_de_lei_no_2758-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE INAUGURAÇÃO E OU ENTREGA DE OBRAS PÚBLICAS INACABADAS OU QUE NÃO ESTEJAM EM CONDIÇÕES DE ATENDER AOS FINS A QUE SE DESTINAM.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1031/projeto_de_lei_no_2759-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1031/projeto_de_lei_no_2759-2018.pdf</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NO PROTOCOLO DE INTENÇÕES DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE GESTÃO DA AMUSEP - PROAMUSEP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1042/projeto_de_lei_no_2760-2018-ilovepdf-compressed.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1042/projeto_de_lei_no_2760-2018-ilovepdf-compressed.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A CASA DE ORAÇÃO PENTECOSTAL REINO E JUSTIÇA MISTÉRIO JESUS É A CHAVE.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1046/projeto_de_lei_no_2761-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1046/projeto_de_lei_no_2761-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE SARANDI COM A CAIXA DE APOSENTADORIA E PENSÃO DOS SERVIDORES MUNICIPAIS DE SARANDI.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1047/projeto_de_lei_no__2762-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1047/projeto_de_lei_no__2762-2018.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA PROJETADA S, SITUADA NO JARDIM OURO VERDE III, NA FORMA QUE ESPECIFICA. "RUA LAZO PINTO DA SILVA".</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1048/projeto_de_lei_no_2763-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1048/projeto_de_lei_no_2763-2018.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA 12, SITUADA NOS JARDINS OURO VERDE III e IV, NA FORMA QUE ESPECIFICA. "RUA FRANCISCO PINTO DA SILVA".</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1102/projeto_de_lei_no_2764-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1102/projeto_de_lei_no_2764-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TRANSPOSIÇÃO ORÇAMENTÁRIA E FINANCEIRA DO PODER LEGISLATIVO PARA O PODER EXECUTIVO, NA FORMA QUE ESPECIFICA. NO VALOR DE R$. 1.900.000,00.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1104/projeto_de_lei_no_2765-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1104/projeto_de_lei_no_2765-2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIÁRIO OFICIAL DOS MUNICÍPIOS DO PARANÁ COMO VEÍCULO OFICIAL DE COMUNICAÇÃO, PUBLICIDADE E DIVULGAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DO MUNICÍPIO DE SARANDI.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1128/projeto_de_lei_no_2766-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1128/projeto_de_lei_no_2766-2018.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO Á RUA 9320, SITUADA NO LOTEAMENTO ECOVALLEY, NA FORMA QUE ESPECIFICA.  "RUA PROFESSORA LOURDES DE MORAES ROSA".</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1140/projeto_de_lei_no_2767-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1140/projeto_de_lei_no_2767-2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE PARCERIAS PÚBLICO-PRIVADAS - PPP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1143/projeto_de_lei_no_2768-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1143/projeto_de_lei_no_2768-2018.pdf</t>
   </si>
   <si>
     <t>CRIA PARQUE ECOLÓGICO/FLORESTAL NO MUNICÍPIO, NA FORMA QUE ESPECIFICA. "PAPA JOÃO PAULO II".</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1144/projeto_de_lei_no_2769-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1144/projeto_de_lei_no_2769-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA EM DECORRÊNCIA DE EXECUÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA FRANCISCO DE ALMEIDA.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1145/projeto_de_lei_no_2770-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1145/projeto_de_lei_no_2770-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA EM DECORRÊNCIA DE EXECUÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NO JARDIM NOVO BERTIOGA.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1146/projeto_de_lei_no_2771-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1146/projeto_de_lei_no_2771-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA EM DECORRÊNCIA DE EXECUÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NO PARQUE RESIDENCIAL SANTANA E JARDIM CASTELO.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1147/projeto_de_lei_no_2772-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1147/projeto_de_lei_no_2772-2018.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA PROJETADA "E", SITUADA NOS JARDINS SÃO PAULO II E CANADÁ, NA FORMA QUE ESPECIFICA. " RUA MÁRIO PILLEGGI".</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1148/projeto_de_lei_no_2773-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1148/projeto_de_lei_no_2773-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA EM DECORRÊNCIA DE EXECUÇÃO DE PAVIMENTAÇÃO ASFÁLTICA, REVESTIMENTO EM CBUQ COM 03 CM, CONSTANTE DO EDITAL DE CONTRIBUIÇÃO DE MELHORIA N°003/2017.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1149/projeto_de_lei_no_2774-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1149/projeto_de_lei_no_2774-2018.pdf</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1175/projeto_de_lei_no_2775-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1175/projeto_de_lei_no_2775-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. NO VALOR DE R$.500,00.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1177/projeto_de_lei_no_2776-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1177/projeto_de_lei_no_2776-2018.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO Á RUA 9316, SITUADA NO LOTEAMENTO ECOVALLEY, NA FORMA QUE ESPECIFICA. "RUA MARCELO ARAÚJO BRITO".</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1178/projeto_de_lei_no_2777-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1178/projeto_de_lei_no_2777-2018.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 2314, DE 20 DE MARÇO DE 2017, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA CESSÃO DE ÔNIBUS DA MUNICIPALIDADE, DE FORMA GRATUITA, PARA O TRANSPORTE DE ALUNOS, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1179/projeto_de_lei_no_2778-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1179/projeto_de_lei_no_2778-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER DIREITO REAL DE USO DE IMÓVEL PERTENCENTE À MUNICIPALIDADE, NA FORMA QUE ESPECIFICA. _x000D_
 "IGREJA PENTECOSTAL DEUS É AMOR".</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/825/projeto_de_resolucao_no_001-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/825/projeto_de_resolucao_no_001-2018.pdf</t>
   </si>
   <si>
     <t>CRIA O REGISTRO DE FRENTES PARLAMENTARES NA CÂMARA MUNICIPAL DE SARANDI, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/891/projeto_de_resolucao_no_002.2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/891/projeto_de_resolucao_no_002.2018.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A UTILIZAÇÃO DO PLENÁRIO DA CÂMARA DE VEREADORES POR TERCEIROS E DÁ OUTROS PROCEDIMENTOS.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/892/projeto_de_resolucao_no_003.2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/892/projeto_de_resolucao_no_003.2018.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução N° 002/2017, dispõe sobre a redefinição da estrutura organizacional da Câmara Municipal de Sarandi, e dá outras providências.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/598/598_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2688/2018, DO PODER EXECUTIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/599/599_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2689/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/600/600_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, E AINDA A APROVAÇÃO DA REDAÇÃO FINAL,  DO PROJETO DE LEI Nº 2690/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/601/601_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, E AINDA A APROVAÇÃO DA REDAÇÃO FINAL,  DO PROJETO DE LEI Nº 2691/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/602/602_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2692/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/603/603_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2693/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/604/604_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI COMPLEMENTAR  Nº 469/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/615/615_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME A ESTA CASA DE LEIS, SE EXISTE PREVISÃO OU MESMO ESTUDOS NO SENTIDO DE PROCEDER A ABERTURA DE CONCURSO PÚBLICO, PARA A CONTRATAÇÃO DE DIVERSAS ESPECIALIDADES MÉDICAS QUE SE ENCONTRAM EM FALTA NO MUNICÍPIO, BEM COMO PARA CARGOS DIVERSOS DE NÍVEL MÉDIO.  </t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/616/616_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE TOME AS DEVIDAS PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR A REALIZAÇÃO DE TESTE DE ACUIDADE AUDITIVA, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE, PARA OS ALUNOS DA REDE MUNICIPAL DE ENSINO DE SARANDI. </t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/617/617_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE ENCAMINHE A ESTA CASA DE LEIS, CÓPIAS DE CAPA A CAPA DOS PROCESSOS LICITATÓRIOS DE METALÚRGICA, VIDRAÇARIA, INFORMÁTICA E DE MARMITEX, JUNTAMENTE COM OS EMPENHOS, COMPROVANTES DE PAGAMENTOS E NADS DAS MESMAS.  </t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/618/618_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE COLOQUE EM PRÁTICA A LEI MUNICIPAL Nº 2051/2013, DE 09.12.2013, A QUAL TORNA OBRIGATÓRIA A DISPONIBILIZAÇÃO DE INFORMAÇÕES SOBRE O TIPO DE ATENDIMENTO OFERECIDO PELOS ÓRGÃOS OU SETORES DA ADMINISTRAÇÃO MUNICIPAL DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/619/619_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIOS AO SENHOR PREFEITO E AO SUPERINTENDENTE DA AUTARQUIA DE ÁGUAS DE SARANDI, SOLICITANDO QUE INFORME A ESTA CASA DE LEIS QUAIS OS MOTIVOS DA CONSTANTE FALTA DE ÁGUA NO JARDIM CALIFÓRNIA, SEMPRE NO PERÍODO COMPREENDIDO ENTRE AS 14:00 HORAS E ÀS 03:00 HORAS DA MADRUGADA DO DIA SEGUINTE.  </t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/620/620_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE PROCEDA INÍCIO A CONSTRUÇÃO DE NOVOS ESTACIONAMENTOS PARA VEÍCULOS E MOTOS AO REDOR DOS VIADUTOS NAS AVENIDAS ADEMAR BORNIA E ANTONIO VOLPATO.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/622/622_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SERVIDOR PÚBLICO MUNICIPAL JOÃO ARGEMIRO COLDEBELLA, MECÂNICO - CONVOCANDO-O A COMPARECER NA SESSÃO ORDINÁRIA DO DIA 26 DE FEVEREIRO DE 2018, PARA PRESTAR ESCLARECIMENTOS/INFORMAÇÕES SOBE A FISCALIZAÇÃO DA MANUTENÇÃO DE OFICINAS DE VEÍCULOS DA FROTA MUNICIPAL. </t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/624/624_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A INCLUSÃO NA ORDEM DO DIA DA SESSÃO ORDINÁRIA DO DIA 19 DE FEVEREIRO DE 2018, DO PROJETO DE LEI Nº 2700/2018, DO PODER EXECUTIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2700/2018, DO PODER EXECUTIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE PROVIDENCIE A IMPLANTAÇÃO DE UMA GRELHA PARA O ESCOAMENTO DE ÁGUAS PLUVIAIS NA AVENIDA JOÃO MARANGONI ENTRE AS AVENIDAS FELÍCIO TURQUINO E DEPUTADO BORSARI NETO. </t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> OFÍCIO AO SENHOR PREFEITO, SOLICITANDO ESTUDOS NO SENTIDO ESTAR INFORMATIZANDO O CARTÃO DE VACINAÇÃO</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/629/629_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE TORNE PÚBLICO ATRAVÉS DO PORTAL DA TRANSPARÊNCIA E DO ÓRGÃO OFICIAL DO MUNICÍPIO, DO NOME E ENDEREÇO DO COMPRADOR DO VEÍCULO FORD FUSION LEILOADO PELA ATUAL ADMINISTRAÇÃO. </t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE MANTENHA ENTENDIMENTOS COM A DIREÇÃO DA EMPRESA QUE EXPLORA A LINHA FÉRREA QUE CORTA O MUNICÍPIO DE SARANDI, VISANDO A IMPLANTAÇÃO DE CANCELAS SONORIZADAS EM TODOS OS CRUZAMENTOS COM A VIAS PÚBLICAS DE NOSSA CIDADE. </t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE MANTENHA ENTENDIMENTOS JUNTO AO COMANDO DO CORPO DE BOMBEIROS DE SARANDI, ESTUDOS PARA QUE AQUELE ÓRGÃO VENHA RECEBER LIGAÇÕES DE EMERGÊNCIA PARA O TELEFONE 193, ATRAVÉS DE APARELHO CELULAR.  </t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>Leão, Erasmo Cardoso Pereira "Erasmo da Saúde"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO ESTUDOS NO SENTIDO DE VIABILIZAR A ELEVAÇÃO DO PERCENTUAL DA GRATIFICAÇÃO DE RISCO DE VIDA DOS GUARDAS MUNICIPAIS. </t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/633/633_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SECRETÁRIO MUNICIPAL DE URBANISMO, SOLICITANDO QUE PROVIDENCIE ESTUDOS VISANDO ACHAR UMA SOLUÇÃO PARA RESOLVER PROBLEMAS COM AS BOCAS DE LOBO EXISTENTES NA AVENIDA JOÃO MARANGONI ENTRE AS AVENIDAS FELÍCIO TURQUINO E DEPUTADO BORSARI NETO, QUANTO A ALAGAMENTOS. </t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2694/2018, DO PODER EXECUTIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2695/2018, DO PODER EXECUTIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/637/637_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2699/2018, DO EDIL EUNILDO ZANCHIM. </t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI COMPLEMENTAR Nº 470/2018, DO PODER EXECUTIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE PROVIDENCIE A AQUISIÇÃO DE 01 (UMA) FOTOCOPIADORA PARA SER UTILIZADA NA FARMÁCIA MUNICIPAL DE SARANDI, LOCALIZADA NA CLÍNICA DE ESPECIALIDADES, PARA TIRAR CÓPIAS GRATUITAMENTE DE RECEITAS MÉDICAS.  </t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/640/640_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A CONFECÇÃO E DISTRIBUIÇÃO DE UM GUIA DOS SERVIÇOS E MEDICAMENTOS, AOS USUÁRIOS DO SISTEMA ÚNICO DE SAÚDE DE SARANDI.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/641/641_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE ENCAMINHE A ESTA CASA DE LEIS, CÓPIAS CAPA A CAPA DO PROCESSO LICITATÓRIO DE ARBITRAGEM, JUNTAMENTE COM AS NADS, EMPENHOS E AS NOTAS JÁ PAGAS ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A ALTERAÇÃO DA LEGISLAÇÃO, DE FORMA A PROVIDENCIAR A SUBDIVISÃO DE CASAS GERMINADAS E LOTES VAZIOS, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A REFORMA DAS QUADRAS ESPORTIVAS COBERTAS LOCALIZADAS NOS SEGUINTES JARDINS: VERÃO, ANA ELIZA, NOVA INDEPENDÊNCIA, UNIVERSAL E INDEPENDÊNCIA 3ª PARTE.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO ESTUDOS NO SENTIDO DE VIABILIZAR A ELEVAÇÃO DO PERCENTUAL DA GRATIFICAÇÃO DAS MERENDEIRAS, DE 10%(DEZ POR CENTO), PARA 20%(VINTE POR CENTO).  </t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> OFÍCIO AO SENHOR PREFEITO, SOLICITANDO ESTUDOS NO SENTIDO DE ESTABELECER UM PROJETO PARA RECUPERAÇÃO DA MATA CILIAR DO PARQUE RESIDENCIAL BOM PASTOR, ALÉM DA CONSTRUÇÃO DE PISTA DE CAMINHAS E A INSTALAÇÃO DE ATI E API. </t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>Nito, Cilas Morais, Dionizio Aparecido Viaro "Dionizio da Diocar"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A INSTALAÇÃO DE 01 (UM) SEMÁFORO NA CONFLUÊNCIA DAS AVENIDAS JOÃO MARANGONI, RUI BARBOSA E ESTRADA MAURO TRINDADE, NO JARDIM NOVA INDEPENDÊNCIA 1ª PARTE. </t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/647/647_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SECRETÁRIO MUNICIPAL DE URBANISMO, SOLICITANDO QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE VIABILIZAR A MANUTENÇÃO OU TROCA DAS LÂMPADAS DOS SUPER-POSTES DA AVENIDA CENTRAL &amp;#8220;ANTIGA RODOVIA BR-376&amp;#8221;. </t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO O ENCAMINHAMENTO  DA LISTA DE ESPERA ATUALIZADA E DETALHADA, DAS CRIANÇAS QUE AGUARDAM VAGAS NOS CENTROS MUNICIPAIS DE EDUCAÇÃO INFANTIL DESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2680/2017, DOS EDIS DIONIZIO APARECIDO VIARO, CILAS SOUZA MORAIS E EUNILDO ZANCHIM. </t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>Eunildo Zanchim "Nildão", Aparecido Antonio, Cilas Morais, Dionizio Aparecido Viaro "Dionizio da Diocar", Eliana Trautwein Santiago, Erasmo Cardoso Pereira "Erasmo da Saúde", Gilberto Messias de Pinas "Gil", Leão, Mineirinho, Nito</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO DELEGADO DE POLÍCIA DE SARANDI, CONVIDANDO-O PARA PRESTAR INFORMAÇÕES REFERENTES AO CASO DOS HIDRÔMETROS, DESVIADOS DA AUTARQUIA DE ÁGUAS DE SARANDI. </t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE PROVIDENCIE A REALIZAÇÃO DE MELHORIAS NA ESTRADA OCTÁVIO COLLI, TAIS COMO RECAPEAMENTO  ASFÁLTICO OU OUTRA, QUE VENHA A CORRIGIR AS IRREGULARIDADES DA MESMA.   </t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A IMPLANTAÇÃO DE 01 (UMA) ATI &amp;#8211; ACADEMIA DA TERCEIRA IDADE, NA PRAÇA DA IGREJA DO CONJUNTO RESIDENCIAL VALE AZUL &amp;#8220;ANTIGO FLORESTA&amp;#8221;.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/655/655_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A IMPLANTAÇÃO E PLACAS INDICATIVAS NAS PRINCIPAIS AVENIDAS DE SARANDI, CONTENDO O SENTIDO DE DIREÇÃO DE BAIRROS, ÓRGÃOS OU SETORES DA ADMINISTRAÇÃO, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A IMPLANTAÇÃO DA DEVIDA SINALIZAÇÃO DE TRÂNSITO COM A PINTURA DAS VIAS PÚBLICAS, NOS JARDINS VERÃO E DAS FLORES, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A ALTERAÇÃO DA NOMENCLATURA DO CARGO DE VIGIA, PARA GUARDA PATRIMONIAL. </t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A CONTRATAÇÃO DE FARMACÊUTICOS (AS) PARA O ATENDIMENTO DA DEMANDA JUNTO AS UBSS &amp;#8211; UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO ESTUDOS NO SENTIDO DE ADERIR AO CONVÊNIO DO PROGRAMA &amp;#8220;MEU CAMPINHO&amp;#8221;, DA SECRETARIA DE ESTADO DO DESENVOLVIMENTO URBANO DO PARANÁ. </t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO QUE REALIZE UM PLANEJAMENTO JUNTO AOS CMEIS &amp;#8211; CENTROS MUNICIPAIS DE EDUCAÇÃO INFANTIS, PARA AUXILIAR AS MÃES NA TROCA DE CMEI ONDE SEUS FILHOS SÃO ATENDIDOS, VISANDO O ATENDIMENTO MAIS PRÓXIMO DE SUAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/661/661_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2675/2017, DA EDIL ELIANA TRAUTWEIN SANTIAGO.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/662/662_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2696/2018, DO EDIL APARECIDO ANTONIO. </t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME A ESTA CASA DE LEIS, QUAL A PREVISÃO PARA A IMPLANTAÇÃO DE MUTIRÕES ITINERANTES, COM O OBJETIVO DE PREVENÇÃO E DETECTAR DOENÇAS, DISPONIBILIZANDO DENTRE OUTROS, EXAMES DE MAMOGRAFIA, OFTALMOLOGIA E ODONTOLOGIA. </t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE PROVIDENCIE A READEQUAÇÃO DAS DIMENSÕES DO PORTÃO DE ENTRADA DO CMEI &amp;#8211; CENTRO DE EDUCAÇÃO INFANTIL JULIA VOLPATO SORDI, DE FORMA A PROPORCIONAR CONDIÇÕES PARA A ENTRADA DE AMBULÂNCIA NAQUELE LOCAL. </t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME A ESTA CASA DE LEIS, SE EXISTE PREVISÃO PARA A CONSTRUÇÃO DE 01 (UM) ALMOXARIFADO MUNICIPAL, COM A IMPLANTAÇÃO DE UM SISTEMA DE CONTROLE DE RECEBIMENTO E DISTRIBUIÇÃO DE MERCADORIAS PARA AS RESPECTIVAS SECRETARIAS MUNICIPAIS.  </t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/670/670_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A IMPLANTAÇÃO DE 01 (UMA) ATI  - ACADEMIA DA TERCEIRA DA IDADE, E DE 0L (UM) PARQUINHO, PRÓXIMO AO CMEI HUGO MIKAEL SILVA LIMA, NO JARDIM MONTEREY. </t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/671/671_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE RETIRAR A PISTA DE SKATE, ATUALMENTE LOCALIZADA NA RUA JULIO DVORANEN, ESQUINA COM A RUA TAÍ, E PROVIDENCIE A CONSTRUÇÃO DE UMA QUADRA ESPORTIVA NAQUELE LOCAL. </t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE PROVIDENCIE A CONTRATAÇÃO DE UMA EMPRESA PARA PRESTAR SERVIÇOS DE AUDITORIA, COM INTUITO DE AUDITAR TODO O PERÍODO EM QUE A EX-SERVIDORA EM CARGO DE COMISSÃO ANDREA NOGUEIRA RODRIGUES DOS SANTOS, OCUPAVA O CARGO DE COORDENADOR DE ENSINO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO.                                             </t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>Eliana Trautwein Santiago, Eunildo Zanchim "Nildão", Gilberto Messias de Pinas "Gil"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A IMPLANTAÇÃO DE ESCOLAS EM PERÍODO INTEGRAL, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SECRETÁRIO MUNICIPAL DE URBANISMO, SOLICITANDO QUE PROVIDENCIE A REALIZAÇÃO DE SERVIÇOS DE RECAPEAMENTO ASFÁLTICO NA AVENIDA ADEMAR BORNIA, EM TODA A SUA EXTENSÃO. </t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/675/675_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SUPERINTENDENTE DA AUTARQUIA ÁGUAS DE SARANDI, SOLICITANDO O ENCAMINHAMENTO A ESTA CASA DE LEIS, DE CÓPIAS DOS ROLS DE LANÇAMENTO E DE PAGAMENTO, DOS ÚLTIMOS 05 (CINCO) ANOS, DA QUADRA 35, LOTES 16 E 16-A, LOCALIZADA NA RUA ATÍLIO SALVALÁGGIO, ESQUINA COM A RUA SALVADOR JORDANO, ONDE FUNCIONAVA UM LAJA JATO.  </t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/676/676_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2685/2017, DO EDIL DIONIZIO APARECIDO VIARO. </t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI COMPLEMENTAR Nº 472/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE PROVIDENCIE A IMPLANTAÇÃO DE UM PROGRAMA DE PREVENÇÃO DE VERMINOSES, VIROSES E OUTRAS DOENÇAS, JUNTO A REDE PÚBLICA DE ENSINO DE SARANDI. </t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A IMPLANTAÇÃO DE ESTACIONAMENTO EM TODAS AS EXTENSÕES DAS AVENIDAS ANTONIO VOLPATO E ADEMAR BORNIA. </t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VERIFIQUE A POSSIBILIDADE DE SE PROCEDER A UMA ALTERAÇÃO NO FINAL DO ARTIGO 107 DA LEI COMPLEMENTAR Nº 10/92 &amp;#8211; ESTATUTO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE SARANDI, SUBSTITUINDO A FRASE &amp;#8220;ATÉ O MÁXIMO DE 35 ANUÊNIOS&amp;#8221;, PELA FRASE &amp;#8220;ENQUANTO O SERVIDOR PERMANECER NA ATIVIDADE&amp;#8221;. </t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>Gilberto Messias de Pinas "Gil", Aparecido Antonio, Dionizio Aparecido Viaro "Dionizio da Diocar", Nito</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A REALIZAÇÃO DE SERVIÇOS DE PINTURA DOS NOMES DOS LOGRADOUROS &amp;#8220;RUAS E AVENIDAS&amp;#8221;, NOS POSTES DA COPEL, EM TODOS OS BAIRROS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE PROVIDENCIE A REALIZAÇÃO DE ESTUDOS E A IMPLANTAÇÃO DE MEDIDAS VISANDO ORDENAR O TRÂNSITO NO CRUZAMENTO DAS AVENIDAS JOÃO MARANGONI, GIRO WATANABE E RUI BARBOSA, ALÉM DA ESTRADA MAURO TRINDADE E A ENTRADA DO CONDOMÍNIO BOM PASTOR.                                          </t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/685/685_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2702/2018, DO EDIL EUNILDO ZANCHIM. </t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/686/686_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2703.2018, DO EDIL EUNILDO ZANCHIM. </t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2704/2018, DO EDIL EUNILDO ZANCHIM. </t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2705.2018, DO PODER EXECUTIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/689/689_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CONSTITUIÇÃO DE CPI - COMISSÃO PARLAMENTAR DE INQUÉRITO, PARA A APURAÇÃO DE DENÚNCIAS ENVOLVENDO O DESVIO DE RECURSOS DE LICITAÇÕES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DE SARANDI. </t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE PROVIDENCIE A REALIZAÇÃO DE SERVIÇOS DE RECAPE OU MESMO TAPA-BURACOS, NOS JARDINS OURO VERDE II E III. </t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A CONTRATAÇÃO DE MAIS DENTISTAS, PARA O ATENDIMENTO A NOSSA POPULAÇÃO, JUNTO À SECRETARIA DE SAÚDE DE SARANDI. </t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>73</t>
   </si>
@@ -3153,2669 +3153,2669 @@
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A ABERTURA DO TRECHO DA RUA D. JOÃO VI, NO JARDIM INDEPENDÊNCIA 3ª PARTE, NO TRECHO ENTRE AS AVENIDAS RIACHUELO E RIO BRANCO. _x000D_
                                                        _x000D_
 </t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE MANTENHA ENTENDIMENTOS JUNTO A EMPREITEIRA CENTRO AMÉRICA MELHORAMENTOS URBANOS, NO SENTIDO DE VIABILIZAR A RETIRADA DA CLÁUSULA ADICIONADA PELA MESMA, A QUAL OBRIGA O MORADOR A APRESENTAR AVALISTA NA ASSINATURA CONTRATUAL DO ASFALTO COMUNITÁRIO. </t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2697/2018, DO EDIL DIONIZIO APARECIDO VIARO. </t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DESIGNAÇÃO DE UMA COMISSÃO ESPECIAL PARA ESTUDAR POSSÍVEL REGULAMENTAÇÃO JUNTO REGIMENTO INTERNO, FORMA DE DISCIPLINAR PRAZOS QUANTO AO RECEBIMENTO DE DENÚNCIAS DE INFRAÇÕES POLÍTICO-ADMINISTRATIVA. </t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE PROVIDENCIE A REALIZAÇÃO DE SERVIÇOS DE REBAIXAMENTO DA ILUMINAÇÃO PÚBLICA DAS VIAS PÚBLICAS DOS JARDINS OURO VERDE II E III, E AINDA PROCEDER A IMPLANTAÇÃO DE TRÂNSITO DE MÃO ÚNICA, NESSES LOCAIS. </t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A AQUISIÇÃO DE 01 (UM) CAMINHÃO &amp;#8220;BURRO PRETO&amp;#8221;, PARA SER UTILIZADO PRINCIPALMENTE PELA SECRETARIA MUNICIPAL DE URBANISMO. </t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS VISANDO ACELERAR O PROCESSO REFERENTE À ORDEM DE SERVIÇO DAS OBRAS, DO JARDIM NOVO BERTIOGA. </t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A DISPONIBILIZAÇÃO DE 01 (UM) ÔNIBUS PARA O ATENDIMENTO AS PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS, PARA ATENDIMENTO JUNTO À ANPR &amp;#8211; ASSOCIAÇÃO NORTE PARANAENSE DE REABILITAÇÃO. </t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A CONSTRUÇÃO DE 01 (UMA) PISTA DE CAMINHADAS, ENTRE A AVENIDA MARINGÁ E LINHA FÉRREA, NAS IMEDIAÇÕES DO FÓRUM DA COMARCA, ALÉM DA INSTALAÇÃO DE 01 (UMA) ATI &amp;#8211; ACADEMIA DA TERCEIRA IDADE. </t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE ENCAMINHE A ESTA CASA DE LEIS, RELATÓRIO CONTENDO A RELAÇÃO DE HORAS EXTRAS, MÊS A MÊS, DE TODOS OS SERVIDORES DA SECRETARIA MUNICIPAL DE TRÂNSITO, TRANSPORTE E SEGURANÇA PÚBLICA, DO PERÍODO DE 01.01.2015 À 31.12.2017. </t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, SOLICITANDO QUE PROVIDENCIE A REALIZAÇÃO DE SERVIÇOS DE ROÇADAS, NO PARQUE RESIDENCIAL BOM PASTOR E ALPHAVILLE. </t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, SOLICITANDO QUE INFORME A ESTA CASA DE LEIS, QUANTO ESTÁ SENDO GASTO COM FOLHA DE PAGAMENTO DA EDUCAÇÃO, QUAIS AS FONTES, E SE SERÁ POSSÍVEL ESTE ANO, CUMPRIR AS METAS 17.9 E 17.10 DA LEI MUNICIPAL Nº 2148/2015 &amp;#8211; PLANO MUNICIPAL DE EDUCAÇÃO. </t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE TOME PROVIDENCIAS NECESSÁRIAS, NO SENTIDO DE SE VIABILIZAR A REALIZAÇÃO DE SERVIÇOS DE REFORMA E AMPLIAÇÃO, DA ESCOLA MUNICIPAL TSURO TSUJI DE BARROS CUNHA.  </t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A CONSTRUÇÃO DE 01 (UMA) CLINICA DA MULHER E DA CRIANÇA, NA REGIÃO DOS JARDINS NOVA INDEPENDÊNCIA 1ª E 2ª PARTES E SÃO JOSÉ. </t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/714/714_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS VISANDO A REALIZAÇÃO DE SERVIÇOS DE REFORMA E IMPLANTAÇÃO DE COBERTURA, NA QUADRA DE ESPORTES DA ESCOLA MUNICIPAL PAULO FREIRE. </t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A INSTALAÇÃO DE 01 (UMA) ATI &amp;#8211; ACADEMIA DA TERCEIRA IDADE, NO PARQUE RESIDENCIAL NOVA ALIANÇA. </t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A REALIZAÇÃO DE SERVIÇOS DE URBANIZAÇÃO DO TRECHO DA RUA CASTRO ALVES NO JARDIM INDEPENDÊNCIA 3ª PARTE, APÓS A AVENIDA LAGUNA, NO SENTIDO DA FACULDADE. </t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO  AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A ELABORAÇÃO E DISTRIBUIÇÃO DE UM MATERIAL DE CONSCIENTIZAÇÃO, PARA O PLANTIO DE ÁRVORES DEFRONTE AS RESIDÊNCIAS, COMÉRCIOS, FUNDOS DE VALES E ÁREAS DE NASCENTES DE RIOS. </t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Nito, Dionizio Aparecido Viaro "Dionizio da Diocar"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/718/718_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE PROVIDENCIE A INSTALAÇÃO DE 01 (UMA) ATI &amp;#8211; ACADEMIA DA TERCEIRA IDADE, NO PARQUE RESIDENCIAL ALPLHAVILLE.  </t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Cilas Morais, Aparecido Antonio, Dionizio Aparecido Viaro "Dionizio da Diocar", Eliana Trautwein Santiago</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/719/719_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE PROVIDENCIE A INSTALAÇÃO DE ABRIGOS OU A COBERTURA, NOS PONTOS DE ÔNIBUS DE NOSSA CIDADE.  </t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/720/720_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SECRETÁRIO MUNICIPAL DE URBANISMO,  SOLICITANDO QUE PROVIDENCIE A REALIZAÇÃO DE SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA, NAS RUAS ANTONIO RODRIGUES DE OLIVEIRA, DOS IMIGRANTES E NA AVENIDA CUIABÁ. </t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/724/724_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2698/2018, DO EDIL DIONIZIO APARECIDO VIARO. </t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/725/725_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, E AINDA A APROVAÇÃO DA REDAÇÃO FINAL, DO PROJETO DE LEI Nº 2706/2018, DO PODER EXECUTIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/726/726_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2708/2018, DOS EDIS ERASMO CARDOSO PEREIRA E CARLOS ROBERTO FALASCHI. </t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/727/727_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2709/2018, DO PODER EXECUTIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/728/728_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A RETIRADA DE PAUTA COM ADIAMENTO POR (UMA) SEMANA DA TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 464/2017, DO PODER EXECUTIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/729/729_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DE PAUTA COM ADIAMENTO POR 01 (UMA) SEMANA DA TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 471/2018, DO PODER EXECUTIVO MUNICIPAL,</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Eliana Trautwein Santiago, Aparecido Antonio, Cilas Morais, Dionizio Aparecido Viaro "Dionizio da Diocar", Erasmo Cardoso Pereira "Erasmo da Saúde", Mineirinho</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/732/732_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A FORMAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO - CPI PARA APURAR DENÚNCIAS NA SECRETARIA MUNICIPAL DE EDUCAÇÃO. </t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Eunildo Zanchim "Nildão", Eliana Trautwein Santiago, Erasmo Cardoso Pereira "Erasmo da Saúde"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/733/733_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO A REGULAMENTAÇÃO DO FUNDO MUNICIPAL DE PROTEÇÃO E BEM ESTAR ANIMAL, CRIADO ATRAVÉS DA LEI MUNICIPAL Nº 2313/2017, DE 06.03.2017. </t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/734/734_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE PROVIDENCIE A REALIZAÇÃO DE SERVIÇOS DE LIMPEZA DE BOCAS DE LOBO NO PARQUE RESIDENCIAL BOM PASTOR E ALPHAVILLE. </t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/735/735_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE PROVIDENCIE A REALIZAÇÃO DE VISTORIA, VISANDO AVALIAR AS CONDIÇÕES DA ESTRUTURA DA QUADRA DE ESPORTES LOCALIZADA NO PARQUE SÃO PEDRO. </t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/736/736_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO ESTUDOS QUANTO A POSSIBILIDADE DO MUNICÍPIO ESTAR OFERECENDO AOS SERVIDORES, CURSOS DE APH &amp;#8211; ATENDIMENTO PRÉ-HOSPITALAR E PRIMEIROS SOCORROS. </t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/737/737_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A REALIZAÇÃO DE SERVIÇOS DE REFORMA DA CALÇADA AO REDOR DA ESCOLA MUNICIPAL TSURO TSUJI DE BARROS CUNHA. </t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/738/738_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO  AO SENHOR PREFEITO, SOLICITANDO QUE TOME PROVIDÊNCIAS EM CONJUNTO COM A SEJUV, NO SENTIDO DE PROCEDER AO FECHAMENTO LATERAL DA QUADRA DE ESPORTES DO JARDIM DAS FLORES, DE FORMA A SE UTILIZAR O LOCAL PARA PROJETOS DA TERCEIRA IDADE. </t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/739/739_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE PROVIDENCIE A COLOCAÇÃO DE PROTEÇÃO &amp;#8220;GRELHAS&amp;#8221; NAS BOCAS DE LOBO DOS JARDINS; VERÃO, ANA ELIZA E OUTROS.  </t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/740/740_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE PROVIDENCIE A REALIZAÇÃO DE SERVIÇOS DE CONSERTOS &amp;#8220;TROCA&amp;#8221; DOS VIDROS, DO ÔNIBUS QUE FAZ A LINHA DA ANPR &amp;#8211; ASSOCIAÇÃO NORTE PARANAENSE DE REABILITAÇÃO.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/741/741_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO ESTUDOS EM CONJUNTO COM A SEMUTRANS, NO SENTIDO DE ESTAR ALTERANDO O TRAFEGO NO INÍCIO DA AVENIDA RIO DE JANEIRO, LIBERANDO O TRÂNSITO EM UMA QUADRA, OU SEJA, ATÉ A RUA PRINCESA ISABEL, PARA OS MOTORISTAS QUE PRECISAM ESTAR CONTORNANDO NO SENTINDO JARDIM PANORAMA. </t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/742/742_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, SOLICITANDO QUE PROVIDENCIE A REALIZAÇÃO DE SERVIÇOS DE ROÇADAS NO PÁTIO DA IGREJA SÃO JUDAS TADEU, BEM COMO NO CAMPO DO LOTEAMENTO CHÁCARAS AEROPORTO &amp;#8220;VALE AZUL&amp;#8221;. </t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/744/744_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE PROVIDENCIE A REALIZAÇÃO DE SERVIÇOS DE RECAPEAMENTO ASFÁLTICO NAS VIAS PÚBLICAS DO JARDIM CASTELO. </t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/745/745_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE PROVIDENCIE A REALIZAÇÃO DE SERVIÇOS DE REFORMA E ADEQUAÇÕES DO CAMPO DE FUTEBOL DO PRIMAVERA.  </t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/746/746_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO A DISPONIBILIZAÇÃO DE VIGIAS JUNTO AS UBSS &amp;#8211; UNIDADES BÁSICAS DE SAÚDE DE SARANDI. </t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/747/747_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO ESTUDOS QUANTO A VIABILIDADE DE PROCEDER UMA ALTERAÇÃO DO CÓDIGO DE POSTURA DO MUNICÍPIO, DE FORMA A PERMITIR QUE O COMÉRCIO EM GERAL POSSA UTILIZAR 30 % (TRINTA POR CENTO) DA ÁREA DE CALÇADAS. </t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/748/748_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A INSTALAÇÃO DE 01 (UM) SEMÁFORO, NO CRUZAMENTO DAS RUAS JOSÉ MUNHOZ E EMILIO ANGELO PANASOL, NO JARDIM DOM BOSCO. </t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/749/749_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO ESTUDOS QUANTO A POSSIBILIDADE DE SE INCLUIR NO EIXO COMERCIAL, O TRECHO DA RUA JOSÉ BONIFÁCIO QUE COMPREENDE AS QUADRAS 224, 227, 225 E 226, NO JARDIM INDEPENDÊNCIA 3ª PARTE.  </t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/750/750_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE TOME AS PROVIDENCIAS NECESSÁRIAS NO SENTIDO DE VIABILIZAR, A IMPLANTAÇÃO DE COBERTURA DAS NOVAS PASSARELAS SOBRE O VIADUTO DA AVENIDA CENTRAL, LATERALMENTE AS AVENIDAS LONDRINA E DEPUTADO BORSARI NETO.  </t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/751/751_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE PROVIDENCIE A REALIZAÇÃO DE SERVIÇOS DE REFORMA, NO PRÉDIO O QUAL ATUALMENTE ESTÁ LOCALIZADO O CONSELHO TUTELAR DE SARANDI. </t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/753/753_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2687/2017, DO EDIL DIONIZIO APARECIDO VIARO.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/754/754_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2707/2018, DOS EDIS ERASMO CARDOSO PEREIRA E ELIANA TRAUTWEIN SANTIAGO. </t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/755/755_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A INCLUSÃO NA ORDEM DO DIA DA SESSÃO ORDINÁRIA DIA 02 DE MAIO DE 2018, DO PROJETO DE LEI COMPLEMENTAR Nº 471/2018, DO PODER EXECUTIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/756/756_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI COMPLEMENTAR Nº 471/2018, DO PODER EXECUTIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/757/757_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INCLUSÃO NA ORDEM DO DIA DA SESSÃO ORDINÁRIA DO DIA 02 DE MAIO DE 2018, DO PROJETO DE LEI Nº 2715/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/759/759_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2701/2018, DO PODER EXECUTIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/760/760_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2710/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/761/761_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2711/2018, DO EDIL EUNILDO ZANCHIM. </t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/762/762_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2714/2018, DO PODER EXECUTIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/763/763_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2715/2018, DO PODER EXECUTIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/764/764_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO A CRIAÇÃO DE UM PROGRAMA DE COLETA SELETIVA COM INCLUSÃO SOCIAL E ECONÔMICA, DOS CATADORES DE MATERIAIS RECICLÁVEIS DE SARANDI. </t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/765/765_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE COLOQUE EM PRÁTICA A LEI MUNICIPAL Nº 1890/2011, DE 03.11.2011, A QUAL TORNA OBRIGATÓRIA A INSTALAÇÃO DE DISPOSITIVOS DE SEGURANÇA NAS AGÊNCIAS E NOS POSTOS DE SERVIÇOS DAS INSTITUIÇÕES FINANCEIRAS DE SARANDI. </t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/766/766_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO A REALIZAÇÃO DE SERVIÇOS DE LIMPEZA E ROÇADAS DO LADO DE FORA DO CEMITÉRIO MUNICIPAL AUGUSTO WOLFF. </t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/767/767_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO ESTUDOS QUANTO A POSSIBILIDADE DA IMPLANTAÇÃO DE SISTEMA BINÁRIO, NAS RUAS DO JARDIM UNIVERSAL E DO PARQUE RESIDENCIAL BOM PASTOR. </t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/768/768_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE ESTUDOS QUANTO A ELABORAÇÃO DE UM PROJETO DE ILUMINAÇÃO EM LED NA EXTENSÃO NA AVENIDA CENTRAL &amp;#8220;ANTIGA RODOVIA BR-376&amp;#8221; E VIADUTOS, QUE DELIMITA SARANDI X MARINGÁ X MARIALVA.  </t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/769/769_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO A ELABORAÇÃO DE UM PROJETO DE LEI, PARA AS REGULAMENTAÇÕES DE TODAS AS CONSTRUÇÕES IRREGULARES EXISTENTES NO MUNICÍPIO DE SARANDI, SEJA RESIDENCIAL, COMERCIAL OU INDUSTRIAL. </t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/770/770_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME A ESTA CASA DE LEIS, EM QUE FASE ESTÁ O PROCESSO PARA A REALIZAÇÃO DE CONCURSO PÚBLICO PARA A CONTRATAÇÃO DE SERVIDORES DAS DIVERSAS ÁREAS, PRINCIPALMENTE PARA A CONTRATAÇÃO DE MÉDICOS.  </t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Mineirinho, Cilas Morais</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/771/771_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A CONSTRUÇÃO DE 01 (UMA) PLATAFORMA NO LAGO DO PARQUE ECOLÓGICO JOÃO PAULO II, PARA A REALIZAÇÃO DE BATISMOS E OUTRAS CERIMÔNIAS. </t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Nito, Leão</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/772/772_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME A ESTA CASA DE LEIS, SE EXISTEM ESTUDOS OU PREVISÃO PARA A REALIZAÇÃO DE SERVIÇOS DE REPAROS E/OU AMPLIAÇÃO DA PONTA SOBRE O RIBEIRÃO SARANDI, LOCALIZADA NA ESTRADA DO KM 08. </t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/785/785_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO A INSTALAÇÃO DE SEMÁFOROS NA AVENIDA MARINGÁ, CRUZAMENTO COM A RUA DAS NAÇÕES. </t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/776/776_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO A CONSTRUÇÃO DE 01 (UMA) CRECHE NO JARDIM NOVO BERTIOGA. </t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/777/777_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DA CRIAÇÃO DE SERVIÇO INTITULADO &amp;#8220;PATRULHA DO SOM&amp;#8221;. </t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/778/778_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME COMO SERÁ EXECUTADO A 2ª ETAPA DE PAVIMENTAÇÃO ASFÁLTICA DO LOTEAMENTO DENOMINADO JARDIM NOVA ALIANÇA. </t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/779/779_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A CONSTRUÇÃO DE 02 (DOIS) CAMPOS DE FUTEBOL SOCIETY, EM SARANDI, SENDO UM NO PARQUE ECOLÓGICO E O OUTRO NO CONJUNTO HABITACIONAL JOSÉ RICHA. </t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/780/780_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE PROVIDENCIE O REBAIXAMENTO DA ILUMINAÇÃO PÚBLICA NA AVENIDA RIACHUELO E DA RUA JOÃO VI, NO JARDIM INDEPENDÊNCIA 3ª PARTE. </t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/781/781_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE DETERMINE A IMPLANTAÇÃO DE ILUMINAÇÃO EM TODAS AS PASSARELAS PARA PEDESTRES EXISTENTES AO LONGO DA AVENIDA COLOMBO. </t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/782/782_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE PROVIDENCIE A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE NAS RUA SÃO DIMAS, SÃO JOÃO BATISTA E SÃO JUDAS TADEU, NO PARQUE RESIDENCIAL ALPHAVILLE. </t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/783/783_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE PROVIDENCIE O REBAIXAMENTO DA ILUMINAÇÃO PÚBLICA DO JARDIM REAL. </t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/784/784_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A INSTALAÇÃO DE 01 (UMA) ATI &amp;#8211; ACADEMIA DA TERCEIRA IDADE, NOS FUNDOS DO POSTO DE SAÚDE DO JARDIM VERÃO.  </t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Mineirinho, Aparecido Antonio</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/786/786_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DA RESTAURAÇÃO DO CAMPO DE FUTEBOL DO JARDIM VERA CRUZ. </t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/787/787_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> OFÍCIO AO SENHOR PREFEITO, SOLICITANDO A INSTALAÇÃO DE 0L (UMA) ATI &amp;#8211; ACADEMIA DA TERCEIRA IDADE, NA RUA DIAMANTINO COM A RUA NOVA LONDRINA, NO JARDIM ESPERANÇA 4ª PARTE. </t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/788/788_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO A IMPLANTAÇÃO DE REDE DE ESGOTO NO PARQUE SÃO PEDRO. </t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/789/789_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO A REALIZAÇÃO DE SERVIÇOS DE ABERTURA E CASCALHAMENTO DAS RUAS NO JARDIM INDEPENDÊNCIA 3ª PARTE, PRÓXIMO A UNISSA. </t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/790/790_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO UM ESTUDO EFETUADO PELAS SECRETARIAS MUNICIPAIS DE ADMINISTRAÇÃO E FAZENDA, SOBRE O ÍNDICE DE GASTO COM A FOLHA DE PAGAMENTO, IMPACTO DA FOLHA, E AINDA COM RELAÇÃO Á ARRECADAÇÃO, SE ESTÁ DENTRO DA PREVISÃO. </t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/791/791_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE FAÇA O RECAPE ASFÁLTICO DA AVENIDA NOVA AURORA, ATÉ A DIVISA DO JARDIM NOVA INDEPENDÊNCIA 1ª PARTE, DA RUA 19 ATÉ A RUA 26. </t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/792/792_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO Á SECRETARIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO QUE PROVIDENCIE A CRIAÇÃO DA CARTEIRINHA DO PROFESSOR, EM CONFORMIDADE COM A LEI ESTADUAL. </t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/793/793_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO E Á SECRETARIA DE SAÚDE, SOLICITANDO A COLOCAÇÃO DE 01 (UM) FISIOTERAPEUTA E 01 (UM) PSICÓLOGO, PARA ESTAREM FAZENDO O ATENDIMENTO NAS RESIDÊNCIAS, AOS PACIENTES QUE SE ENCONTRAM ACAMADOS. </t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/794/794_texto_integral.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE VIABILIZE A AQUISIÇÃO DE 02 (DOIS) VEÍCULOS/VANS E 02 (DOIS) ÔNIBUS, PARA O ATENDIMENTO À COMUNIDADE.  </t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/805/req.__161.2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/805/req.__161.2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA _x000D_
 DISCUSSÃO e VOTAÇÃO, e AINDA A APROVAÇÃO DA REDAÇÃO FINAL, do _x000D_
 Projeto de Lei n° 2718/2018, de Autoria do PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/806/req._162.2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/806/req._162.2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO e VOTAÇÃO,  do Projeto de Lei n° 2719/2018, de Autoria do PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/807/req._163.2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/807/req._163.2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2720/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/808/req._164.2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/808/req._164.2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, E AINDA A APROVAÇÃO DA REDAÇÃO FINAL, DO PROJETO DE LEI Nº 2721/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/809/req._165.2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/809/req._165.2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, A AINDA A APROVAÇÃO DA REDAÇÃO FINAL, DO PROJETO DE LEI Nº 2722/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/810/req._166.2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/810/req._166.2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI COMPLEMENTAR Nº 474/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/811/req._167.2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/811/req._167.2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, A AINDA A APROVAÇÃO DA REDAÇÃO FINAL, DO PROJETO DE LEI COMPLEMENTAR Nº 477/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/812/req._168-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/812/req._168-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2712/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/813/req._169-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/813/req._169-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2713/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/814/req._170-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/814/req._170-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que mantenha entendimento junto à ALL, visando a instalação de sensores de alerta luminosos, nos cruzamentos da linha férrea com as Ruas José Munhoz, Atílio Salvalággio e América.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/815/req._171-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/815/req._171-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando a construção de muro ao redor do Cemitério Municipal “Augusto Wolff”.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/816/req._172-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/816/req._172-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando a construção de piso cimentado no parquinho da Praça do Jardim Califórnia.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/818/req._173-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/818/req._173-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando a criação de Projeto de Lei, para deliberação do Legislativo, dispensando de parte da jornada de trabalho, servidores que acompanham dependentes com deficiência.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/819/req._174-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/819/req._174-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que providencie a instalação de 01 (um) SEMÁFORO na confluência da Praça Ipiranga com a Avenida Maringá e a Rua Pedro Galindo Garcia.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/820/req._175-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/820/req._175-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando a Secretaria de Meio Ambiente que façam um estudo no sentido de implantar um projeto de paisagismo com flores, nas praças municipais.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/821/req._no_176-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/821/req._no_176-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que providencie a realização de um levantamento dos locais que necessitam de galerias de águas pluviais na região dos Jardins Independência e Panorama e mediante esse estudo viabilize a liberação de recursos para tal.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/822/req._177-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/822/req._177-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando qual o motivo de ainda não ter se instalado o Almoxarifado Central e da não implantação do Sistema de Informatização do Controle de Estoque das Secretarias.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/823/req._178-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/823/req._178-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis,  se existem estudos ou previsão para a realização de serviços de rebaixamento da iluminação pública do Jardim Nova Independência 1ª e 2ª Partes, da Rua 19 até o final do bairro.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/824/req._179-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/824/req._179-2018.pdf</t>
   </si>
   <si>
     <t>Ofícios ao Senhor Prefeito e a Senhora Governadora do Paraná, solicitando que envidem esforços no sentido de viabilizar a implantação de ensino nos moldes de um Colégio Militar, na unidade escolar que será construída no Parque São Pedro.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando a implantação de redutores de velocidade na Rua Pioneiro Guerino Darlin, no Jardim Nova Sarandi III.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/827/req._181-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/827/req._181-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando a implantação de 01 (um) Centro Municipal de Educação Infantil, no Parque Residencial Nova Aliança.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/828/req._182-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/828/req._182-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando a construção de banheiros e vestiário na quadra da Escola Municipal Massami Koga no Jardim Universal.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/829/req._183-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/829/req._183-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que disponibilize em todas as Secretarias Municipais de 01(um) aparelho de telefonia móvel (celulares) com o aplicativo de Whatsapp para a população buscar informações junto ao Poder Público.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/830/req._184-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/830/req._184-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que providencie a instalação de Luminárias com lâmpadas de LED, nas proximidades dos pontos de ônibus e ao redor das Escolas que funcionam no período noturno.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/831/req._185-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/831/req._185-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando a implantação de 01 (uma) Farmácia que atenda até às 22:00 horas, no prédio que atualmente se localiza o setor de combate à dengue.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando estudos visando a reforma e ampliação do Centro de Educação Infantil Vale Azul.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/833/req._187-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/833/req._187-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando a elaboração de Projeto de Lei para posterior deliberação do Legislativo, instituindo o concurso de premiação para o pagamento em dia do IPTU – IMPOSTO Predial e Territorial Urbano.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/835/req._188-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/835/req._188-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E APROVAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI Nº 2716/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/836/req._189-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/836/req._189-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E APROVAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI COMPLEMENTAR Nº 476/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/845/req._190-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/845/req._190-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando agilização do processo para a realização de Pavimentação Asfáltica no Patrimônio Vera Cruz “Km 115”.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/846/req._191-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/846/req._191-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando em conjunto com o Comando da Polícia Militar tomem providências necessárias no sentido de reforçar o patrulhamento nas escolas de Sarandi.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/847/req._192-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/847/req._192-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando a instalação de farmácia na UBS – Unidade Básica de Saúde do Jardim Oriental.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/848/req._193-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/848/req._193-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que viabilize a faixa de terras da lateral do Ginásio de Esportes Tancredo Neves, para vagas de estacionamento no formato de “Escama de Peixe”.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Cilas Morais, Leão</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/849/req._194-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/849/req._194-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que dê continuidade a realização dos servidos de pavimentação Asfáltica nas ruas que falta do Jardim Monterey.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/850/req._195-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/850/req._195-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que viabilize a reforma das UBSs dos Jardins Rio de Janeiro e Monterey.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/851/req._196-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/851/req._196-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que providencie o término dos serviços de Rebaixamento da Iluminação Pública no Parque Residencial Bom Pastor.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/852/req._197-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/852/req._197-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que viabilize a construção da sede própria da Companhia ou Pelotão da Polícia Militar no Jardim Centro Cívico.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/853/req._198-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/853/req._198-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que providencie a colocação de abrigos cobertos, nos pontos de parada de ônibus, no trecho da Avenida Maringá, do Parque Residencial Nova Aliança ao Patrimônio Vera Cruz “Km 115”.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/854/req._199-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/854/req._199-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Secretário Municipal de Educação, solicitando que informe a esta Casa de Leis, quando será realizada a reforma da Escola Municipal Criança Esperança (CAIC).</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/856/req._200-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/856/req._200-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que dê continuidade a realização de serviços de Pavimentação Asfáltica nas ruas do Jardim Imperial, acima do Jardim Cometa.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/857/req._201-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/857/req._201-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que providencie a ampliação de mais 01 (uma) Sala, em cada Centro Municipal de Educação Infantil de Sarandi, para diminuir a fila de espera por vagas</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/858/req._202-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/858/req._202-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que faça extensão da rede elétrica na Avenida Rio de Janeiro, na paralela da subestação da Copel e campo do Independência e a colocação de luminárias rebaixadas.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/859/req._203-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/859/req._203-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, como serão investidos os recursos da multa que foi recebida do Jardim Novo Bertioga, no valor de R$. 715.000,00.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/860/req._204-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/860/req._204-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se existe programação para a realização de melhorias nas proximidades do hospital de especialidades, no Jardim Nova Independência 1ª Parte.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/861/req._205-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/861/req._205-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando estudos para a colocação de um Semáforo na Avenida João Marangoni com a Avenida Deputado Borsari Netto, no Jardim Independência.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/862/req._206-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/862/req._206-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, em que fase se encontra o projeto da Praça do Parque Residencial Nova Aliança.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/863/req._207-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/863/req._207-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando estudos visando a criação de uma zona de urbanização especifica, para a implantação de projetos de vilas rurais, chácaras de hortifrutigranjeira e pequenos animais e outros.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/864/req._208-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/864/req._208-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Secretário Municipal de Urbanismo, solicitando que encaminhe a esta Casa de Leis, os laudos técnicos com especificações, da pavimentação asfáltica de cada via que for concluída, do Jardim Novo Bertioga.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/866/req._209-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/866/req._209-2018.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO NA ORDEM DO DIA, DA SESSÃO ORDINÁRIA DIA 09 DE JULHO DE 2018, do Projeto de Resolução n° 001/2018, de Autoria da _x000D_
 MESA DIRETORA, o qual cria o registro de Frentes Parlamentares na Câmara Municipal de Sarandi, Estado do Paraná.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/867/req._210-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/867/req._210-2018.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO e VOTAÇÃO. do Projeto de Lei n°2717/2018, de Autoria do edil CARLOS ROBERTO FALASCHI.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/868/req._211-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/868/req._211-2018.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO e VOTAÇÃO, do Projeto de Lei n° 2725/2018, de Autoria do edil GILBERTO MESSIAS DE PINAS.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/869/req._212-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/869/req._212-2018.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO e VOTAÇÃO, do Projeto de Lei n° 2726/2018, de Autoria do edil GILBERTO MESSIAS DE PINAS,</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/870/req._213-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/870/req._213-2018.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO e VOTAÇÃO, do Projeto de Lei n° 2730/2018, de Autoria do edil  EUNILDO ZANCHIM "NILDÃO".</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/871/req._214-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/871/req._214-2018.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO e VOTAÇÃO, do Projeto de Lei n° 2731/2018, de Autoria do edil CARLOS ROBERTO FALASCHI "LEÃO".</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/872/req._215-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/872/req._215-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se há possibilidade da colocação de vigilantes noturnos nas UBSs – Unidades Básicas de Saúde de Sarandi.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/873/req._216-2018-.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/873/req._216-2018-.pdf</t>
   </si>
   <si>
     <t>,  Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se há possibilidade da instalação de 01 (uma) ATI – Academia da Terceira Idade, na Avenida João Marangoni com a Rua 5, nº 1477, no Jardim São José.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/874/req._217-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/874/req._217-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se há possibilidade da implantação de 01 (um) parquinho infantil nos fundos da Associação de Moradores do Conjunto Floresta.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/875/req._218-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/875/req._218-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se há possibilidade do rebaixamento ou colocação de superpostes na passagem da linha do trem, ligando o final da Avenida Londrina com a Praça da juventude.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/876/req._219-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/876/req._219-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se há possibilidade da Prefeitura em parceria com a Agência do Trabalhador criar um Site exclusivo com o seguinte nome “Empresa Sarandi”, disponibilizando um banco de dados, contendo postos de trabalho e vagas de empregos anunciadas pelas empresas.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/877/req._220-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/877/req._220-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se há possibilidade do término do asfalto do final da Avenida João Marangoni, no Jardim Independência 3ª Parte.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/878/req._221-2018-sa.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/878/req._221-2018-sa.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se há possibilidade da realização de serviços de limpeza de bueiros e a colocação das respectivas tampas, nos Jardim Ouro Verde e São Paulo.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/879/req._222-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/879/req._222-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se há possibilidade de utilizar o valor excedente da operação de crédito da obra do Jardim Santana, no valor de R$. 1.800,000,00 para custear o asfalto dos Jardins Ana Elisa e Das Torres.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/880/req._223-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/880/req._223-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se há possibilidade de viabilizar a realização de pavimentação asfáltica no Jardim Nova Independência, da Rua 19 ao término do bairro.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, para fins de esclarecimento público, se há um estudo visando à possibilidade de providenciar instrumentos musicais e baterias de fanfarras para os alunos da APAE – Associação de Pais e Amigos dos Excepcionais._x000D_
 Tal medida se faria conveniente para que alunos possam ter mais ocupações, como também participar das comemorações e atividades festivas de nossa cidade.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, para fins de esclarecimento público, se providências serão tomadas para a realização de serviços de reparos na quadra de areia, do Conjunto Floresta.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, para fins de esclarecimento público, se providências serão tomadas para o término do asfalto do final da Avenida Ademar Bornia, em frente ao número 4.053, no Jardim Independência 3ª Parte.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/897/req._227-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/897/req._227-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, para fins de esclarecimento público, se há previsão para a realização de recape asfáltico ou mesmo tapa-buracos na Rua Angelo Lopes da Silva "antiga Rua 05" no Jardim Nova Independência, da Avenida Giro Watanabe à Estrada Mauro Trindade._x000D_
 Ressaltando que tal solicitação é em atendimento aos moradores daquela locali-dade.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, para fins de esclarecimento público, se há previsão para a realização de serviços de rebaixamento da iluminação das vias públicas do Jardim Monte Líbano, neste Município.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, para fins de esclarecimento público, se há previsão para a colocação em prática da Lei Municipal Nº 2353/2017, de 04 de setembro de 2017, a qual dispõe sobre a instituição do prêmio aluno nota 10, na rede pública municipal de ensino de Sarandi.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/900/req._230-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/900/req._230-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, para fins de esclarecimento público, se providências serão tomadas para adequação/ajuste dos semáforos da Avenida Ângelo Perini com a Rua Atílio Salvalágio._x000D_
 Tal medida se dá no sentido de facilitar o fluxo de veículos no local.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/901/req._231-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/901/req._231-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, para fins de esclarecimento público os seguintes dados:_x000D_
 1.	Como anda a concessão de direito real de uso da antiga rodoviária para a instalação de sede própria do 5º Grupamento de Bombeiros?_x000D_
 2.	O quê foi feito, uma vez que a Lei Nº 2301/2016 deu prazo de 24 (vinte e quatro) meses para o início das obras, contudo nada foi feito? _x000D_
 3.	O que será feito já que o prazo constante na Lei findar-se-á em 17/12/2018?_x000D_
 4.	Há algum projeto em andamento para tal construção?_x000D_
 5.	Por que ainda não se iniciou?</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/902/req._232-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/902/req._232-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, E AINDA A APROVAÇÃO DA REDAÇÃO FINAL, DO PROJETO DE LEI Nº 2732/2018, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/903/req._233-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/903/req._233-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2733/2018, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/904/req._234-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/904/req._234-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, E AINDA A APROVAÇÃO DA REDAÇÃO FINAL, DO PROJETO DE LEI Nº 2734/2018, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/905/req._235-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/905/req._235-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO,  DO PROJETO DE LEI Nº 2735/2018, DE AUTORIA DA EDIL ELIANA TRAUTWEIN SANTIAGO.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/906/req._236-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/906/req._236-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO,  DO PROJETO DE LEI Nº 2736/2018, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/907/req._237-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/907/req._237-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO,  E AINDA A APROVAÇÃO DA REDAÇÃO FINAL, DO PROJETO DE LEI Nº 2737/2018, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/908/req._238-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/908/req._238-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2738/2018, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/909/req._239-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/909/req._239-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2739/2018, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/910/req._240-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/910/req._240-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO,  E AINDA A APROVAÇÃO DA REDAÇÃO FINAL, DO PROJETO DE LEI COMPLEMENTAR Nº 473/2018, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO,  E AINDA A APROVAÇÃO DA REDAÇÃO FINAL, DO PROJETO DE LEI COMPLEMENTAR Nº 478/2018, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/912/req._242-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/912/req._242-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO,  DO PROJETO DE LEI COMPLEMENTAR Nº 479/2018, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/919/req._no_243-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/919/req._no_243-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, para fins de esclarecimento público, se providências serão tomadas para dar uma melhor atenção para a Unidade Básica de Saúde do Jardim Nova Aliança._x000D_
 	Haja vista que, há muito tempo que não se faz manutenção naquele posto, as portas internas estão quebradas não fecha mais, a pintura do posto toda encardida, sem falar nas cotinhas de hemogramas que mandam muito poucas e as funcionárias ficam em situação difícil, pois sabemos que temos que dar um bom atendimento mais o município não oferece condições.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/920/req._no_244-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/920/req._no_244-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, , para fins de esclareci-mento público, se providências serão tomadas para construção de um Paço Municipal na Fábrica de Tubo.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/921/req._no_245-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/921/req._no_245-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, , para fins de esclarecimento público, se há um estudo para fazer uma alteração na legislação que trata da subdivisão nos terrenos do município de Sarandi._x000D_
 De forma que os construtores possam pedir o desmembramento do terreno, antes do início da construção da primeira casa.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/922/req._no_246-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/922/req._no_246-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, para fins de esclarecimento público, se há previsão de realizar serviços de cascalhamento nas ruas das imediações da faculdade UNISSA._x000D_
 Ressaltando ainda que uma vez que o cascalho já se encontra amontoado nas referidas ruas. Tal solicitação é em atendimento a moradores daquela localidade.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/923/req._no_247-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/923/req._no_247-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, para fins de esclarecimento público, se há viabilidade de estudo em conjunto com o legislativo municipal, de uma forma de proceder a cessão de um veículo novo, para o PROERD._x000D_
 Podendo ser verificada a possibilidade de utilizar recursos de sobra orçamentária da Câmara Municipal.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/924/req._n_248-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/924/req._n_248-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, , para fins de esclarecimento público, sobre a possibilidade de se estender o horário de funcionamento de pelo menos duas UBS’s até às 22h em nosso município._x000D_
 Uma vez que munícipes necessitam de remédios após as 19h.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/925/req._no_249-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/925/req._no_249-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, para fins de esclarecimento público, como se encontra a "Compensação Previdenciária", do INSS (Instituto Nacional de Seguro Social – Previdência Social do GOVERNO FEDERAL) junto ao PRESERV (Caixa De Aposentadoria dos Servidores Municipais de Sarandi) nos seguintes itens:_x000D_
 1.	 Quanto o INSS deve?_x000D_
 2.	 Quanto o INSS já repassou?_x000D_
 3.	Quanto prazo o INSS tem o para repassar os recursos?_x000D_
 4.	O que o Conselho do PRESERV, sabe sobre estes recursos financeiros de-vido do INSS ao PRESERV?_x000D_
 5.	Qual a posição do Conselho?_x000D_
 6.	Caso o INSS não esteja cumprindo, o PRESERV tomou atitudes judiciais para o recebimento dos valores devidos do INSS?</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, para fins de esclarecimento público, se há previsão para a construção de guaritas com a colocação dos respectivos vigias, nas passagens da linha férrea, neste município.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/927/req._no_251-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/927/req._no_251-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, para fins de esclarecimento público, que informe a esta Casa de Leis, para fins de esclarecimento público, os seguintes itens:_x000D_
 1.	Quantas cotas de exames laboratoriais são distribuídas mensalmente pelas unidades de saúde?_x000D_
 2.	Quantas cotas são pagas mensalmente aos laboratórios/clínicas?_x000D_
 3.	E se há estudos visando aumentar a quantidade dos exames em questão?</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/931/req._no_252-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/931/req._no_252-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se junto a FEBRABAN ou o setor competente, há viabilidade da alteração no horário de funcionamento das agências bancárias de nossa cidade, para a abertura às 10 horas e fechamento às 15 horas._x000D_
 O comércio depende muito dos bancos e as vendas só fluem depois que os bancos abrem para o atendimento, até mesmo os aposentados fazem filas esperando para receber para então fazer sua compras, muitas pessoas que dependem de horário de almoço para fazer alguma coisa nos bancos, ficam na fila e acaba nem dando tempo, pois o banco acabou de abrir e a fila está grande, sendo que com essa mudança quem ganha é a população de um modo geral.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/932/req._no_253-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/932/req._no_253-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se há um estudo para que as feiras de quartas e sextas-feiras sejam transferidas para a Praça do Jardim Panorama.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/933/req._no_254-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/933/req._no_254-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis para fins de esclarecimento público, se há previsão para se utilizar as máquinas adquiridas pelo município, para a varrição das ruas de nossa cidade.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/934/req._no_255-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/934/req._no_255-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se existe estudo para providenciar uma alteração da legislação, de forma que os novos loteamentos contenham as denominações das vias, nos postes e/ou residências.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/935/req._no_256-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/935/req._no_256-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se há previsão para a realização de parceira com as creches particulares, visando solucionar o problema da falta de vagas de creches no município.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/936/req._no_257-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/936/req._no_257-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se há perspectiva de construir em volta das mesas 4 bancos em granito, todos fixados e um quiosque coberto medindo 12x12, para que os usuários da melhor idade possam continuar usufruindo de jogos de dama, xadrez e baralhos._x000D_
 Pois há muitos anos os mesmos vem participando deste local ao ar livre.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/937/req._no_258-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/937/req._no_258-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se há previsão para a implantação de 01(um) asilo para idosos, em Sarandi.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/938/req._no_259-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/938/req._no_259-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se há previsão para a colocação de médicos nutricionista, psicólogo, assistente social e fisioterapeuta, para atendimento pelo menos uma vez por semana nas UBS’s – Unidades Básicas de Saúde – de Sarandi.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/944/req._no_260-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/944/req._no_260-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, junto a Secretaria de Saúde e outros órgãos que atendem a população, que informe a esta Casa de Leis, se há viabilidade de dar melhor atenção aos nossos deficientes do município, assim bem como as gestantes e os idosos, os deficientes também tenham esses direito._x000D_
 Tivemos em nosso gabinete a visita do Senhor Luizinho - Presidente da Associação dos Deficientes de Sarandi, dizendo que esteve na Prefeitura do município para falar com o Prefeito e foi muito mal atendido, sendo que nesta associação tem mais de 250 deficientes cadastrados que precisam de uma melhor atenção por parte do município.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/945/req._no_261-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/945/req._no_261-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, para fins de esclarecimento público, se há previsão para a realização de reformas das UBS’s dos Jardins Monterey e Rio de Janeiro.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/946/req._no_262-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/946/req._no_262-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, para fins de esclarecimento público, se há previsão para a instalação de banheiros na Praça da Juventude.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/947/req._no_263-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/947/req._no_263-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, os seguintes itens em relação ao Estádio Municipal:_x000D_
 1.	A empresa vencedora da licitação de construção possui contrato vigente?_x000D_
 2.	Qual motivo da parada no andamento da obra?_x000D_
 3.	Existe orçamento previsto para finalizar?</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/948/req._no_264-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/948/req._no_264-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se providências serão tomadas para a colocação de placas contendo as denominações das vias públicas, nos Jardins Kussumoto, Califórnia, Monte Líbano, Oriental e no Parque São Pedro, neste município.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/949/req._no_265-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/949/req._no_265-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se a criação do programa de saúde bucal nas Escolas Municipais e Creches do Município para atender crianças de até 10 anos ocorrerá._x000D_
 Onde estes serão atendidos por Dentistas, Auxiliares ou Estagiários.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/950/req._no_266-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/950/req._no_266-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, quando irá começar a fazer o estacionamento em volta do Viaduto, já que a VIAPAR já autorizou e doou a grama ao município</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/951/req._no_267-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/951/req._no_267-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se há previsão para a realização de em parceria com a Secretaria da Juventude, sobre a implantação de cursos nas escolas de Sarandi, em contra turno.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/962/req._no_268-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/962/req._no_268-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, que informe a esta Casa de Leis, se há previsão de informatizar a parte de protocolo de terrenos para sepultamento de nosso município._x000D_
 Pois, haja vista que para localizar data e quadra dos nossos Antiquariado e muito complicado por falta de informação.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/963/req._no_269-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/963/req._no_269-2018.pdf</t>
   </si>
   <si>
     <t>”, Oficio ao Excelentíssimo Senhor Elias Gandour Thomé, Secretário de Estado da Justiça, Trabalho e Direitos Humanos, que informe a esta Casa de Leis, se há previsão de construção de uma Casa de Custódia para abrigo de presos condenados em Sarandi.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/964/req._no_270-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/964/req._no_270-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, que informe a esta Casa de Leis, para fins de esclarecimento público, se há previsão ou mesmo um estudo para construir um portal na divisa de Sarandi com Marialva._x000D_
 Ressaltando ainda que as pessoas que chegam ou passam pela nossa cidade por aquela entrada, sequer sabe onde são as divisas entre Sarandi e Marialva.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/965/req._no_271-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/965/req._no_271-2018.pdf</t>
   </si>
   <si>
     <t>Ofício à Secretária Municipal de Saúde, solicitando que encaminhe a esta Casa de Leis, as seguintes informações sobre o atendimento de odontologia do município:_x000D_
 1.	Qual a idade está sendo atendida pela odontologia do município?_x000D_
 2.	Quantos dentistas existem contratados pelo município?_x000D_
 3.	Quais UBS’s possuem odontologia em funcionamento?_x000D_
 4.	Qual o procedimento para atendimento?</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/966/req._no_272-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/966/req._no_272-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se há previsão para a realização de serviços de cascalhamento da estrada Mara, em toda a sua extensão na área rural deste município.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/967/req._no_273-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/967/req._no_273-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, qual a previsão para se colocar em prática a Lei Municipal nº 2352/2017, de 04 de setembro de 2017, a qual institui o "Setembro Amarelo" – de prevenção ao suicídio, em Sarandi-Paraná.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/968/req._no_274-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/968/req._no_274-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, a possibilidade do aumento de cotas para o atendimento nos laboratórios e fisioterapia._x000D_
 Porque as cotas de laboratórios acabam no dia primeiro de cada mês na parte da manhã e estão ficando muitas pessoas sem conseguir fazer exames no mês em que são consultadas, e na maioria das vezes esses pedidos são urgentes, e as de fisioterapia não está abrangendo a quantidade de pacientes, ficando sempre uma quantidade esperando.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/969/req._no_275-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/969/req._no_275-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se existem estudos ou mesmo previsão para a demarcação dos pontos de para de ônibus, com a colocação dos respectivos abrigos, na Avenida João Marangoni.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/970/req._no_276-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/970/req._no_276-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2740/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/978/req._no_277-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/978/req._no_277-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se existem estudos ou mesmo previsão para tornar em mão única o trânsito dos seguintes trechos de vias públicas:_x000D_
 1.	Rua América - sentido Avenida Maringá/Linha Férrea;_x000D_
 2.	Rua Curitiba - sentido Linha Férrea/Avenida Cuiabá;_x000D_
 3.	Rua Cerro Azul - sentido Avenida Cuiabá/Linha Férrea._x000D_
 Tal medida se faz necessário, pois no horário de pico é muito complicado para as pessoas que trafegam nestes locais.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/979/req._no_278-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/979/req._no_278-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se existem estudos ou mesmo previsão para implantação de semáforo na esquina da Rua Júlio Dvoranem com a Avenida Maringá.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/980/req._no_279-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/980/req._no_279-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, para fins de esclarecimento público, se há previsão para a instalação de placas em pontos estratégicos de Sarandi, com a indicação da direção dos bairros de nossa cidade.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/981/req._no_280-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/981/req._no_280-2018.pdf</t>
   </si>
   <si>
     <t>Ofício à Senhora Marlene Pereira Fermino de Souza, Secretária Municipal de Saúde, solicitando que encaminhe, a esta Casa de leis, as seguintes informações:_x000D_
 1.	Quantidade de pacientes na lista de espera aguardando consulta com espe-cialista em ortopedia e oftalmologia?_x000D_
 2.	Quantos pacientes aguardam a realização de exames de Raios-X?_x000D_
 3.	Qual o prazo aproximado para realização destes exames, desde o atendi-mento na UBS – Unidade Básica de Saúde, até sua realização?</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/982/req._no_281-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/982/req._no_281-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se há previsão para a instalação de câmeras de segurança/vigilância, nas escolas e creches do município de Sarandi.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/983/req._no_282-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/983/req._no_282-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se há previsão para a aquisição de 1 máquina copiadora/xerox para a Farmácia Municipal de Sarandi, presente próximo ao hospital de especialidades, com a única finalidade der tirar cópias de receitas médicas de forma gratuita a toda a população.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/984/req._no_283-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/984/req._no_283-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor MICHEL CALDATO, Superintendente da Aguas de Sarandi, solicitando que informe a esta Casa de Leis, as seguintes informações:_x000D_
 1.	Como está o andamento das obras de rede de esgoto em nosso município?_x000D_
 2.	A empresa tem cumprido o organograma da obra?_x000D_
 3.	As obras já realizadas poderão ser feitas as ligações nos ramais?_x000D_
 4.	A lagoa de tratamento já está em condições de estar recebendo os dejetos residências e comerciais?_x000D_
 5.	Como esta o projeto de implantação das obras de substituição da rede da nova rede de água do centro de Sarandi e arredores?</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/985/req._no_284-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/985/req._no_284-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se existe previsão para a realização de serviços de asfaltamento no Jardim Imperial, neste município.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/986/req._no_285-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/986/req._no_285-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se há estudos para cria a Semana Municipal do Idoso no calendário oficial do município._x000D_
 Onde as comemorações se dará na primeira semana de outubro, com palestras, passeios, atividades de lazer, concursos de belezas, dentre outras atividades.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/987/req._no_286-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/987/req._no_286-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, para fins de esclarecimento público, se há previsão para a realização do asfalto no trecho da Rua Eldorado, entre as Ruas Ponta Porã e Coxim, no Parque Residencial Bela Vista 2ª Parte.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/988/req._no_287-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/988/req._no_287-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2743/2018, DE AUTORIA DO EDIL DIONIZIO APARECIDO VIARO.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/989/req._no_288-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/989/req._no_288-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2744/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/994/req._no_289-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/994/req._no_289-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta casa de leis, para fins de esclarecimento público, se há previsão de iniciar a reforma nas dependências da Escola Municipal Massami Koga.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando se há previsão para a realização de reforma do Campo do Jardim Primavera, bem como o que será incluso nesta reforma.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/996/req._no_291-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/996/req._no_291-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Paulo Cezer Kremer dos Santos - Diretor Regional dos Correios do Paraná, em Curitiba, solicitando que informe se providências serão tomadas no sentido de viabilizar a entrega de correspondências no Jardim Kusumoto e Loteamento Ecovalley._x000D_
 Tendo em vista as solicitações já encaminhadas à Agência dos Correios de Sarandi, sem obter nem mesmo uma resposta, apesar de terem sido atendidas as condições exigidas para a prestação desses serviços.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/997/req._no_292-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/997/req._no_292-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta casa de leis, a possibilidade de encaminhar projeto de lei para deliberação, firmando convênios com creches particulares, para a contratação de vagas destinadas ao atendimento de crianças da fila de espera no município, até que sejam construídos novos CMEI’s - Centros Municipais de Educação Infantil, ou mesmo a ampliação dos já existentes em Sarandi.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito junto a Secretaria Municipal de Juventude, Cultura, Esporte e Lazer – SEJUV, solicitando que informe a esta casa de leis, a possibilidade de implantação de atividades esportivas para as crianças.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/999/req._no_294-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/999/req._no_294-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta casa de leis, da possibilidade de construção de uma pista de Motocross próximo ao Km 8.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>Dionizio Aparecido Viaro "Dionizio da Diocar", Aparecido Antonio</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta casa de leis, se mantém entendimento junto aos órgãos ou setores competentes, no sentido de viabilizar a liberação e implantação de vias paralelas à Linha Férrea, fazendo a interligação em Sarandi/Maringá.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta casa de leis, para fins de esclarecimento público, se há previsão para a pintura de faixas na Avenida Universal, e instalação de redutores de velocidade nas proximidades da Creche Monteiro Lobato.</t>
   </si>
@@ -5947,183 +5947,183 @@
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se providências serão tomadas para colocação de cobertura nos pontos de ônibus em todo o Conjunto Floresta._x000D_
  Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se não há possibilidade de estar direcionando recursos para realização de cirurgia de cataratas, tendo em vista a grande fila de espera por esta especialidade._x000D_
  Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1032/req._no_311-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1032/req._no_311-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2633/2017, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1033/req._no_312-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1033/req._no_312-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2729/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1034/req._no_313-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1034/req._no_313-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2742/2018, DO EDIL ERASMO CARDOSO PEREIRA.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1035/req._no_314-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1035/req._no_314-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2746/2018, DO EDIL EUNILDO ZANCHIM.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1036/req._no_315-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1036/req._no_315-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2750/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1037/req._no_316-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1037/req._no_316-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2751/2018,  DO EDIL DIONIZIO APARECIDO VIÁRO.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1038/req._no_317-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1038/req._no_317-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2754/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1039/req._no_318-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1039/req._no_318-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2755/2018, DA EDIL ELIANA TRAUTWEIN SANTIAGO.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1040/req._no_319-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1040/req._no_319-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2756/2018, DO EDIL ERASMO CARDOSO PEREIRA.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1043/req._no_320-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1043/req._no_320-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2747/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1044/req._no_321-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1044/req._no_321-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2748/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1045/req._no_322-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1045/req._no_322-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2749/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta casa de leis, para fins de esclarecimento público, se há previsão ou mesmo estudos para viabilizar o trânsito no cruzamento das avenidas João Marangoni, Giro Watanabe e Rui Barbosa, além da estrada Mauro Trindade e a Entrada do Condomínio Bom Pastor._x000D_
 Esses logradouros citados acima fazem um entroncamento, causando assim um grande transtorno aos usuários em horário de pico.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta casa de leis, para fins de esclarecimento público, qual foi o valor gasto com a informatização do monitoramento das salas de licitação da Prefeitura Municipal, e ainda informe o nome da empresa que ficará responsável pela manutenção desses serviços, além do custo mensal.</t>
   </si>
   <si>
     <t>1060</t>
@@ -6179,717 +6179,717 @@
 Afinal, é de suma importância o preenchimento e envio dos dados das aquisições das obras, equipamentos, veículos das secretarias atendidas pelos Governos Estaduais e Federais ao longo dos últimos 5 anos, finalizando dentro do prazo exigido._x000D_
 Assim, caso os engenheiros e técnicos finalizaram ou estão finalizando com a devolução de mais 5.000.000,00 (cinco milhões de reais), conforme levantamento._x000D_
 E, caso esteja tendo dificuldades para realizar tais procedimentos, verificar a necessidade de se contratar uma assessoria e a contratação de 2 contadores através do último concurso realizado, para que daqui pra frente não mais ocorra estas situações._x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, em especial a esta Vereadora o seguinte:_x000D_
 1 – Quanto foi recebido de multa pago pela WEGG, no acordo judicial envolvendo os bairros Nova Aliança e Novo Bertioga?_x000D_
 2 – Qual foi o valor recebido pelo bairro Nova Aliança? E o valor recebido pelo Novo Bertioga?_x000D_
 3 – Como será aplicado este dinheiro? e_x000D_
 4– Qual a porcentagem (%) do asfalto comunitário, que será pago pela Prefeitura em relação aos terrenos do município, nos referidos bairros.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1072/req._no_331-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1072/req._no_331-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Excelentíssimo Senhor Secretário da Fazenda, José Sidney Gremes, solicitando que informe a esta Casa de Leis, em especial a esta Vereadora  como está a situação orçamentária do município, para o pagamento do décimo terceiro dos servidores públicos._x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta casa de leis, para fins de esclarecimento público se existe previsão para realizar a reforma da calçada na escola municipal Tisuro Tisuji Barros Cunha, que se encontra toda quebrada e danificada, dificultando o acesso dos alunos e demais pessoas que passa por este local._x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta casa de leis, para fins de esclarecimento público se há possibilidade de determinar a realização de estudos técnicos para a implantação de faixa de segurança elevada para pedestres, na altura da calçada, nas vias públicas, em frente a todas as escolas públicas e centros de educação infantil localizados no Município de Sarandi. Também, que se faça campanhas educativas periódicas, com o objetivo de orientar os condutores de veículos e os pedestres a circularem e respeitarem as regras de travessia sobre a faixa nesses locais, podendo utilizar-se do apoio e envolvimento educacional dos alunos e funcionários do estabelecimento de ensino atendido._x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1075/req._no_334-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1075/req._no_334-2018.pdf</t>
   </si>
   <si>
     <t>Oficio ao Superintendente da Águas de Sarandi  Senhor Michel Caldato, solicitando que informe a esta casa de leis, para fins de esclarecimento público,  se existe algum estudo para a colocação de câmeras nos poços de água de Sarandi, ligado direto na Guarda Municipal_x000D_
 Essa medida se deve para evitar que falte água para a população, caso ocorra a ação de vândalos, nesses locais._x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta casa de leis, para fins de esclarecimento público, se há pretensões de se aumentar o número de contratações de mão-de-obra para a limpeza da cidade._x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta casa de leis, para fins de esclarecimento público, se há pretensões de realizar licitação para a aquisição e instalação de lixeiras nas avenidas da cidade, principalmente nos pontos de ônibus._x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>Aparecido Antonio, Eunildo Zanchim "Nildão"</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta casa de leis, para fins de esclarecimento público, se há um cronograma para a ampliação de salas de aulas, na Escola Rural Municipal Doutor Luiz Gabriel Sampaio, como, também, a construção de um muro._x000D_
 Em caso positivo, decline a data prevista para a conclusão dessa obra e em caso negativo, informe os motivos.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1079/req._no_338-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1079/req._no_338-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO DO PROJETO DE LEI Nº 2758/2018, DE AUTORIA DOS EDIS EUNILDO ZANCHIM  E ELIANA TRAUTWEIN SANTIAGO.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1080/req._no_339-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1080/req._no_339-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2759/2018, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1081/req._no_340-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1081/req._no_340-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2760/2018, DE AUTORIA DO EDIL EUNILDO ZANCHIM.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1082/req._no_341-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1082/req._no_341-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2761/2018, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1083/req._no_342-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1083/req._no_342-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2762/2018, DE AUTORIA DO EDIL CARLOS ROBERTO FALASCHI.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1084/req._no_343-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1084/req._no_343-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2763/2018, DE AUTORIA DO EDIL CARLOS ROBERTO FALASCHI.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1092/req._no_344-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1092/req._no_344-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, que informe a esta Casa de Leis, se há previsão para a realização de serviços de limpeza de boca de lobo (bueiro), na esquina da Avenida Londrina em frente a Caixa Econômica Federal._x000D_
 Posto que, toda vez que chove fica água parada no local dificultando a passagem de pedestres e ocasionado mau cheiro.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1093/req._no_345-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1093/req._no_345-2018.pdf</t>
   </si>
   <si>
     <t>Oficio ao Senhor Walter Volpato, Prefeito Municipal e Senhor Joel Ingles da Silva, Secretaria Municipal de Trânsito e Segurança, que informem a esta Casa de Leis, se existe previsão para a instalação de um número de Whatsapp, para contato direto com a Guarda Municipal para chamadas de emergência e denuncias._x000D_
 Haja vista que, é um meio de comunicação mais rápido e de fácil acesso de todos, tendo em vista que, as ligações para o número 153 na maioria das vezes caem na central de Maringá, e o número fixo muitos não sabem ou não possuem crédito para tal chamada._x000D_
 Sendo que um celular com tal aplicativo facilitaria e muito o trabalho e comunicação entre agentes e munícipes.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1094/req._no_346-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1094/req._no_346-2018.pdf</t>
   </si>
   <si>
     <t>Oficio ao Excelentíssimo Senhor Walter Volpato, Prefeito Municipal e Senhor Joel Ingles da Silva, Secretaria Municipal de Trânsito e Segurança, que informem a esta Casa de Leis, se existe previsão ou mesmo estudos no sentido de providenciar a instalação de câmera de monitoramento, para auxiliar as ações de segurança no trânsito, na confluência da Avenida João Marangoni com a Avenida Montreal._x000D_
 Ação a qual trará segurança para aquela população, além do ordenamento do trânsito.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1095/req._no_347-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1095/req._no_347-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, Walter Volpato, que informem a esta Casa de Leis, se há previsão para a implantação de sistema binário de trânsito nas vias públicas em todo o Jardim Esperança, com a colocação da devida sinalização, além da realização da manutenção na sinalização viária horizontal e vertical existente.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1096/req._no_348-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1096/req._no_348-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, informações em relação ao transporte municipal que leva os alunos para Faculdades em Maringá, se continuará levando em 2019, se sim, quais horários, e se não, qual motivo para tal feito, incluso documentos de demais órgãos justificando.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1097/req._no_349-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1097/req._no_349-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, informe a esta Casa de Leis, com relação à realização de pavimentação asfáltica na entrada do Jardim Novo Bertioga, no perímetro que pertence a Maringá._x000D_
 Pois, esta edil gostaria de saber se existe projeto de pavimentação, haja vista ser à entrada do bairro e em 2017 em reunião, o prefeito maringaense Ulisses Maia se comprometeu em asfaltar o trecho de sua responsabilidade, assim que iniciassem as obras de pavimentação no referido bairro, o qual se encontra em andamento.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1098/req._no_350-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1098/req._no_350-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, que informe a esta Casa de Leis, se há possibilidade de realizar "bota fora" nos bairros da cidade, para que os moradores possam descartar seus inservíveis, onde a prefeitura ficará responsável pela finalidade dos objetos.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1099/req._no_351-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1099/req._no_351-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, que informem a esta Casa de Leis, se existe estudos ou mesmo previsão para a instalação de câmeras de monitoramento na área central da cidade, além dos locais de maior movimentação de pessoas.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1100/req._no_352-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1100/req._no_352-2018.pdf</t>
   </si>
   <si>
     <t>ofício ao Senhor Prefeito, que informe a esta Casa de Leis, qual a previsão para a realização de serviços de reparos em todas as academias de Sarandi._x000D_
 Principalmente na Praça da Juventude, além de providenciar a troca das lâmpadas que se encontram queimadas, na aludida praça.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1101/req._no_353-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1101/req._no_353-2018.pdf</t>
   </si>
   <si>
     <t>ofício ao Senhor Prefeito, que informe a esta Casa de Leis, se existem estudos e/ou entendimentos com o Conselho Municipal de Desenvolvimento Urbano, visando a transformação da Rua Camilo Bulla, localizada no Jardim Novo Panorama, em Rua de Eixo de Comércio e Serviços - ECS-1, em toda a sua extensão._x000D_
 Para assim, atender moradores que pretendem instalar comércio no local.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>Aparecido Antonio, Dionizio Aparecido Viaro "Dionizio da Diocar"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1117/req._no_354-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1117/req._no_354-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito Municipal, que informe a esta Casa de Leis, se há previsão para a construção de uma travessia com ponte ligando Sarandi ao Conjunto Guaiapó em Maringá pela Av. Rio de Janeiro._x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1118/req._no_355-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1118/req._no_355-2018.pdf</t>
   </si>
   <si>
     <t>Oficio ao Senhor Walter Volpato, Prefeito Municipal e Senhor Joel Ingles da Silva, Secretario Municipal de Trânsito e Segurança, que informem a esta Casa de Leis, se há estudos ou, mesmo, previsão para a implantação de Totem, com a finalidade de informar a temperatura e o horário na Praça da Igreja Matriz.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1119/req._no_356-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1119/req._no_356-2018.pdf</t>
   </si>
   <si>
     <t>Oficio Senhor Prefeito Municipal, que informem a esta Casa de Leis, se há estudos ou, mesmo, previsão para a colocação de lâmpadas de LED, nas principais avenidas do Município de Sarandi._x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1120/req._no_357-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1120/req._no_357-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito Municipal, que informem a esta Casa de Leis, se há estudos ou mesmo previsão para a instalação de bancos de concreto nas Praças do Município, levando-se em consideração a sua durabilidade._x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1121/req._no_358-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1121/req._no_358-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito Municipal, que informe a esta Casa de Leis, qual a previsão para a convocação dos aprovados pelo concurso público pelo Município, principalmente na área da Saúde._x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1122/req._no_359-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1122/req._no_359-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito Municipal, informe a esta Casa de Leis, se a Administração já está se programando para o Reajuste no Auxílio- Alimentação dos Servidores Públicos do Município, conforme Artigo 7º da Lei Complementar Nº 355/2017._x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1123/req._no_360-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1123/req._no_360-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Michel Caldato, Superintendente da Autarquia Águas de Sarandi, solicitando, que informe a esta Casa de Leis, se existe estudos ou previsão para a instalação de reservatório de água (caixa d'água) no Jardim Kusumoto._x000D_
 Haja vista que existe um novo bairro sendo loteado ao lado e poderá implicar na falta de água no referido bairro, caso seja abastecido pelo mesmo reservatório que abastece o Jardim Kusumoto._x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1124/req._no_361-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1124/req._no_361-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito Municipal, que informem a esta Casa de Leis, se existe previsão no sentido de disponibilizar um ônibus para atender as pessoas portadoras de deficiências especiais, residentes na região sul de Sarandi, que necessitam serem atendidas na ANPR (Associação Norte Paranaense de Reabilitação)._x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1125/req._no_362-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1125/req._no_362-2018.pdf</t>
   </si>
   <si>
     <t>ofício ao Senhor Prefeito Municipal, que informe a esta Casa de Leis, solicitando que informe a esta casa de leis, se há previsão para a realização de serviços de roçada e limpeza ao redor do Ginásio de Esportes Tancredo Neves, localizado na área central de Sarandi._x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1126/req._no_363-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1126/req._no_363-2018.pdf</t>
   </si>
   <si>
     <t>ofício ao Senhor Prefeito Municipal, que informe a esta Casa de Leis, se há estudos ou previsão para a realização de recape asfáltico, ou tapa buracos, na Avenida Santos Dumont, em toda a sua extensão no Jardim Independência, e ainda nos demais locais que se fizerem necessário._x000D_
 Ressalta-se que tal solicitação é em atendimento aos moradores do bairro._x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1127/req._no_364-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1127/req._no_364-2018.pdf</t>
   </si>
   <si>
     <t>ofício ao Senhor Prefeito Municipal, que informe a esta Casa de Leis, qual a previsão para a elaboração de um Projeto de Lei para a regulamentação de todas as construções irregulares existentes no Município de Sarandi, seja residencial, comercial ou industrial._x000D_
 Ressalta-se que o Município não notificou, embargou ou multou na época estas edificações, e com isso, o Município vem deixando de arrecadar e regularizar os “HABITE-SE”._x000D_
 Pede-se que possa estar parcelando estes débitos em até 24 vezes, aumentando assim a arrecadação de taxas, ICMS, ISSQN, ITBI, Alvarás de Licenças e ainda gerando emprego._x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1133/req._no_365-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1133/req._no_365-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Walter Volpato, Prefeito Municipal, que informe a esta Casa de Leis, se existe previsão para a realização dos serviços de tubulação na erosão nos fundos da Chácara Eldorado._x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1134/req._no_366-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1134/req._no_366-2018.pdf</t>
   </si>
   <si>
     <t>Oficio ao Senhor Walter Volpato, Prefeito Municipal, que informe a esta Casa de Leis se existem estudos ou mesmo previsão no sentido de realizar o asfaltamento da Avenida Francisco de Almeida e das demais Ruas do Jardim Independência 3ª Parte, próximo a antiga Faculdade UNISA de Sarandi.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1135/req._no_367-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1135/req._no_367-2018.pdf</t>
   </si>
   <si>
     <t>Oficio ao Senhor Walter Volpato Junior, Secretário de Urbanismo do Município, que informe a esta Casa de Leis se há previsão para a realização de serviços de manutenção/consertos em caráter de urgência, das grades protetoras das galerias de águas pluviais da Avenida Maringá com a Rua América.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1136/req._no_368-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1136/req._no_368-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Walter Volpato, Prefeito Municipal, que informe a esta Casa de Leis se existe previsão para a colocação de bancos, refletores e um bebedouro, no parquinho do Parque Residencial Nova Aliança._x000D_
 Visando com essa medida, proporcionar condições para que os pais possam estar levando e acompanhando seus filhos, para brincarem à noite, no aludido parquinho.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1137/req._no_369-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1137/req._no_369-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor João Cláudio Massago de Mello, Secretário de Administração do Município, que informe a esta Casa de Leis, como está o processo de realização de pavimentação asfáltica envolvendo o Jardim Das Torres. _x000D_
 Se a Secretaria tomará alguma medida punitiva, caso haja rescisão contratual por parte da empresa vencedor da licitação, se sim, qual a medida?</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1138/req._no_370-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1138/req._no_370-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Walter Volpato, Prefeito Municipal, que informe a esta Casa de Leis se há previsão para a aquisição de dois ônibus novos e um micro-ônibus para atender as demandas da Secretaria de Assistência Social, junto a nossa população, associações, movimentos sociais e outros.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1139/req._no_371-2018_MpQu5c6.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1139/req._no_371-2018_MpQu5c6.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Walter Volpato, Prefeito Municipal, que informe a esta Casa de Leis se há previsão para a realização de serviços de reforma, nos banheiros públicos do Parque Ecológico de Sarandi._x000D_
 Tendo em vista que os aludidos banheiros se encontram em condições precárias e inacessíveis, além, da colocação de bebedouros.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1150/req._no_372-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1150/req._no_372-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A APROVAÇÃO DA  INCLUSÃO NA ORDEM DO DIA, DA SESSÃO ORDINÁRIA DIA 10 DE DEZEMBRO DE 2018, DO SUBSTITUTIVO Nº 003/2018, AO PROJETO DE LEI Nº 2764/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1151/req._no_373-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1151/req._no_373-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INCLUSÃO NA ORDEM DO DIA, DA SESSÃO ORDINÁRIA DO DIA 10 DE DEZEMBRO DE 2018, DO PROJETO DE LEI Nº 2768/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1152/req._no_374-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1152/req._no_374-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2753/2018, DO EDIL EUNILDO ZANCHIM.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1153/req._no_375-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1153/req._no_375-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO DO PROJETO DE LEI Nº 2764/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1154/req._no_376-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1154/req._no_376-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO DO PROJETO DE LEI Nº 2765/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1155/req._no_377-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1155/req._no_377-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO DO PROJETO DE LEI Nº 2766/2018, DO EDIL ANDRÉ LUIS CELESTINO JARDIM.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1156/req._no_378-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1156/req._no_378-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO DO PROJETO DE LEI Nº 2767/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1157/req._no_379-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1157/req._no_379-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO DO PROJETO DE LEI Nº 2768/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1158/req._no_380-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1158/req._no_380-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO DO PROJETO DE LEI COMPLEMENTAR Nº 481/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1159/req._no_381-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1159/req._no_381-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO DO PROJETO DE LEI COMPLEMENTAR Nº 482/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se existem estudos ou mesmo previsão para a construção de uma Plataforma no lago do Parque Ecológico/Florestal Papa João Paulo II”, para fins de realização de Batismos cerimoniais. _x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>Oficio ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se existem estudos ou mesmo previsão para a construção de uma travessia com ponte ligando Sarandi através da Avenida Belo Horizonte com o Conjunto Guaiapó em Maringá. _x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>Oficio Senhor Prefeito, solicitando que informe a esta Casa de Leis, se existem estudos ou mesmo previsão no sentido de providenciar a instalação de “Lixeiras Subterrâneas” em nosso Município. _x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1168/req._no_385-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1168/req._no_385-2018.pdf</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se existe previsão no sentido de se providenciar a realização de serviços de Recape Asfáltico da Avenida Nova Aurora,  até a divisa do Jardim Nova Independência 1ª Parte, da Rua 19 até a Rua 26, neste Município. _x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito solicitando que informe a esta Casa de Leis, se há possibilidade de manter em funcionamento o posto de saúde do Parque Residencial Bela Vista, posto que há indícios de que a unidade será transferida para o prédio que está em reforma no Jardim Monte Rey, onde essa ação prejudicaria os moradores que se utilizam do local, onde reforçamos a necessidade de colocar em funcionamento a unidade do Jardim Monte Rey, mas sem a desativação do Parque Residencial Bela Vista.  _x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>Ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, quanto serão convocadas as farmacêuticas que prestaram concurso do Município. Posto que precisamos aumentar o efetivo para assim atender a demanda existente. _x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
@@ -6919,51 +6919,51 @@
   <si>
     <t>390</t>
   </si>
   <si>
     <t>ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, para fins de esclarecimento público, se há previsão para a realização de serviços de recape asfáltico ou mesmo de tapa buracos nas vias públicas do Jardim Cruzeiro. _x000D_
 Ressalta-se que tal solicitação é em atendimento aos moradores do bairro._x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>ofício ao Senhor Prefeito, solicitando que informe a esta Casa de Leis, se existe previsão para que o Procurador Jurídico do Município, venha realizar uma pesquisa junto a UNDIME, FNDE AO MEC, ou seja aos órgãos competentes da educação, visando constatar se o município de Sarandi tem direito ou se entrou com uma ação judicial, para receber os precatórios do Fundep referente aos exercícios de 1998 à 2006, pois ocorreram repasses menores dos recursos nesse período aos municípios por número de alunos, onde o montante gira em torno de 90.000.000.000,00 (noventa  bilhões de reais) a serem rateados aos município não contemplados. _x000D_
 Em caso positivo, decline a data prevista para essa finalidade e em caso negativo, decline os motivos técnicos e jurídicos.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1176/req._no_392-2018.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1176/req._no_392-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO DE TERCEIRA DISCUSSÃO E VOTAÇÃO, DO PROJETO DE LEI Nº 2775/2018, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7270,67 +7270,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/916/ind._no_002-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/918/ind._no_004-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/928/ind._no_005-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/929/ind._no_006-2008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/930/ind._no_007-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/940/ind._no_008-2018_9lCkx1t.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/941/ind._no_009-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/942/ind._no_010-2018_7APLyql.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/943/ind._no_011-2018_eDrozhd.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/959/ind._no_012-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/960/ind._no_013-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/961/ind._no_014-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/972/ind._no_015-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/973/ind._no_16-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/974/ind._no_017-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/975/ind._no_0182018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/976/ind._no_019-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/977/ind._no_020-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/991/ind._no_021-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/992/ind._no_022-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/993/ind._no_023-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1006/ind._no_024-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1007/ind._no_025-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1008/ind._no_026-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1009/ind._no_027-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1019/ind._no_028-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1020/ind._no_029-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1021/ind._no_030-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1049/ind._no_031-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1050/ind._no_032-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1051/ind._no_033-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1052/ind._no_034-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1053/ind._no_035-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1054/ind._no_036-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1055/ind._no_037-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1056/ind._no_038-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1057/ind._no_039-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1066/ind._no_040-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1067/ind._no_041-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1068/ind._no_042-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1069/ind._no_043-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1070/ind._no_044-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1071/ind._no_045-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1085/ind_no_046-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1086/ind._no_047-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1087/ind._no_048-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1088/ind._no_049-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1089/ind._no_050-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1090/ind._no_051-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1091/ind._no_052-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1106/ind._no_053-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1107/ind._no_054-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1108/ind._no_055-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1109/ind._no_056-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1110/ind._no_057-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1111/ind._no_058-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1112/ind._no_059-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1113/ind._no_060-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1114/ind._no_061-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1115/ind._no_062-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1116/ind._no_063-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1130/ind._no_064-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1131/ind._no_065-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1132/ind._no_066-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/834/mocao_003-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/855/mocao_004-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/865/mocao_005.2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1001/mocao_no_007-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/605/decreto_legislativo_no_001-2018_para_o_site.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/606/decreto_legislativo_no_002-2018_para_o_site.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/889/projeto_de_lei_complementar_no_478-2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/890/projeto_de_lei_complementar_no_479-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1103/projeto_de_lei_complementar_no_480-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1105/projeto_de_lei_complementar_no_481-2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1129/projeto_de_lei_complementar_no_482-2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1141/projeto_de_lei_complementar_no_483-2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1142/projeto_de_lei_complementar_no_484-2018_k7mtVnQ.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/664/projeto_de_lei_no_2703-2018_aprovado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/665/projeto_de_lei_no_2704-2018_aprovado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/666/projeto_de_lei_no_2705-2018_aprovado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/678/projeto_de_lei_no_2706-2018_aprovado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/701/projeto_de_lei_no_2707-2018_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/702/projeto_de_lei_no_2708-2018_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/703/projeto_de_lei_no_2709-2018_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/758/projeto_de_lei_no_2716-2018_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/773/proj._lei_no_2717-2018_9gQMiwF.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/796/proj._lei_no_2719-2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/837/projeto_de_lei_no_2725.2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/839/projeto_de_lei_no_2726.2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/840/projeto_de_lei_no_2727.2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/841/projeto_de_lei_no_2728.2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/842/projeto_de_lei_no_2729.2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/843/projeto_de_lei_no_2730.2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/844/proj._lei_no_2731-2018_proerd.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/881/projeto_de_lei_no_2732-2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/882/projeto_de_lei_no_2733-2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/883/projeto_de_lei_no_2734-2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/884/projeto_de_lei_no_2735-2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/885/projeto_de_lei_no_2736-2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/886/projeto_de_lei_no_2737-2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/887/projeto_de_lei_no_2378-2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/888/projeto_de_lei_no_2739-2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/913/projeto_de_lei_no_2740-2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/914/projeto_de_lei_no_2741-2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/915/projeto_de_lei_no_2742-2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/952/projeto_de_lei_no_2743-2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/953/projeto_de_lei_no_2744-2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/954/projeto_de_lei_no_2745-2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/955/projeto_de_lei_no_2746-2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/956/projeto_de_lei_no_2747-2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/957/projeto_de_lei_no_2848-2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/958/projeto_de_lei_no_2749-2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/971/projeto_de_lei_no_2750-2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/990/projeto_de_lei_no_2751-2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1002/projeto_de_lei_no_2752-2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1003/projeto_de_lei_no_2753-2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1004/projeto_de_lei_no_2754-2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1005/projeto_de_lei_no_2755-2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1017/projeto_de_lei_no_2756-2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1018/projeto_de_lei_no_2757-2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1041/projeto_de_lei_no_2758-2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1031/projeto_de_lei_no_2759-2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1042/projeto_de_lei_no_2760-2018-ilovepdf-compressed.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1046/projeto_de_lei_no_2761-2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1047/projeto_de_lei_no__2762-2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1048/projeto_de_lei_no_2763-2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1102/projeto_de_lei_no_2764-2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1104/projeto_de_lei_no_2765-2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1128/projeto_de_lei_no_2766-2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1140/projeto_de_lei_no_2767-2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1143/projeto_de_lei_no_2768-2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1144/projeto_de_lei_no_2769-2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1145/projeto_de_lei_no_2770-2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1146/projeto_de_lei_no_2771-2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1147/projeto_de_lei_no_2772-2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1148/projeto_de_lei_no_2773-2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1149/projeto_de_lei_no_2774-2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1175/projeto_de_lei_no_2775-2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1177/projeto_de_lei_no_2776-2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1178/projeto_de_lei_no_2777-2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1179/projeto_de_lei_no_2778-2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/825/projeto_de_resolucao_no_001-2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/891/projeto_de_resolucao_no_002.2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/892/projeto_de_resolucao_no_003.2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/805/req.__161.2018.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/806/req._162.2018.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/807/req._163.2018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/808/req._164.2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/809/req._165.2018.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/810/req._166.2018.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/811/req._167.2018.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/812/req._168-2018.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/813/req._169-2018.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/814/req._170-2018.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/815/req._171-2018.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/816/req._172-2018.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/818/req._173-2018.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/819/req._174-2018.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/820/req._175-2018.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/821/req._no_176-2018.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/822/req._177-2018.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/823/req._178-2018.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/824/req._179-2018.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/827/req._181-2018.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/828/req._182-2018.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/829/req._183-2018.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/830/req._184-2018.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/831/req._185-2018.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/833/req._187-2018.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/835/req._188-2018.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/836/req._189-2018.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/845/req._190-2018.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/846/req._191-2018.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/847/req._192-2018.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/848/req._193-2018.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/849/req._194-2018.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/850/req._195-2018.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/851/req._196-2018.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/852/req._197-2018.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/853/req._198-2018.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/854/req._199-2018.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/856/req._200-2018.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/857/req._201-2018.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/858/req._202-2018.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/859/req._203-2018.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/860/req._204-2018.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/861/req._205-2018.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/862/req._206-2018.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/863/req._207-2018.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/864/req._208-2018.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/866/req._209-2018.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/867/req._210-2018.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/868/req._211-2018.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/869/req._212-2018.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/870/req._213-2018.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/871/req._214-2018.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/872/req._215-2018.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/873/req._216-2018-.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/874/req._217-2018.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/875/req._218-2018.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/876/req._219-2018.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/877/req._220-2018.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/878/req._221-2018-sa.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/879/req._222-2018.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/880/req._223-2018.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/897/req._227-2018.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/900/req._230-2018.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/901/req._231-2018.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/902/req._232-2018.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/903/req._233-2018.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/904/req._234-2018.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/905/req._235-2018.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/906/req._236-2018.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/907/req._237-2018.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/908/req._238-2018.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/909/req._239-2018.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/910/req._240-2018.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/912/req._242-2018.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/919/req._no_243-2018.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/920/req._no_244-2018.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/921/req._no_245-2018.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/922/req._no_246-2018.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/923/req._no_247-2018.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/924/req._n_248-2018.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/925/req._no_249-2018.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/927/req._no_251-2018.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/931/req._no_252-2018.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/932/req._no_253-2018.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/933/req._no_254-2018.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/934/req._no_255-2018.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/935/req._no_256-2018.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/936/req._no_257-2018.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/937/req._no_258-2018.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/938/req._no_259-2018.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/944/req._no_260-2018.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/945/req._no_261-2018.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/946/req._no_262-2018.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/947/req._no_263-2018.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/948/req._no_264-2018.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/949/req._no_265-2018.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/950/req._no_266-2018.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/951/req._no_267-2018.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/962/req._no_268-2018.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/963/req._no_269-2018.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/964/req._no_270-2018.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/965/req._no_271-2018.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/966/req._no_272-2018.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/967/req._no_273-2018.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/968/req._no_274-2018.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/969/req._no_275-2018.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/970/req._no_276-2018.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/978/req._no_277-2018.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/979/req._no_278-2018.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/980/req._no_279-2018.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/981/req._no_280-2018.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/982/req._no_281-2018.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/983/req._no_282-2018.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/984/req._no_283-2018.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/985/req._no_284-2018.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/986/req._no_285-2018.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/987/req._no_286-2018.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/988/req._no_287-2018.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/989/req._no_288-2018.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/994/req._no_289-2018.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/996/req._no_291-2018.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/997/req._no_292-2018.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/999/req._no_294-2018.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1032/req._no_311-2018.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1033/req._no_312-2018.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1034/req._no_313-2018.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1035/req._no_314-2018.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1036/req._no_315-2018.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1037/req._no_316-2018.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1038/req._no_317-2018.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1039/req._no_318-2018.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1040/req._no_319-2018.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1043/req._no_320-2018.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1044/req._no_321-2018.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1045/req._no_322-2018.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1072/req._no_331-2018.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1075/req._no_334-2018.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1079/req._no_338-2018.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1080/req._no_339-2018.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1081/req._no_340-2018.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1082/req._no_341-2018.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1083/req._no_342-2018.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1084/req._no_343-2018.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1092/req._no_344-2018.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1093/req._no_345-2018.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1094/req._no_346-2018.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1095/req._no_347-2018.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1096/req._no_348-2018.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1097/req._no_349-2018.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1098/req._no_350-2018.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1099/req._no_351-2018.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1100/req._no_352-2018.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1101/req._no_353-2018.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1117/req._no_354-2018.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1118/req._no_355-2018.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1119/req._no_356-2018.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1120/req._no_357-2018.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1121/req._no_358-2018.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1122/req._no_359-2018.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1123/req._no_360-2018.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1124/req._no_361-2018.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1125/req._no_362-2018.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1126/req._no_363-2018.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1127/req._no_364-2018.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1133/req._no_365-2018.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1134/req._no_366-2018.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1135/req._no_367-2018.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1136/req._no_368-2018.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1137/req._no_369-2018.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1138/req._no_370-2018.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1139/req._no_371-2018_MpQu5c6.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1150/req._no_372-2018.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1151/req._no_373-2018.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1152/req._no_374-2018.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1153/req._no_375-2018.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1154/req._no_376-2018.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1155/req._no_377-2018.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1156/req._no_378-2018.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1157/req._no_379-2018.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1158/req._no_380-2018.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1159/req._no_381-2018.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1168/req._no_385-2018.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1176/req._no_392-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/916/ind._no_002-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/918/ind._no_004-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/928/ind._no_005-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/929/ind._no_006-2008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/930/ind._no_007-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/940/ind._no_008-2018_9lCkx1t.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/941/ind._no_009-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/942/ind._no_010-2018_7APLyql.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/943/ind._no_011-2018_eDrozhd.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/959/ind._no_012-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/960/ind._no_013-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/961/ind._no_014-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/972/ind._no_015-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/973/ind._no_16-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/974/ind._no_017-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/975/ind._no_0182018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/976/ind._no_019-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/977/ind._no_020-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/991/ind._no_021-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/992/ind._no_022-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/993/ind._no_023-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1006/ind._no_024-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1007/ind._no_025-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1008/ind._no_026-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1009/ind._no_027-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1019/ind._no_028-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1020/ind._no_029-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1021/ind._no_030-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1049/ind._no_031-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1050/ind._no_032-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1051/ind._no_033-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1052/ind._no_034-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1053/ind._no_035-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1054/ind._no_036-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1055/ind._no_037-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1056/ind._no_038-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1057/ind._no_039-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1066/ind._no_040-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1067/ind._no_041-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1068/ind._no_042-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1069/ind._no_043-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1070/ind._no_044-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1071/ind._no_045-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1085/ind_no_046-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1086/ind._no_047-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1087/ind._no_048-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1088/ind._no_049-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1089/ind._no_050-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1090/ind._no_051-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1091/ind._no_052-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1106/ind._no_053-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1107/ind._no_054-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1108/ind._no_055-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1109/ind._no_056-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1110/ind._no_057-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1111/ind._no_058-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1112/ind._no_059-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1113/ind._no_060-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1114/ind._no_061-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1115/ind._no_062-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1116/ind._no_063-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1130/ind._no_064-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1131/ind._no_065-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1132/ind._no_066-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/834/mocao_003-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/855/mocao_004-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/865/mocao_005.2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1001/mocao_no_007-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/605/decreto_legislativo_no_001-2018_para_o_site.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/606/decreto_legislativo_no_002-2018_para_o_site.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/889/projeto_de_lei_complementar_no_478-2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/890/projeto_de_lei_complementar_no_479-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1103/projeto_de_lei_complementar_no_480-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1105/projeto_de_lei_complementar_no_481-2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1129/projeto_de_lei_complementar_no_482-2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1141/projeto_de_lei_complementar_no_483-2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1142/projeto_de_lei_complementar_no_484-2018_k7mtVnQ.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/664/projeto_de_lei_no_2703-2018_aprovado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/665/projeto_de_lei_no_2704-2018_aprovado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/666/projeto_de_lei_no_2705-2018_aprovado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/678/projeto_de_lei_no_2706-2018_aprovado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/701/projeto_de_lei_no_2707-2018_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/702/projeto_de_lei_no_2708-2018_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/703/projeto_de_lei_no_2709-2018_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/758/projeto_de_lei_no_2716-2018_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/773/proj._lei_no_2717-2018_9gQMiwF.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/796/proj._lei_no_2719-2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/837/projeto_de_lei_no_2725.2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/839/projeto_de_lei_no_2726.2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/840/projeto_de_lei_no_2727.2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/841/projeto_de_lei_no_2728.2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/842/projeto_de_lei_no_2729.2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/843/projeto_de_lei_no_2730.2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/844/proj._lei_no_2731-2018_proerd.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/881/projeto_de_lei_no_2732-2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/882/projeto_de_lei_no_2733-2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/883/projeto_de_lei_no_2734-2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/884/projeto_de_lei_no_2735-2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/885/projeto_de_lei_no_2736-2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/886/projeto_de_lei_no_2737-2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/887/projeto_de_lei_no_2378-2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/888/projeto_de_lei_no_2739-2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/913/projeto_de_lei_no_2740-2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/914/projeto_de_lei_no_2741-2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/915/projeto_de_lei_no_2742-2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/952/projeto_de_lei_no_2743-2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/953/projeto_de_lei_no_2744-2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/954/projeto_de_lei_no_2745-2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/955/projeto_de_lei_no_2746-2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/956/projeto_de_lei_no_2747-2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/957/projeto_de_lei_no_2848-2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/958/projeto_de_lei_no_2749-2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/971/projeto_de_lei_no_2750-2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/990/projeto_de_lei_no_2751-2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1002/projeto_de_lei_no_2752-2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1003/projeto_de_lei_no_2753-2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1004/projeto_de_lei_no_2754-2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1005/projeto_de_lei_no_2755-2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1017/projeto_de_lei_no_2756-2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1018/projeto_de_lei_no_2757-2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1041/projeto_de_lei_no_2758-2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1031/projeto_de_lei_no_2759-2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1042/projeto_de_lei_no_2760-2018-ilovepdf-compressed.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1046/projeto_de_lei_no_2761-2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1047/projeto_de_lei_no__2762-2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1048/projeto_de_lei_no_2763-2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1102/projeto_de_lei_no_2764-2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1104/projeto_de_lei_no_2765-2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1128/projeto_de_lei_no_2766-2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1140/projeto_de_lei_no_2767-2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1143/projeto_de_lei_no_2768-2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1144/projeto_de_lei_no_2769-2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1145/projeto_de_lei_no_2770-2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1146/projeto_de_lei_no_2771-2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1147/projeto_de_lei_no_2772-2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1148/projeto_de_lei_no_2773-2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1149/projeto_de_lei_no_2774-2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1175/projeto_de_lei_no_2775-2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1177/projeto_de_lei_no_2776-2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1178/projeto_de_lei_no_2777-2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1179/projeto_de_lei_no_2778-2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/825/projeto_de_resolucao_no_001-2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/891/projeto_de_resolucao_no_002.2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/892/projeto_de_resolucao_no_003.2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/./sapl/public/materialegislativa/2018/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/805/req.__161.2018.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/806/req._162.2018.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/807/req._163.2018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/808/req._164.2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/809/req._165.2018.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/810/req._166.2018.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/811/req._167.2018.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/812/req._168-2018.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/813/req._169-2018.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/814/req._170-2018.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/815/req._171-2018.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/816/req._172-2018.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/818/req._173-2018.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/819/req._174-2018.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/820/req._175-2018.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/821/req._no_176-2018.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/822/req._177-2018.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/823/req._178-2018.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/824/req._179-2018.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/827/req._181-2018.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/828/req._182-2018.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/829/req._183-2018.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/830/req._184-2018.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/831/req._185-2018.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/833/req._187-2018.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/835/req._188-2018.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/836/req._189-2018.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/845/req._190-2018.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/846/req._191-2018.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/847/req._192-2018.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/848/req._193-2018.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/849/req._194-2018.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/850/req._195-2018.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/851/req._196-2018.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/852/req._197-2018.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/853/req._198-2018.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/854/req._199-2018.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/856/req._200-2018.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/857/req._201-2018.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/858/req._202-2018.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/859/req._203-2018.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/860/req._204-2018.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/861/req._205-2018.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/862/req._206-2018.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/863/req._207-2018.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/864/req._208-2018.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/866/req._209-2018.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/867/req._210-2018.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/868/req._211-2018.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/869/req._212-2018.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/870/req._213-2018.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/871/req._214-2018.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/872/req._215-2018.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/873/req._216-2018-.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/874/req._217-2018.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/875/req._218-2018.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/876/req._219-2018.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/877/req._220-2018.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/878/req._221-2018-sa.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/879/req._222-2018.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/880/req._223-2018.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/897/req._227-2018.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/900/req._230-2018.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/901/req._231-2018.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/902/req._232-2018.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/903/req._233-2018.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/904/req._234-2018.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/905/req._235-2018.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/906/req._236-2018.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/907/req._237-2018.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/908/req._238-2018.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/909/req._239-2018.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/910/req._240-2018.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/912/req._242-2018.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/919/req._no_243-2018.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/920/req._no_244-2018.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/921/req._no_245-2018.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/922/req._no_246-2018.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/923/req._no_247-2018.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/924/req._n_248-2018.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/925/req._no_249-2018.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/927/req._no_251-2018.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/931/req._no_252-2018.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/932/req._no_253-2018.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/933/req._no_254-2018.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/934/req._no_255-2018.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/935/req._no_256-2018.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/936/req._no_257-2018.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/937/req._no_258-2018.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/938/req._no_259-2018.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/944/req._no_260-2018.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/945/req._no_261-2018.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/946/req._no_262-2018.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/947/req._no_263-2018.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/948/req._no_264-2018.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/949/req._no_265-2018.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/950/req._no_266-2018.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/951/req._no_267-2018.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/962/req._no_268-2018.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/963/req._no_269-2018.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/964/req._no_270-2018.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/965/req._no_271-2018.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/966/req._no_272-2018.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/967/req._no_273-2018.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/968/req._no_274-2018.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/969/req._no_275-2018.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/970/req._no_276-2018.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/978/req._no_277-2018.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/979/req._no_278-2018.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/980/req._no_279-2018.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/981/req._no_280-2018.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/982/req._no_281-2018.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/983/req._no_282-2018.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/984/req._no_283-2018.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/985/req._no_284-2018.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/986/req._no_285-2018.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/987/req._no_286-2018.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/988/req._no_287-2018.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/989/req._no_288-2018.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/994/req._no_289-2018.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/996/req._no_291-2018.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/997/req._no_292-2018.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/999/req._no_294-2018.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1032/req._no_311-2018.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1033/req._no_312-2018.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1034/req._no_313-2018.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1035/req._no_314-2018.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1036/req._no_315-2018.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1037/req._no_316-2018.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1038/req._no_317-2018.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1039/req._no_318-2018.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1040/req._no_319-2018.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1043/req._no_320-2018.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1044/req._no_321-2018.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1045/req._no_322-2018.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1072/req._no_331-2018.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1075/req._no_334-2018.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1079/req._no_338-2018.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1080/req._no_339-2018.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1081/req._no_340-2018.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1082/req._no_341-2018.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1083/req._no_342-2018.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1084/req._no_343-2018.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1092/req._no_344-2018.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1093/req._no_345-2018.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1094/req._no_346-2018.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1095/req._no_347-2018.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1096/req._no_348-2018.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1097/req._no_349-2018.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1098/req._no_350-2018.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1099/req._no_351-2018.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1100/req._no_352-2018.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1101/req._no_353-2018.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1117/req._no_354-2018.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1118/req._no_355-2018.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1119/req._no_356-2018.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1120/req._no_357-2018.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1121/req._no_358-2018.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1122/req._no_359-2018.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1123/req._no_360-2018.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1124/req._no_361-2018.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1125/req._no_362-2018.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1126/req._no_363-2018.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1127/req._no_364-2018.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1133/req._no_365-2018.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1134/req._no_366-2018.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1135/req._no_367-2018.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1136/req._no_368-2018.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1137/req._no_369-2018.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1138/req._no_370-2018.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1139/req._no_371-2018_MpQu5c6.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1150/req._no_372-2018.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1151/req._no_373-2018.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1152/req._no_374-2018.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1153/req._no_375-2018.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1154/req._no_376-2018.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1155/req._no_377-2018.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1156/req._no_378-2018.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1157/req._no_379-2018.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1158/req._no_380-2018.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1159/req._no_381-2018.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1168/req._no_385-2018.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2018/1176/req._no_392-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H584"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="205.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>