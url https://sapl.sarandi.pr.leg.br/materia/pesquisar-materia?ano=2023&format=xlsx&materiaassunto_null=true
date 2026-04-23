--- v1 (2026-01-12)
+++ v2 (2026-04-23)
@@ -54,9426 +54,9426 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adriano Ferreira Amorim "Adriano Amorim"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3983/indicacao_no_001-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3983/indicacao_no_001-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA CONSTRUÍDO VESTIÁRIOS E BANHEIROS COM PROPORÇÃO ADEQUADA E ACESSO PARA OS CADEIRANTES NO CAMPO MUNICIPAL DO PRIMAVERÃO, LOCALIZADOS NA RUA JOSÉ GALINDO GARCIA.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Antonia Eloiza F. de Aguiar "Toninha Aguiar"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3984/indicacao_no_002-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3984/indicacao_no_002-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, PARA QUE SEJA FEITO A ROÇADA DO MATO E LIMPEZA DA ATI DO JARDIM PANORAMA. POIS A MESMA ESTÁ SEM CONDIÇÕES DE USO PELO MATO ESTÁ ALTO.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3985/indicacao_no_003-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3985/indicacao_no_003-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO ROÇADA DO MATO DENTRO DO ESPAÇO NÉLIO RICARDO DE JESUS SITUADO NA RUA ROBERTO CAVALARI SOBRINHO, ESQUINA COM A RUA SALVADOR JORDANO NO JARDIM PAULISTA.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Belmiro da Silva Farias "Belmiro Barbeiro"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3986/indicacao_no_004-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3986/indicacao_no_004-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A POSSIBILIDADE DE COLOCAR CÂMERAS DE MONITORAMENTO NO SEMÁFORO DA AVENIDA JOÃO MARANGONI COM A ESTRADA MARIO TRINDADE. NESTE LOCAL VEM ACONTECENDO COM FREQUÊNCIA AVANÇO DE SINAL DE MOTORISTAS E PRINCIPALMENTE DE MOTOCICLISTAS PODENDO A QUALQUER MOMENTO OCASIONAR ACIDENTES.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Erasmo Cardoso Pereira "Erasmo da Saúde"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3987/indicacao_no_005-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3987/indicacao_no_005-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE FAÇA INSTALAÇÃO DE CÂMERA DE SEGURANÇA NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Eunildo Zanchim "Nildão"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3988/indicacao_no_006-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3988/indicacao_no_006-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE ESTUDOS SOBRE A POSSIBILIDADE DE REFORMAR O ESPAÇO EXISTENTE DENTRO DO CEMITÉRIO MUNICIPAL PARA A REALIZAÇÃO DE VELÓRIO DE ENTES DE FAMÍLIAS DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Fábio de Souza Silveira "Fábio Balako"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3989/indicacao_no_007-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3989/indicacao_no_007-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE UMA DAS UBS DO LADO NORTE DA CIDADE, POSSA ATENDER COMO PRONTO ATENDIMENTO ATÉ AS 22 HORAS, PODENDO UTILIZAR DE UMA DAS UBS (AURORA, RIO DE JANEIRO, OURO VERDE, INDEPENDÊNCIA) OU ATÉ MESMO O CEME – CENTRO DE ESPECIALIDADES.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3990/indicacao_no_008-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3990/indicacao_no_008-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A CONSTRUÇÃO DE UM CMEI E DE UMA ESCOLA MUNICIPAL NA REGIÃO DO JARDIM NOVO BERTIOGA.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Gilberto Messias de Pinas "Gil"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3991/indicacao_no_009-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3991/indicacao_no_009-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SE FAÇA UM ESTUDO PARA PROPORCIONAR UM PLANO ODONTOLÓGICO PARA OS FUNCIONÁRIOS PÚBLICOS, CASO JÁ EXISTA UM ESTUDO, INFORME A DATA DA INCLUSÃO.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Keila Batista Zegobia "Keila Zegobia"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3992/indicacao_no_010-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3992/indicacao_no_010-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA IMPLANTADO UM CENTRO DE EVENTOS PRÓXIMO AO JARDIM VERA CRUZ. A CONSTRUÇÃO BUSCA INCENTIVAR A REALIZAÇÃO DE EVENTOS E A CULTURA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3993/indicacao_no_011-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3993/indicacao_no_011-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADO UM ESTUDO TÉCNICO E CRIADA UMA LEI DE ISENÇÃO OU DESCONTO DE IPTU, PARA PESSOAS QUE SOFREM DE DOENÇAS GRAVES.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4002/indicacao_no_012-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4002/indicacao_no_012-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO UM ESTUDO PARA A IMPLANTAÇÃO DE UM PARQUE TECNOLÓGICO NO MUNICÍPIO. A PRESENTE SOLICITAÇÃO, TEM COMO PONTO FOCAL, IMPLANTAR UM AMBIENTE QUE PROMOVA CIÊNCIA, TECNOLOGIA, INOVAÇÃO E EMPREENDEDORISMO, SEMPRE EM BUSCA DO DESENVOLVIMENTO DAS EMPRESAS E INSTITUIÇÕES VINCULADAS, OU SEJA, CRIAR UM PONTO DE CONEXÃO ENTRE EMPRESAS DE TODOS OS PORTES, UNIVERSIDADES E INSTITUTOS DE PESQUISA, POLÍTICAS PÚBLICAS E SOCIEDADE. TAL INICIATIVA, VISA AMPARAR DIVERSAS EMPRESAS DE SEGMENTOS DIFERENTES, MAS QUE TÊM A TECNOLOGIA COMO PRINCIPAL ATUAÇÃO.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4003/indicacao_no_013-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4003/indicacao_no_013-2023.pdf</t>
   </si>
   <si>
     <t>INDICA À DEFESA CIVIL DO MUNICÍPIO DE SARANDI, QUE SEJA INTERDITADO A ESCOLA MUNICIPAL TSURO TSUJI BARROS. POIS, A MESMA NÃO ESTÁ EM CONDIÇÕES DE RECEBER AS CRIANÇAS DE VOLTA ÁS AULAS, POIS ESTÁ COM O TETO CAINDO, AS PORTAS DA ALA 2 IRREGULARES, A PARTE ELÉTRICA NÃO ESTA ADEQUADA, A ESCOLA ESTÁ INSALUBRE NECESSITA DE UMA REFORMA EM CARÁTER DE URGÊNCIA POIS CORRE O RISCO DE DESABAR TRAZENDO RISCO A VIDA DAS CRIANÇAS QUE ALI ESTUDAM.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4004/indicacao_no_014-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4004/indicacao_no_014-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE ESTUDOS PARA VER SE HÁ POSSIBILIDADE DE FAZER MELHORIAS NO SEMÁFORO DA AVENIDA MARINGÁ COM A AVENIDA DAS ORQUÍDEAS E RUA AMÉRICA. O SISTEMA ATUAL DE NÃO PODER FAZER A CONVERSÃO A ESQUERDA PARA QUEM VEM NO SENTIDO CENTRO, E PARA QUEM VAI NO SENTIDO BAIRRO, VEM CAUSANDO TRANSTORNO AOS MOTORISTAS E MOTOCICLISTAS, QUE MUITOS ACABAM FAZENDO A CONVERSÃO PROIBIDA GERANDO MUITA CONFUSÃO.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4005/indicacao_no_015-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4005/indicacao_no_015-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A NOTIFICAÇÃO DOS PROPRIETÁRIOS DE IMÓVEIS LOCALIZADOS NA RUA ALBINO ZANCHIM, NO JARDIM LÍBANO, PARA QUE REALIZEM A MANUTENÇÃO DAS CALÇADAS. TENDO EM VISTA A RECLAMAÇÃO DE MUITOS MORADORES QUE O MATO ESTÁ TOMANDO A EXTENSÃO DAS CALÇADAS, FAZENDO COM QUE OS PEDESTRES TENHAM QUE UTILIZAR A RUA PARA SE LOCOMOVEREM.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4006/indicacao_no_016-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4006/indicacao_no_016-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A NOTIFICAÇÃO DA EMPRESA RESPONSÁVEL PELA TORRE DE TRANSMISSÃO EXISTENTE NA RUA JOSÉ BONIFÁCIO, AO LADO DO Nº 1768. TENDO EM VISTA A RECLAMAÇÃO DE INÚMEROS MORADORES DE QUE O MATO ESTÁ MUITO ALTO E A FALTA DE MANUTENÇÃO, VEM GERANDO GRANDES TRANSTORNOS, COM O APARECIMENTO DE INSETOS E ANIMAIS PEÇONHENTOS (ESCORPIÕES, COBRAS, RATOS E BARATAS, ETC.).</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4007/indicacao_no_017-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4007/indicacao_no_017-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTALADO UM PONTO DE ATENDIMENTO DA AUTARQUIA DE ÁGUAS DE SARANDI NA ZONA SUL DA CIDADE. TENDO EM VISTA QUE A SEDE ESTÁ INSTALADA NA ZONA NORTE DE SARANDI, UM PONTO DE ATENDIMENTO NO LADO SUL, SERIA UMA BOA OPÇÃO AOS MORADORES DA REGIÃO.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4008/indicacao_no_018-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4008/indicacao_no_018-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO UM ESTUDO PARA ADAPTAR O USO DE 30% DA ÁREA DE PASSEIO PÚBLICO PARA AS QUITANDAS, FRUTARIAS E HORTIFRÚTIS EXPOREM SEUS PRODUTOS.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Ireni Moura Farias "Irene Moura"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4009/indicacao_no_019-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4009/indicacao_no_019-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJAM INSTALADAS CÂMERAS NOS SEMÁFOROS DA AVENIDA JOÃO MARANGONI COM AVENIDA ATLÂNTICA, NO JARDIM OURO VERDE. PEDESTRES E MOTORISTAS QUE UTILIZAM DAQUELE TRAJETO ESTÃO RECLAMANDO QUE ALGUNS CONDUTORES NÃO ESTÃO RESPEITANDO OS SEMÁFOROS.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4010/indicacao_no_020-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4010/indicacao_no_020-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A CONTRATAÇÃO DE UM INTÉRPRETE DE LIBRAS PARA OS EVENTOS OFICIAS E EXTRAOFICIAIS DA PREFEITURA DE SARANDI. SENDO IMPORTANTE E NECESSÁRIA A INCLUSÃO E ACESSIBILIDADE PARA TODOS.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4011/indicacao_no_021-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4011/indicacao_no_021-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE TENHA VAGAS ESPECIAIS NO PRÓXIMO CONCURSO PÚBLICO PARA GUARDAS PATRIMONIAIS. VISANDO SOMENTE O CUIDADO COM OS BENS DA ADMINISTRAÇÃO PÚBLICA COMO ESCOLAS E CENTRO DE EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4024/indicacao_no_022-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4024/indicacao_no_022-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO UM PROJETO PARA A CONSTRUÇÃO DE UM VIADUTO OU TRINCHEIRA NA BR-376 PARA CONECTAR AS VIAS AVENIDA MARINGÁ COM A AVENIDA RIO DE JANEIRO E A RUA INGLATERRA COM A AVENIDA BRASIL. TAL SOLICITAÇÃO SE FAZ NECESSÁRIA, DEVIDO A FALTA DE UM ACESSO EFICIENTE ENTRE AS ZONAS NORTE E SUL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4025/indicacao_no_023-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4025/indicacao_no_023-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO UM ESTUDO PARA QUE VERIFIQUE SE EXISTE A POSSIBILIDADE DE PARCELAMENTO DA COBRANÇA DA TAXA DE LIXO EM 12 PARCELAS. A PRESENTE SOLICITAÇÃO SE FAZ NECESSÁRIA, DEVIDO AO NÚMERO DE MUNÍCIPES QUE ENTRARAM EM CONTATO REQUISITANDO O PARCELAMENTO NA COBRANÇA DA TAXA DE LIXO PARA MELHORAR AS CONDIÇÕES DE PAGAMENTO. ENTENDE-SE, QUE O PARCELAMENTO FACILITARÁ O PAGAMENTO, SENDO UMA OPÇÃO PARA OS CONTRIBUINTES SE ORGANIZAREM, A FIM DE QUITAR A TAXA.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4026/indicacao_no_024-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4026/indicacao_no_024-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO ALTERAÇÃO REFERENTE AO NÚMERO DE PARCELAS DO CARNÊ DE IPTU, ALTERANDO DE 04 PARA 08. O MESMO TEVE ALTERAÇÃO DE VALORES E DEVIDO A ISSO ACREDITO QUE DEVERIA SER DIVIDIDO EM UM NÚMERO MAIOR PARA QUE SEJA COBRADO MENSALMENTE, DIMINUINDO ASSIM O VALOR DAS PARCELAS PARA QUE NÃO ALTERE TANTO O ORÇAMENTO FINANCEIRO DOS CONTRIBUINTES.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4027/indicacao_no_025-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4027/indicacao_no_025-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE PROGRAME PARA O DIA 08 DE MARÇO, DIA INTERNACIONAL DA MULHER, UM CAFÉ DA MANHÃ ESPECIAL PARA AS MULHERES QUE PASSAREM POR ATENDIMENTO NAS UBS’S DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Dionizio Aparecido Viaro "Dionizio da Diocar"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4028/indicacao_no_026-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4028/indicacao_no_026-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A ATUALIZAÇÃO DE ENDEREÇOS NO JARDIM ITÁLIA, OS MOTORISTAS DE APLICATIVOS ESTÃO COM BASTANTE DIFICULDADES DE LOCALIZAR OS PASSAGEIROS.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4029/indicacao_no_027-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4029/indicacao_no_027-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE FAÇA UM PROJETO DE LEI PARA ISENÇÃO DA TAXA DE LIXO PARA APOSENTADOS E PENSIONISTAS.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4030/indicacao_no_028-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4030/indicacao_no_028-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A POSSIBILIDADE DA REALIZAÇÃO DE TAPA BURACO NA RUA ANTÔNIO PÉROLA, NO PARQUE SÃO PEDRO. TENDO EM VISTA QUE, A VIA APRESENTA MUITOS BURACOS, O QUE VEM PREJUDICANDO O TRÁFEGO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4031/indicacao_no_029-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4031/indicacao_no_029-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITA A CALÇADA EM TORNO DA HORTA DO JARDIM NOVA ALIANÇA.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4035/indicacao_no_030-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4035/indicacao_no_030-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FLEXIBILIZADO O AGENDAMENTO DE EXAMES NAS UBS’S. ATUALMENTE OS AGENDAMENTOS ACONTECEM UMA VEZ POR MÊS, SE POSSÍVEL LIBERAR UMA VEZ NA SEMANA OU A CADA 15 DIAS. A INTENÇÃO É AJUDAR OS MUNÍCIPES QUE PRECISAM AGENDAR SEUS EXAMES COM MAIS AGILIDADE.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4033/indicacao_no_031-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4033/indicacao_no_031-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTALADO UM EXAUSTOR NO GINÁSIO DE ESPORTES TANCREDO NEVES. POIS, O MESMO NÃO POSSUI UMA VENTILAÇÃO BOA PARA ÉPOCAS QUENTES DO ANO.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4034/indicacao_no_032-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4034/indicacao_no_032-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO UM ESTUDO PARA A REDUÇÃO DA TAXA DE LIXO DO MUNICÍPIO. TENDO EM VISTA O PEDIDO DA POPULAÇÃO QUE VEM SOFRENDO COM O AUMENTO QUE PRATICAMENTE DOBROU DE UM ANO PARA O OUTRO.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4046/indicacao_no_033-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4046/indicacao_no_033-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, PARA QUE SEJA INSTALADO UM SEMÁFORO LOCALIZADO NA AVENIDA CUIABÁ ESQUINA COM AVENIDA HENRIQUE DA SILVA, EM FRENTE A PADARIA PADOKA, EM CARÁTER DE URGÊNCIA. VIABILIZANDO MELHORAR O TRÂNSITO E DIMINUIR ACIDENTES NESSE LOCAL.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4047/indicacao_no_034-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4047/indicacao_no_034-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE PROCEDA A LIMPEZA E ROÇADA DOS TERRENOS VAZIOS EXISTENTES PRÓXIMO AO JARDIM ITÁLIA. TAL MEDIDA SE JUSTIFICA, TENDO EM VISTA QUE, CONFORME RELATO DOS MORADORES, OS TERRENOS ESTÃO SENDO UTILIZADOS PARA DESCARTE IRREGULAR DE LIXO, OCASIONANDO A PROLIFERAÇÃO DE INSETOS E VETORES DE DOENÇA.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4048/indicacao_no_035-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4048/indicacao_no_035-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SOLICITE A NOTIFICAÇÃO DO PROPRIETÁRIO DO TERRENO LOCALIZADO NA RUA 118, ESQUINA COM AVENIDA BRASIL (AO LADO DO NÚMERO 1024), PARA QUE REALIZE A LIMPEZA DO TERRENO, BEM COMO FAÇA O CALÇAMENTO DO MESMO. TENDO EM VISTA A RECLAMAÇÃO DE MUITOS MORADORES DE QUE O TERRENO ESTÁ SENDO UTILIZADO PARA DESCARTE IRREGULAR DE LIXO, OCASIONANDO A PROLIFERAÇÃO DE INSETOS E VETORES DE DOENÇA, BEM COMO OS PEDESTRES PRECISAM UTILIZAR A VIA PARA SE LOCOMOVEREM.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4049/indicacao_no_036-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4049/indicacao_no_036-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE UM ESTUDO PARA VERIFICAR A POSSIBILIDADE DE DOAÇÃO DE ITENS INSERVÍVEIS E QUE NÃO SE ENQUADRAM NA MODALIDADE DE LEILÃO, PARA AS COOPERATIVAS RECICLÁVEIS. TAL MEDIDA VISA OTIMIZAR OS ESPAÇOS UTILIZADOS PELA PREFEITURA, MELHORANDO A ORGANIZAÇÃO E DANDO DESTINAÇÃO CORRETA, ALÉM DE AJUDAR AS COOPERATIVAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4050/indicacao_no_037-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4050/indicacao_no_037-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, SE É POSSÍVEL FAZER UMA ORIENTAÇÃO A EMPRESA RESPONSÁVEL PELA COLETA DE LIXO, NO TOCANTE DE NÃO CONCENTRAR MAIS O LIXO DAS RESIDÊNCIAS EM UM ÚNICO LOCAL NAS VIAS PARA A COLETA. TENDO EM VISTA QUE HÁ MUITAS RECLAMAÇÕES DOS MUNÍCIPES, POIS ALGUNS ANIMAIS VÃO ATÉ OS LOCAIS ONDE FORAM CONCENTRADOS OS LIXOS RESIDENCIAIS, RASGANDO OS SACOS PLÁSTICOS DE ARMAZENAMENTO, CAUSANDO SUJEIRA E MAL CHEIRO NAS VIAS.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4051/indicacao_no_038-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4051/indicacao_no_038-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO A TROCA DAS LIXEIRAS NA PRAÇA DO PIONEIRO JOSÉ REGGIANO. POIS, A MESMA ESTÁ MUITO DANIFICADA E IMPRÓPRIA PARA USO.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4066/indicacao_no_039-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4066/indicacao_no_039-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA IMPLANTADO A SECRETARIA MUNICIPAL DE INFORMAÇÃO E TECNOLOGIA-SEMIT NO MUNICÍPIO. A PRESENTE SOLICITAÇÃO, TEM POR OBJETIVO PROMOVER A EFETIVIDADE E A TRANSPARÊNCIA DOS SERVIÇOS PRESTADOS À COMUNIDADE, POR TODOS OS ÓRGÃOS DA ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DO USO INOVADOR, CRIATIVO E TRANSFORMADOR DA TECNOLOGIA, RESULTANDO EM UM SISTEMA MUNICIPAL DE INFORMAÇÃO. ALÉM DISSO, A SECRETARIA MUNICIPAL DE INFORMAÇÃO E TECNOLOGIA-SEMIT TAMBÉM PODE SERVIR COMO ESPAÇO DE ACESSO A INOVAÇÃO TECNOLÓGICA E DESENVOLVIMENTO PROFISSIONAL EM TODOS OS NICHOS QUE ENVOLVEM TECNOLOGIA.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4067/indicacao_no_040-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4067/indicacao_no_040-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE FORNEÇA AOS AGENTES DE COMBATE A ENDEMIAS, MOCHILAS E MATERIAIS COM FORMATO E PESO APROPRIADOS PARA A UTILIZAÇÃO NO EXPEDIENTE DE TRABALHO. A PRESENTE SOLICITAÇÃO SE FAZ NECESSÁRIA, DEVIDO AS CONDIÇÕES INADEQUADAS QUE SE ENCONTRAM OS EQUIPAMENTOS DE TRABALHO DOS AGENTES DE COMBATE A ENDEMIAS. NO MOMENTO, OS TRABALHADORES QUE EXERCEM ESSA FUNÇÃO, UTILIZAM MOCHILAS QUE CONTÉM ALÇAS PARA APENAS UM BRAÇO, E CARREGAM MATERIAIS COM PESO INAPROPRIADOS, FATO QUE, PODE CAUSAR PROBLEMAS ORTOPÉDICOS NOS TRABALHADORES QUE UTILIZAM AS MOCHILAS DIARIAMENTE.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4068/indicacao_no_041-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4068/indicacao_no_041-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTALADO UM SEMÁFORO NA AVENIDA SÃO PAULO APÓSTOLO ESQUINA COM ESTRELA DALVA. POIS, TEM ACONTECIDO ACIDENTES NO LOCAL, POIS OS VEÍCULOS CRUZAM A AVENIDA EM ALTA VELOCIDADE E ESTA DIFÍCIL ATRAVESSAR A AVENIDA E OS MORADORES ESTÃO RECLAMANDO.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4069/indicacao_no_042-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4069/indicacao_no_042-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITA A RETIRADA DO REDUTOR DE VELOCIDADE (QUEBRA MOLA) DA AVENIDA MARINGÁ, EM FRENTE AO POSTO MARINGÁ COMBUSTÍVEL, COM A COLOCAÇÃO DO SEMÁFORO NO LOCAL NÃO HÁ A NECESSIDADE DE TER O MESMO.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4070/indicacao_no_043-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4070/indicacao_no_043-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA CONSTRUÍDO UMA ATI (ACADEMIA DA TERCEIRA IDADE), AO LADO DO RESERVATÓRIO DE ÁGUA LOCALIZADO NA ESQUINA DA RUA CEZÁRIO MANCINE COM A RUA LADÁRIO, JARDIM ESPLANADA.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Eunildo Zanchim "Nildão", Adriano Ferreira Amorim "Adriano Amorim", Antonia Eloiza F. de Aguiar "Toninha Aguiar", Belmiro da Silva Farias "Belmiro Barbeiro", Dionizio Aparecido Viaro "Dionizio da Diocar", Erasmo Cardoso Pereira "Erasmo da Saúde", Fábio de Souza Silveira "Fábio Balako", Gilberto Messias de Pinas "Gil", Ireni Moura Farias "Irene Moura", Keila Batista Zegobia "Keila Zegobia"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4071/indicacao_no_044-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4071/indicacao_no_044-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SE POSSÍVEL REALIZE O VETO DO PROJETO COMPLEMENTAR Nº 569/2023 APROVADO DIA 24/02/2023, DESDE QUE REALIZE UM ESTUDO, URGENTE, PARA AUMENTAR OS VALORES DOS DESCONTOS APLICADOS AOS CONTRIBUINTES JÁ APROVADOS NO REFERIDO PROJETO. COMO TAMBÉM EDITE UM DECRETO FIXANDO O PRAZO DE VENCIMENTO DE 10/03/2023 PARA NO MÍNIMO 10/05/2023, A FIM DE GARANTIR A TODOS OS MUNÍCIPES TEMPO HÁBIL PARA O PAGAMENTO APÓS A APROVAÇÃO DE NOVO PROJETO DE LEI A SER ENCAMINHADA COM DESCONTOS MAIS VANTAJOSOS. DESTA FORMA, ATENDER O PEDIDO DOS SARANDIENSES QUE VIERAM ATÉ A CÂMARA, DE FORMA PACIFICA E DEMOCRÁTICA, OBSERVANDO SEMPRE A RESPONSABILIDADE FISCAL. A CÂMARA ESTÁ A FAVOR DO POVO, DA DEMOCRACIA E DA LEGALIDADE.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4072/indicacao_no_045-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4072/indicacao_no_045-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTALADA UMA LOMBADA INVERTIDA (DEPRESSÃO) NA RUA JOSÉ BONIFÁCIO, ESQUINA COM A AVENIDA LONDRINA, ENTRE AS FARMÁCIAS NISSEI E SÃO JOÃO.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4073/indicacao_no_046-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4073/indicacao_no_046-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO A TROCA DAS LIXEIRAS NA PRAÇA DOS TRÊS PODERES. POIS, A MESMA ESTÁ MUITO DANIFICADA E IMPRÓPRIA PARA USO.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4074/indicacao_no_047-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4074/indicacao_no_047-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTALADO ILUMINAÇÃO NO CAMPINHO DO JARDIM OURO VERDE II, QUE FICA NA AV. RIACHUELO ESQUINA COM A RUA PIONEIRO VITORINO VOLPATO.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Keila Batista Zegobia "Keila Zegobia", Adriano Ferreira Amorim "Adriano Amorim", Antonia Eloiza F. de Aguiar "Toninha Aguiar", Erasmo Cardoso Pereira "Erasmo da Saúde"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4075/indicacao_no_048-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4075/indicacao_no_048-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REVOGADA A LEI COMPLEMENTAR Nº 246/2010, QUE TRATA DA TAXA DE DESTINAÇÃO FINAL DO LIXO. VISTO QUE OS EVENTUAIS DESCONTOS PROPOSTOS PELO EXECUTIVO, NÃO TRAZEM GARANTIA LEGAL E DURADOURA PARA OS PRÓXIMOS ANOS, SENDO NECESSÁRIO UMA LEI FIXA COM VALORES JUSTOS PARA A POPULAÇÃO DE SARANDI.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4076/indicacao_no_049-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4076/indicacao_no_049-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, PARA QUE NAS HORTAS COMUNITÁRIAS SEJAM OFERTADOS ALGUNS CANTEIROS PARA MULHERES EM SITUAÇÕES DE VIOLÊNCIA E VULNERABILIDADE SOCIAL.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4093/indicacao_no_050-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4093/indicacao_no_050-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA IMPLEMENTADO O BINÁRIO DE TRÂNSITO NA RUA ÂNGELO LOPES DA SILVA (“RUA 5”) NO JARDIM NOVA INDEPENDÊNCIA, QUE O SENTIDO SEJA CONTÍNUO EM DIREÇÃO A AVENIDA GIRO WATANABE E QUE NO MESMO CRUZAMENTO ENTRE AS ALUDIDAS VIAS SEJA INSTALADO UM SEMÁFORO E ESTACIONAMENTO EM APENAS UM LADO DA VIA. BUSCANDO MAIOR FLEXIBILIDADE DE TRÂNSITO E TAMBÉM PENSANDO EM DIMINUIR A QUANTIDADE DE ACIDENTES NO HORÁRIO DE RUSH (“PICO”), MORADORES DAQUELA REGIÃO TEM RECLAMADO QUE AS VIAS POSSUI CONGESTIONAMENTOS E ACIDENTES FREQUENTES.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4094/indicacao_no_051-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4094/indicacao_no_051-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE TODAS AS PERÍCIAS MÉDICAS FEITAS NOS SERVIDORES PÚBLICOS, SEJAM REALIZADAS NO MUNICÍPIO DE SARANDI. PARA FACILITAR A MOBILIDADE E ACESSIBILIDADE DO SERVIDOR EM NÃO TER QUE SE LOCOMOVER A OUTROS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4095/indicacao_no_052-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4095/indicacao_no_052-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE FAÇA UM PROJETO QUE DISPÕE SOBRE A DIVULGAÇÃO DA RELAÇÃO DOS MEDICAMENTOS DE DISTRIBUIÇÃO GRATUITA, DISPONÍVEIS E FALTOSOS, NA REDE PÚBLICA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4096/indicacao_no_053-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4096/indicacao_no_053-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE TODAS AS PESSOAS IDOSAS, COM IDADE IGUAL OU SUPERIOR A 60 (SESSENTA) ANOS, COM DEFICIÊNCIA, AS GESTANTES, DEVEM TER PRIORIDADE NO AGENDAMENTO DE CONSULTAS, BEM COMO QUE REALIZE O TELEAGENDAMENTO PARA MARCAÇÃO DE CONSULTAS, COM OFERTA DE NÚMERO EXCLUSIVO OU OUTRA FORMA QUE GARANTA A PRIORIDADE LEGAL.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4097/indicacao_no_054-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4097/indicacao_no_054-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE FAÇA UM MUTIRÃO PARA O RECOLHIMENTO DE GALHOS DE ÁRVORES QUE ESTÃO SOBRE AS CALÇADAS NAS MAIS DIVERSAS ÁREAS DO MUNICÍPIO, OBSTRUINDO A CIRCULAÇÃO DOS PEDESTRES.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Belmiro da Silva Farias "Belmiro Barbeiro", Fábio de Souza Silveira "Fábio Balako"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4098/indicacao_no_055-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4098/indicacao_no_055-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITA A CONTRAÇÃO DE 1 MÉDICO PEDIATRA E 1 PSIQUIATRA PARA ATENDER NO UPA 24 H.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4099/indicacao_no_056-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4099/indicacao_no_056-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITA A COBERTURA NO PÁTIO DO CRAM – CENTRO DE REFERÊNCIA DE ATENDIMENTO À MULHER. O LOCAL É UTILIZADO PARA FAZER ATIVIDADES COM AS MULHERES.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4100/indicacao_no_057-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4100/indicacao_no_057-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA IMPLANTADO NAS REPARTIÇÕES PÚBLICAS, ASSENTOS ADAPTADOS PARA PESSOAS COM NECESSIDADES ESPECIAIS, GRÁVIDAS E IDOSOS.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4101/indicacao_no_058-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4101/indicacao_no_058-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE FAÇA A IMPLANTAÇÃO DA CASA ABRIGO, ACOLHIMENTO PROVISÓRIO DE MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA FAMILIAR. SENDO DE EXTREMA IMPORTÂNCIA E NECESSIDADE PARA A SEGURANÇA DAS MULHERES QUE VIVEM EM SITUAÇÃO DE VIOLÊNCIA, PARA A QUEBRA DO CICLO.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4112/indicacao_no_059-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4112/indicacao_no_059-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO EM CARÁTER DE URGÊNCIA UMA REFORMA NOS BANHEIROS DA ESCOLA MUNICIPAL MACHADO DE ASSIS. TENDO EM VISTA QUE ESSA VEREADORA FOI PROCURADA POR PAIS DE ALUNOS DA MESMA RECLAMANDO QUE OS BANHEIROS DA ESCOLA ENCONTRAM SE SEM PORTAS, E QUE SE FAÇA TAMBÉM AS DEMAIS REFORMAS NECESSÁRIAS NO LOCAL.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4113/indicacao_no_060-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4113/indicacao_no_060-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE CRIE PROJETOS PARA INCENTIVAR A QUALIFICAÇÃO PROFISSIONAL PARA PERMITIR O ACESSO MAIS FÁCIL AO JOVEM NO MERCADO DE TRABALHO, A TODO CIDADÃO SARANDIENSE, ATRAVÉS DE PARCERIAS COM O SESI, SENAR, SESC, SENAC E SENAI.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4114/indicacao_no_061-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4114/indicacao_no_061-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE CRIE SERVIÇO DE OUVIDORIA DO MUNICÍPIO DE SARANDI VIA APLICATIVO WHATSAPP. COM A FINALIDADE DE FORTALECER OS MECANISMOS DE PARTICIPAÇÃO SOCIAL E QUALIFICAR A GESTÃO PARTICIPATIVA NO MUNICÍPIO DE SARANDI. AS INFORMAÇÕES, FOTOGRAFIAS E VÍDEOS ENCAMINHADOS POR MEIO DO APLICATIVO WHATSAPP SERÃO CONSIDERADAS PROVAS DOCUMENTAIS QUE SERVIRÃO PARA AUXILIAR O PODER PÚBLICO NO REGISTRO DA DEMANDA. CONSTITUEM ATRIBUIÇÕES DO SERVIÇO DE OUVIDORIA MUNICIPAL, DETECTAR AS RECLAMAÇÕES, SUGESTÕES, ELOGIOS E DENÚNCIAS, PARA SUBSIDIAR A AVALIAÇÃO DAS AÇÕES E SERVIÇOS PÚBLICOS PELO ÓRGÃO COMPETENTE.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4115/indicacao_no_062-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4115/indicacao_no_062-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A CONSTRUÇÃO DE UMA QUADRA COBERTA NA ESCOLA MUNICIPAL SÃO FRANCISCO DE ASSIS, TENDO EM VISTA QUE AS CRIANÇAS NÃO TEM UM ESPAÇO COBERTO PARA A PRÁTICA DE ATIVIDADES FÍSICAS.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4116/indicacao_no_063-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4116/indicacao_no_063-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTALADO UM REDUTOR DE VELOCIDADE DO TIPO “QUEBRA-MOLAS”, NA AVENIDA PIONEIRO JOSÉ LAURINDO DA SILVA, PRÓXIMO AO NÚMERO 564, NO JARDIM SÃO PAULO II, NAS PROXIMIDADES DA CAPELA JESUS MISERICORDIOSO.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Fábio de Souza Silveira "Fábio Balako", Belmiro da Silva Farias "Belmiro Barbeiro"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4117/indicacao_no_064-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4117/indicacao_no_064-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITA A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA ESCOLA MUNICIPAL PROFESSORA DARCI APARECIDA PEREIRA MOCHI.</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4118/indicacao_no_065-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4118/indicacao_no_065-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SE FAÇA UM ESTUDO PARA PROPORCIONAR UM PLANO DE SAÚDE COM INCLUSÃO DO ODONTOLÓGICO PARA OS FUNCIONÁRIOS PÚBLICOS. CASO JÁ EXISTA UM ESTUDO, INFORME A DATA DA INCLUSÃO.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4119/indicacao_no_066-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4119/indicacao_no_066-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADO UM ESTUDO E CRIADO UM PLANO MUNICIPAL DE PROTEÇÃO AOS DIREITOS DOS IDOSOS.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4137/indicacao_no_067-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4137/indicacao_no_067-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO UM ESTUDO NA CIDADE DE SARANDI, ONDE VERIFIQUE A DISPONIBILIDADE DE UM TERRENO NO QUAL POSSA SER CONSTRUÍDO UM CENTRO DE EVENTOS (PARQUE DE EXPOSIÇÕES), E TAMBÉM COM A POSSIBILIDADE DA INCLUSÃO E PARCERIA DA SOCIEDADE RURAL NESTE LOCAL. ONDE NOSSA CIDADE PASSARA A DISPONIBILIZAR UM LOCAL PARA EXPOSIÇÕES E REALIZAÇÕES DE FEIRAS, FESTAS SOCIAIS, EVENTOS CORPORATIVOS ENTRE OUTROS.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4138/indicacao_no_068-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4138/indicacao_no_068-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A ROÇADA, VARRIÇÃO E LIMPEZA DA PRAÇA IPIRANGA, LOCALIZADA NO CENTRO DE SARANDI. A MESMA ENCONTRA-SE ABANDONADA, TENDO EM VISTA QUE MUITOS MORADORES E FREQUENTADORES DAQUELE ESPAÇO RECLAMAM DO ABANDONO E MORADORES DE RUA QUE ALI FREQUENTAM.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4139/indicacao_no_069-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4139/indicacao_no_069-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A NECESSIDADE DE PERMANECER ABERTA A SECRETARIA DE SAÚDE EM HORÁRIO DE ALMOÇO PARA A ENTREGA DE EXAMES E CONSULTAS. HAJA VISTA QUE, QUEM TRABALHA FICA SEM TER ACESSO POR QUESTÃO DE HORÁRIO DE ALMOÇO AS 11:30 E ABRE ÀS 13:00 HORAS E ACABA FECHANDO ÀS 17:00, FICA MUITO COMPLICADO PARA QUEM TRABALHA EM HORÁRIO COMERCIAL.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4140/indicacao_no_070-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4140/indicacao_no_070-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO O RECAPE ASFÁLTICO EM TODA EXTENSÃO DA AVENIDA MAJOR AFONSO DELAMBERT DE OLIVEIRA. TAL MEDIDA SE FAZ NECESSÁRIA PARA A BOA UTILIZAÇÃO DA VIA, TENDO EM VISTA QUE, DEVIDO AO GRANDE FLUXO DE VEÍCULOS E O ASFALTAMENTO ANTIGO, A MESMA ENCONTRA-SE DETERIORADA, NECESSITANDO, PORTANTO, DA MANUTENÇÃO PARA EVITAR ACIDENTES E OUTROS TRANSTORNOS.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4141/indicacao_no_071-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4141/indicacao_no_071-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A NOTIFICAÇÃO DOS PROPRIETÁRIOS DE LOTES (TERRENOS) VAZIOS NO LOTEAMENTO ECOVALLEY PARA QUE PROCEDAM A LIMPEZA DOS MESMOS. POIS, ALGUNS IMÓVEIS ESTÃO COMPLETAMENTE ABANDONADOS, CONTRIBUINDO PARA A PROLIFERAÇÃO DE DIVERSOS INSETOS, ANIMAIS PEÇONHENTOS, BEM COMO, COLOCANDO EM RISCO OS MORADORES DAS PROXIMIDADES.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4142/indicacao_no_072-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4142/indicacao_no_072-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, CRIAR UMA COMISSÃO DE ESTUDOS PARA ENCONTRAR UMA NOVA MANEIRA DE RECOLHIMENTO DA TAXA DE LIXO QUE NÃO SEJA POR M2.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4143/indicacao_no_073-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4143/indicacao_no_073-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE FAÇA UMA PISTA DE CAMINHADA COMPLETA COM PINTURA E SINALIZAÇÃO EM VOLTA DA HORTA COMUNITÁRIA DO NOVA ALIANÇA COM DUAS ATI (ACADÊMIA DA TERCEIRA IDADE), UMA EM CADA EXTREMIDADE.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4144/indicacao_no_074-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4144/indicacao_no_074-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, SEJA REALIZADO UM ESTUDO PARA A IMPLANTAÇÃO DO TESTE DA LINGUINHA NO MUNICÍPIO. EVITANDO PROBLEMAS NA DICÇÃO (FALA) DA CRIANÇA.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4145/indicacao_no_075-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4145/indicacao_no_075-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADA A PINTURA DO CRUZAMENTO DA ENTRADA PARA O CONDOMÍNIO ALPHAVILLE, NA AVENIDA JOÃO MARANGONI. POIS, ESTÁ DIFÍCIL O ACESSO A SAÍDA DO MESMO.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4152/indicacao_no_076-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4152/indicacao_no_076-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO A REGULARIZAÇÃO DE TODA A INFRAESTRUTURA NO BAIRRO CONJUNTO RESIDENCIAL BELA VISTA. A PRESENTE SOLICITAÇÃO, VISA ATENDER A REIVINDICAÇÃO DOS MORADORES, UMA VEZ QUE O BAIRRO TEVE SUA PAVIMENTAÇÃO ASFÁLTICA INAUGURADA HÁ MAIS DE UMA DÉCADA E NÃO HOUVE UM TRABALHO DE CONCLUSÃO DAS OBRAS DE INFRAESTRUTURA. NO MOMENTO, AS VIAS CONTÉM PONTOS COM PAVIMENTAÇÃO ASFÁLTICA INACABADA, COM OBRAS DE GALERIAS PLUVIAIS INACABADAS, ALÉM DE NÃO DISPOR DE SINALIZAÇÕES VERTICAIS, SINALIZAÇÕES HORIZONTAIS E NÃO CONTER "BOCAS DE LOBO" PARA O ESCOAMENTO DE ÁGUA.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4153/indicacao_no_077-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4153/indicacao_no_077-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE INCLUA O INCENTIVO FINANCEIRO ADICIONAL A CLASSE DOS ACE'S (AGENTES DE COMBATE ÀS ENDEMIAS) E ACS'S (AGENTES COMUNITÁRIO DE SAÚDE), COMO DISPÕE PARÁGRAFO ÚNICO DO DECRETO Nº 8.474 DE 22 DE JUNHO DE 2015 E LEI FEDERAL Nº 12.994 DE JUNHO DE 2014. A PRESENTE SOLICITAÇÃO OBJETIVA APRESENTAR E JUSTIFICAR A REALIZAÇÃO DO PAGAMENTO AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÀS ENDEMIAS. O FUNDO NACIONAL DE SAÚDE (FNS) REPASSA ANUALMENTE PARA AS PREFEITURAS DE TODO O PAÍS, O IFA COMO PARCELA EXTRA, OU SEJA, UMA GRATIFICAÇÃO DE FINAL DE ANO. ENTENDE-SE, QUE OS DIREITOS E DEVERES DOS AGENTES ESTÃO ESTABELECIDOS POR LEI HÁ ANOS, VISANDO ESTIMULAR OS PROFISSIONAIS QUE TRABALHAM NOS PROGRAMAS ESTRATÉGICOS DA POLÍTICA NACIONAL DE ATENÇÃO BÁSICA, COMO DISPÕE PARÁGRAFO ÚNICO DO DECRETO Nº 8.474 DE 22 DE JUNHO DE 2015 E LEI FEDERAL Nº 12.994 DE JUNHO DE 2014, ONDE É DESCRITA DA SEGUINTE FORMA: ART. 9º-D. É CRIADO INCENTIVO FINANCEIRO PARA FORTALECIMENTO DE POLÍTICAS AFETAS À SITUAÇÃO DE AGENTES COMUNITÁRIOS DE SAÚDE E DE COMBATE A ENDEMIAS. O INCENTIVO FINANCEIRO ADICIONAL CONSTITUI UMA DÉCIMA TERCEIRA PARCELA A SER PAGA PARA OS ACE'S E ACS'S, NÃO SENDO POSSÍVEL QUE O MESMO SEJA UTILIZADO COMO 13º SALÁRIO OU QUALQUER OUTRO MEIO A NÃO SER COMO GRATIFICAÇÃO, CORRENDO O RISCO DO MUNICÍPIO QUE NÃO EFETUAR O RESPECTIVO REPASSE DE COMETER CRIME DE IMPROBIDADE ADMINISTRATIVA.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4154/indicacao_no_078-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4154/indicacao_no_078-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, PARA QUE SEJA COLOCADO, EM CARÁTER DE URGÊNCIA, REDUTORES DE VELOCIDADE, PRÓXIMO AS ESCOLAS MUNICIPAIS: OLINDA DIAS PEREIRA, NO PARQUE ALVAMAR E ESCOLA MUNICIPAL ECÍLIA MEIRELES, JARDIM NOVO PANORAMA.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4155/indicacao_no_079-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4155/indicacao_no_079-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, EM CARÁTER DE URGÊNCIA, PINTURA DAS FAIXAS DE PEDESTRE EM VIAS PRÓXIMAS AS ESCOLAS: OLINDA DIAS PEREIRA NO PARQUE ALVAMAR, COLÉGIO ESTADUAL JARDIM UNIVERSITÁRIO NO PARQUE ALVAMAR II E ESCOLA MUNICIPAL CECÍLIA MEIRELES, JARDIM NOVO PANORAMA.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4156/indicacao_no_080-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4156/indicacao_no_080-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE COM URGÊNCIA A MANUTENÇÃO DA ATI ACADEMIA DA TERCEIRA IDADE DA RUA ROBERTO CAVALARI SOBRINHO ESQUINA COM A RUA SALVADOR JORDANO NO JARDIM NOVA PAULISTA. A MESMA SE ENCONTRA COM ALGUNS APARELHOS QUEBRADOS, IMPOSSIBILITANDO A SEU USO PELAS PESSOAS QUE ALI FREQUENTAM, UMA MANUTENÇÃO PREVENTIVA, COM CERTEZA, REDUZIRÁ UM CUSTO MAIOR.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4157/indicacao_no_081-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4157/indicacao_no_081-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A CONSTRUÇÃO DE UMA PISCINA AQUECIDA OLÍMPICA, COM RAMPA DE ACESSO OU ELEVADOR PARA AS PESSOAS COM DEFICIÊNCIA. O MUNICÍPIO POSSUI JÁ MIL E QUINHENTAS (1500) PESSOAS COM DEFICIÊNCIA UMA PARTE DESSA QUANTIDADE SÃO ATLETAS QUE PRATICAM ESPORTES DE AUTOR RENDIMENTO.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4158/indicacao_no_082-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4158/indicacao_no_082-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, PARA QUE SEJA INSTALADO UM MÓDULO DA GUARDA MUNICIPAL NA PRAÇA IPIRANGA, PARA AMPLIAR E FORTALECER A SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4159/indicacao_no_083-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4159/indicacao_no_083-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTALADO UM SEMÁFORO NA AVENIDA PIONEIRO MARIA LEIBANTTI BROGIO, ESQUINA COM A RUA PAU-BRASIL, JARDIM MONTEREY, EM CARÁTER DE URGÊNCIA. VIABILIZANDO MELHORAR O TRÂNSITO E DIMINUIR ACIDENTES NESSE LOCAL.</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4160/indicacao_no_084-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4160/indicacao_no_084-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE LIBERE A UTILIZAÇÃO DE MESAS E CADEIRAS PARA O CONSUMO DE ALIMENTOS DURANTE AS FEIRAS REALIZADAS EM NOSSA CIDADE. TAL MEDIDA É NECESSÁRIA POIS, A FEIRA LIVRE É UM LUGAR ONDE AS PESSOAS TRADICIONALMENTE FREQUENTAM PARA, ALÉM DA COMPRA DE FRUTAS, VERDURAS E LEGUMES DIRETAMENTE DOS PRODUTORES, APROVEITAM PARA CONSUMIR OS ALIMENTOS QUE SÃO DISPONIBILIZADOS E DEVEM SER CONSUMIDOS DE IMEDIATO E POR ISSO, A NECESSIDADE DA REGULAMENTAÇÃO PARA A LIBERAÇÃO PARA AS MESAS E CADEIRAS.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4161/indicacao_no_085-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4161/indicacao_no_085-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITA A SINALIZAÇÃO HORIZONTAL E VERTICAL DA AVENIDA PIONEIRA MARIA LEIBANTTI BROGIO, NO JARDIM MONTEREY, BEM COMO SEJAM COLOCADOS REDUTORES DE VELOCIDADE, PRINCIPALMENTE COM RUA PAU-BRASIL. TENDO EM VISTA QUE A VIA É BEM MOVIMENTADA E INFELIZMENTE OS MOTORISTAS NÃO RESPEITAM O LIMITE DE VELOCIDADE, CAUSANDO ACIDENTES COMO O QUE CAUSOU A MORTE DE UMA CRIANÇA NO DIA 18/03/2023 E DEIXOU UM MOTOCICLISTA GRAVEMENTE FERIDO.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4162/indicacao_no_086-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4162/indicacao_no_086-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO A PINTURA DE VAGAS DE ESTACIONAMENTO DE VEÍCULOS, NA RUA DUQUE DE CAXIAS, ENTRE A AVENIDA BARCELONA E AVENIDA MONTREAL, NO JARDIM PANORAMA, VISANDO MELHOR FLUXO DE TRÂNSITO.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4163/indicacao_no_087-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4163/indicacao_no_087-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A AQUISIÇÃO DE IMPRESSORAS PARA A RECEPÇÃO DAS UBSS DE TODA CIDADE. PARA FACILITAR O ATENDIMENTO ONDE OS MUNÍCIPES PRECISEM DE FOTOCÓPIA DE DOCUMENTOS OU AFINS.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4164/indicacao_no_088-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4164/indicacao_no_088-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITA UMA SALA LILÁS NA DELEGACIA DE SARANDI PARA ATENDIMENTO ÀS MULHERES VÍTIMAS DE QUALQUER TIPO DE VIOLÊNCIA, PARA QUE HAJA ATENDIMENTO HUMANIZADO.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4165/indicacao_no_089-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4165/indicacao_no_089-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, PARA QUE SEJA ELABORADO UM ESTUDO E UM PROJETO DE LEI QUE VENHA GARANTIR CARGA HORÁRIA DIFERENCIADA DAS SERVIDORAS MULHERES DE SARANDI QUE TENHAM FILHOS ESPECIAIS NOS TERMOS DA LEI Nº 13.370/2016.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4175/indicacao_no_090-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4175/indicacao_no_090-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO SERVIÇOS DE RECAPE ASFÁLTICO NAS RUAS QUE SE FIZEREM NECESSÁRIO DO JARDIM PANORAMA. VISTO QUE MUITAS RUAS NAQUELE BAIRRO PRECISAM DESSE CUIDADO.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4176/indicacao_no_091-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4176/indicacao_no_091-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE DETERMINE COM MÁXIMA DE URGÊNCIA, A SECRETARIA DE TRÂNSITO, QUE CONSTRUA FAIXAS ELEVADAS DE PEDESTRES, COM MASSA DE ASFALTO EM FRENTE AS PRINCIPAIS ENTRADAS DE TODAS AS ESCOLAS MUNICIPAIS E PARTICULARES. POIS A REFERIDA SECRETARIA DISPÕE DE MUITO RECURSO FINANCEIRO A SER EMPREGADO NA SEGURANÇA DE TODO O POVO.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4177/indicacao_no_092-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4177/indicacao_no_092-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE FAÇA UM MUTIRÃO PARA REALIZAÇÃO DE CIRURGIA DE CATARATA. TENDO EM VISTA A GRANDE FILA DE ESPERA POR ESTA ESPECIALIDADE. EM CASO POSITIVO, DECLINE A DATA PREVISTA PARA ESSA FINALIDADE E EM CASO NEGATIVO, DECLINE OS MOTIVOS TÉCNICOS E JURÍDICOS.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Erasmo Cardoso Pereira "Erasmo da Saúde", Keila Batista Zegobia "Keila Zegobia"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4178/indicacao_no_093-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4178/indicacao_no_093-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A INSTALAÇÃO DE DETECTORES DE METAIS E/OU CATRACAS COM O DISPOSITIVO DE SEGURANÇA NAS UNIDADES DE ENSINO. PARA DIMINUIR OU CESSAR DE VEZ ESSE PROBLEMA, REQUER SOLUÇÃO DE MÉDIO A LONGO PRAZO, O AMBIENTE TEM QUE TER TODAS AS PROTEÇÕES, SEJA A PATRULHA ESCOLAR PELA GUARDA MUNICIPAL OU ATRAVÉS DA POLÍCIA MILITAR, ALÉM DE DETECTORES DE METAL NAS ENTRADAS, ASSIM COMO PROGRAMAS DE CONSCIENTIZAÇÃO INTERDISCIPLINARES EM RELAÇÃO À VIOLÊNCIA.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4179/indicacao_no_094-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4179/indicacao_no_094-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE DETERMINE A IMPLEMENTAÇÃO DE POLÍTICAS PÚBLICAS INCLUSIVAS, PARA QUE DEFICIENTES FÍSICOS POSSAM TER ATIVIDADES DE LAZER, COMO PASSEIOS CICLÍSTICOS, PRECISAMENTE, OFERECENDO EM ÁREAS PÚBLICAS ESPECÍFICAS DO MUNICÍPIO BICICLETAS ADAPTADAS, QUE PODERÃO SER: TRICICLO ADAPTADO PARA SER PEDALADO COM AS MÃOS, CONHECIDO COMO HANDBIKE; BICICLETA DUPLA, PEDALADA PELO MONITOR OU ACOMPANHANTE E POR UMA PESSOA COM DEFICIÊNCIA VISUAL; BICICLETA ADAPTADA COM UMA CADEIRA DE RODAS NO LUGAR DA RODA DIANTEIRA, VOLTADA PARA USUÁRIOS COM TETRAPLEGIA OU DEFICIÊNCIA MÚLTIPLA.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4180/indicacao_no_095-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4180/indicacao_no_095-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, UM ESTUDO PARA A COMPRA DE DRONES, PARA AUXILIAR OS AGENTES DE ENDEMIAS NO COMBATE AO AEDES AEGYPTI E OUTROS MOSQUITOS TRANSMISSORES DE DOENÇAS. TENDO EM VISTA QUE MUITAS VEZES OS AGENTES NÃO CONSEGUEM TER ACESSO A IMÓVEIS QUE ENCONTRAM-SE ABANDONADOS, E UMA VISÃO AÉREA DO LOCAL, JÁ PODERIA IDENTIFICAR POSSÍVEIS FOCOS DE DENGUE.</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4181/indicacao_no_096-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4181/indicacao_no_096-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, UM ESTUDO QUANTO A POSSIBILIDADE DE ISENÇÃO DOS FEIRANTES COM MAIS DE 60 ANOS, QUANTO A TAXA DE OCUPAÇÃO DO SOLO. TAL MEDIDA VISA GARANTIR UM APOIO AOS FEIRANTES, INCENTIVANDO O EMPREENDEDORISMO.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4182/indicacao_no_097-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4182/indicacao_no_097-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITA REFORMA NO CMEI JÚLIA VOLPATO.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4183/indicacao_no_098-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4183/indicacao_no_098-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTALADO UM REDUTOR DE VELOCIDADE NA AVENIDA HENRIQUE AUGUSTO DA SILVA, EM FRENTE AO NÚMERO 1316, NO JARDIM NOVO BERTIOGA.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4184/indicacao_no_099-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4184/indicacao_no_099-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE VIABILIZAR A INTERLIGAÇÃO DA RUA JULIO DVORANEN DO JARDIM BOA VISTA, COM A AVENIDA HENRIQUE AUGUSTO DA SILVA DO PARQUE SÃO PEDRO, TRANSPONDO A LINHA FÉRREA.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4185/indicacao_no_100-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4185/indicacao_no_100-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA CRIADO NO MUNICÍPIO O “PROGRAMA PROTEÇÃO EFICAZ” VOLTADO À OFERTA DE ''ALUGUEL SOCIAL"' À MULHER VÍTIMA DE VIOLÊNCIA DOMÉSTICA EM SITUAÇÃO DE VULNERABILIDADE SOCIAL QUE SOFRE VIOLÊNCIA PATRIMONIAL EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4186/indicacao_no_101-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4186/indicacao_no_101-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA IMPLANTADO NO MUNICÍPIO O CONSELHO MUNICIPAL DA MULHER.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4200/indicacao_no_102-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4200/indicacao_no_102-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE ADQUIRA COMPUTADORES PORTÁTEIS DO TIPO TABLET, COM TECNOLOGIA COMPATÍVEL PARA SEREM USADOS NO TRABALHO DIÁRIO DOS AGENTES COMUNITÁRIOS DE SAÚDE E PARA OS AGENTES DE COMBATE ÀS ENDEMIAS EM SARANDI-PR. OS COMPUTADORES PORTÁTEIS DO TIPO "TABLET" SÃO EQUIPAMENTOS PRÁTICOS E DE FÁCIL MOVIMENTAÇÃO, QUE PERMITEM AOS PROFISSIONAIS ACESSO A INFORMAÇÕES IMPORTANTES EM TEMPO REAL, TAIS COMO DADOS DOS PACIENTES, HISTÓRICO DE VISITAS, MAPAS, ENTRE OUTROS. DESTE MODO, PERMITE O REGISTRO IMEDIATO DAS INFORMAÇÕES COLETADAS EM CAMPO, O QUE CONTRIBUI PARA A AGILIDADE E EFICIÊNCIA DOS SERVIÇOS PRESTADOS. ALÉM DISSO, A AQUISIÇÃO DESSES EQUIPAMENTOS PODE CONTRIBUIR PARA A DIMINUIÇÃO DA TAXA DE ATENDIMENTO NAS UNIDADES DE SAÚDE DO MUNICÍPIO. COM ACESSO A INFORMAÇÕES MAIS PRECISAS E ATUALIZADAS, OS AGENTES COMUNITÁRIOS DE SAÚDE E OS AGENTES DE COMBATE ÀS ENDEMIAS PODEM IDENTIFICAR DE FORMA MAIS RÁPIDA E EFICIENTE OS CASOS QUE PASSARAM DE ATENDIMENTO MÉDICO OU ACOMPANHAMENTO MAIS FREQUENTE, EVITANDO ASSIM A SOBRECARGA DAS UNIDADES DE SAÚDE E GARANTINDO UM ATENDIMENTO MAIS ÁGIL E EFETIVO AOS PACIENTES. A EPIDEMIA DE DENGUE E A PANDEMIA DA COVID-19 EVIDENCIARAM A IMPORTÂNCIA DA TECNOLOGIA NA PRESTAÇÃO DE SERVIÇOS ESSENCIAIS À POPULAÇÃO. OS AGENTES COMUNITÁRIOS DE SAÚDE E OS AGENTES DE COMBATE ÀS ENDEMIAS DESEMPENHAM UM PAPEL FUNDAMENTAL NA PROMOÇÃO DA SAÚDE PÚBLICA E NA PREVENÇÃO DE DOENÇAS EM NOSSA CIDADE. PARA QUE POSSA EXECUTAR SUAS TAREFAS DE FORMA MAIS EFICIENTE E SEGURA, É FUNDAMENTAL QUE TENHA ACESSO A EQUIPAMENTOS ADEQUADOS E COM TECNOLOGIA SUFICIENTE PARA O DESENVOLVIMENTO DO TRABALHO DIÁRIO. POR ESSES MOTIVOS, SOLICITO QUE O SENHOR PREFEITO FAÇA A AQUISIÇÃO DOS REFERIDOS EQUIPAMENTOS, COM TECNOLOGIA COMPATÍVEL PARA ATENDER ÀS NECESSIDADES DOS PROFISSIONAIS DA SAÚDE EM SUAS ATIVIDADES PRATICADAS. ACREDITO QUE ESSA MEDIDA TRAGA BENEFÍCIOS PARA A POPULAÇÃO DE SARANDI-PR, GARANTINDO SERVIÇOS MAIS EFICIENTES E DE QUALIDADE.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4201/indicacao_no_103-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4201/indicacao_no_103-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITA A ILUMINAÇÃO DA PRAÇA FLORINÉIA MOTA DO VALE, SITUADA ENTRE A AVENIDA RIO BRANCO, PIONEIRO JOSÉ LAURINDO DA SILVA, RUA UM E PIONEIRO JOÃO FRANCALIN, NO JARDIM OURO VERDE IV. MORADORES QUESTIONAM QUE A MESMA ESTÁ MAL ILUMINADA, AS LÂMPADAS DOS POSTES NÃO ESTÃO SENDO SUFICIENTES PARA DEIXAR A PRAÇA BEM ILUMINADA.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4202/indicacao_no_104-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4202/indicacao_no_104-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE INSTALE CLIMATIZADOR DE AR NO GINÁSIO DE ESPORTE TANCREDO NEVES E FERREIRÃO.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4203/indicacao_no_105-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4203/indicacao_no_105-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO UM ESTUDO PARA A COLOCAÇÃO DE PLACAS SINALIZADORAS E REDUTORES DE VELOCIDADE NA ESTRADA BAPTISTA BOSSATO, CONJUNTO FLORESTA. TENDO EM VISTA O GRANDE MOVIMENTO DE VEÍCULOS NESSA REGIÃO, PRINCIPALMENTE NAS PROXIMIDADES DO CMEI BEATRIZ SILVA PACHECO GONÇALVES, ONDE HÁ O FLUXO DE PAIS E ALUNOS, EVITANDO ACIDENTES.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4204/indicacao_no_106-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4204/indicacao_no_106-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE PROVIDENCIE A INSTALAÇÃO DE PLACAS CONTENDO A NOMENCLATURA EM TODAS AS VIAS PÚBLICAS DO JARDIM SÃO PAULO E JARDIM OURO VERDE II.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Fábio de Souza Silveira "Fábio Balako", Keila Batista Zegobia "Keila Zegobia"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4205/indicacao_no_107-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4205/indicacao_no_107-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITA A CONSTRUÇÃO DE UM CONSELHO TUTELAR DO LADO NORTE DA CIDADE.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4206/indicacao_no_108-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4206/indicacao_no_108-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE TOME PROVIDÊNCIAS EM INSTALAR CANCELAS EM VIAS DE CRUZAMENTO DO TREM, EVITANDO ACIDENTES.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4207/indicacao_no_109-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4207/indicacao_no_109-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADA A AMPLIAÇÃO DA UNIDADE BÁSICA DE PRONTO ATENDIMENTO – UPA, COM PRIORIDADE DE INSTALAÇÃO DE UM SETOR PEDIÁTRICO, PARA UM ATENDIMENTO MAIS HUMANIZADO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4208/indicacao_no_110-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4208/indicacao_no_110-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADA A IMPLANTAÇÃO DA COR LILÁS NA VIATURA MARIA DA PENHA COM O DESTAQUE DO NÚMERO DE DENÚNCIA VIABILIZANDO CADA VEZ MAIS O COMBATE A VIOLÊNCIA CONTRA A MULHER NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Adriano Ferreira Amorim "Adriano Amorim", Antonia Eloiza F. de Aguiar "Toninha Aguiar"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4222/indicacao_no_111-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4222/indicacao_no_111-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO A INSCRIÇÃO PARA A ADESÃO DA CHAMADA PÚBLICA Nº 5/2023 PARA ADESÃO AO PROGRAMA NACIONAL DE SEGURANÇA NAS ESCOLAS, EM QUE SERÃO DESTINADOS RECURSOS PARA O FINANCIAMENTO DE PROJETOS ESTADUAIS E MUNICIPAIS RELACIONADOS AO FORTALECIMENTO, AO APRIMORAMENTO OU À INSTITUCIONALIZAÇÃO DE RONDAS ESPECIALIZADAS OU OUTRAS AÇÕES NO ENFRENTAMENTO E NA PREVENÇÃO DE CRIMES NO CONTEXTO ESCOLAR E NO SEU ENTORNO, NO ÂMBITO DA POLÍTICA NACIONAL DE SEGURANÇA PÚBLICA (SISTEMA ÚNICO DE SEGURANÇA PÚBLICA - FUNDO NACIONAL DE SEGURANÇA PÚBLICA).</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4223/indicacao_no_112-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4223/indicacao_no_112-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO SERVIÇOS DE TAPA-BURACO NAS RUAS QUE SE FIZEREM NECESSÁRIO DO JARDIM PANORAMA. VISTO QUE, MUITAS RUAS NAQUELE BAIRRO PRECISAM DESSE CUIDADO.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4224/indicacao_no_113-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4224/indicacao_no_113-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A MANUTENÇÃO DAS BICICLETAS ERGOMÉTRICAS UTILIZADAS NA FISIOTERAPIA. OS PACIENTES ESTÃO RECLAMANDO QUE NÃO TEM CONDIÇÕES DE REALIZAR OS EXERCÍCIOS.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4225/indicacao_no_114-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4225/indicacao_no_114-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A CONSTRUÇÃO DE UMA QUADRA COBERTA NA ESCOLA MUNICIPAL SÃO FRANCISCO DE ASSIS. TENDO EM VISTA QUE AS CRIANÇAS NÃO TEM UM ESPAÇO COBERTO PARA A PRÁTICA DE ATIVIDADES FÍSICAS.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4226/indicacao_no_115-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4226/indicacao_no_115-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTALADO UM PLAYGROUND (PARQUINHO INFANTIL) ANEXO A PRAÇA DA PARÓQUIA SÃO PAULO APÓSTOLO.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4227/indicacao_no_116-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4227/indicacao_no_116-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTALADO UM SEMÁFORO NA AVENIDA CUIABÁ COM A ESTRADA OCTÁVIO COLLI. POIS, É UM LOCAL MUITO MOVIMENTADO E COM PERIGO DE ACIDENTE.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4228/indicacao_no_117-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4228/indicacao_no_117-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA IMPLANTADO EM SARANDI UM PROGRAMA DE AJUDA COM FRALDAS INFANTIS PARA AS FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4229/indicacao_no_118-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4229/indicacao_no_118-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADO UM PROGRAMA DE DIAGNÓSTICO E TRATAMENTO DA DEPRESSÃO PÓS-PARTO NAS REDES PÚBLICAS E PRIVADAS DE SAÚDE. PROMOVENDO A CONSCIENTIZAÇÃO ACERCA DA DOENÇA, ESTIMULANDO QUE PESSOAS E PACIENTES DESENVOLVAM ATIVIDADES JUNTO ÀS UNIDADES DE SAÚDE PARA DISSEMINAR INFORMAÇÃO SOBRE SINTOMAS E GRAVIDADE DA DOENÇA.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4260/indicacao_no_119-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4260/indicacao_no_119-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO A REFORMA E REVITALIZAÇÃO DO ESPAÇO PÚBLICO UTILIZADO COMO SEDE DA SECRETARIA MUNICIPAL DE JUVENTUDE, CULTURA, ESPORTE E LAZER, POPULARMENTE CONHECIDO COMO "ELDORADO".A PRESENTE SOLICITAÇÃO ATENDE A REIVINDICAÇÃO DA COMUNIDADE, VISTO QUE, O LOCAL NUNCA RECEBEU UMA REFORMA PARA ADAPTAÇÃO E ADEQUAÇÃO. OBSERVA-SE A NECESSIDADE DE UMA AMPLA REFORMA DE TODO O ESPAÇO, ESPECIALMENTE, DAS PISCINAS, DAS VIAS INTERNAS DE ACESSO, DO CAMPO DE FUTEBOL E DA QUADRA DE AREIA. ADEMAIS, ACRESCENTA-SE A NECESSIDADE DE CONSTRUÇÃO DE VESTIÁRIOS E BANHEIROS COM ACESSO PARA CADEIRANTES NO ESPAÇO LOCALIZADO ATRÁS DA TRAVE DO CAMPO DE FUTEBOL (PRÓXIMO A ARQUIBANCADA).</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4261/indicacao_no_120-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4261/indicacao_no_120-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTALADO UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA RUA JOSÉ DE ALENCAR, NAS PROXIMIDADES DO NÚMERO 526, NO JARDIM NOVO PANORAMA. DEVIDO A SER UMA RUA COM SAÍDA PARA MARINGÁ, O FLUXO DE CARROS É GRANDE E TRANSITAM EM ALTA VELOCIDADE, PODENDO CAUSAR UM ACIDENTE.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4263/indicacao_no_121-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4263/indicacao_no_121-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA CRIADO UM CENTRO LABORATORIAL ANEXO A UPA, PARA QUE SEJAM FEITOS OS EXAMES LABORATORIAIS SOLICITADO NAS CONSULTAS REALIZADAS NA PRÓPRIA UPA. EM CASO POSITIVO DECLINE A DATA PREVISTA PARA ESSA FINALIDADE E SE NEGATIVA INFORME OS MOTIVOS.</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4264/indicacao_no_122-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4264/indicacao_no_122-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE ESTUDOS, VISANDO A IMPLANTAÇÃO SUBTERRÂNEA DA REDE ELÉTRICA E DEMAIS FIAÇÕES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4265/indicacao_no_123-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4265/indicacao_no_123-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE CONTRATE MAIS COOPERATIVAS DE RECICLAGEM PARA DAR MAIOR ATENDIMENTO A TODOS OS BAIRROS DE SARANDI.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4267/indicacao_no_124-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4267/indicacao_no_124-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE POSSA CRIAR UM PROJETO PARALELO AO ATUAL, OPCIONAL AS PESSOAS, NO CEMITÉRIO MUNICIPAL, DE TÚMULOS VERTICAIS. POIS, EM BREVE, O NOSSO CEMITÉRIO ESTARÁ LOTADO, POR FALTA DE ESPAÇO. AO CONTRÁRIO DOS TRADICIONAIS, O CEMITÉRIO VERTICAL FUNCIONA COMO UM PRÉDIO, NO QUAL TODOS OS CAIXÕES SÃO COLOCADOS EM CIMA UM DO OUTRO, ASSIM, PARECENDO GRANDES GAVETAS. OS CEMITÉRIOS VERTICAIS POSSUEM TODOS OS CAIXÕES PADRONIZADOS PARA QUE AJUDE A OTIMIZAR AINDA MAIS ESPAÇO. UM PROJETO QUE SEJA MODERNO E EFICIENTE, E COM UM CUSTO MENOR QUE OS ATUAIS, COM NO MÁXIMO 2 METROS DE ALTURA, MESMO NOS JÁ EXISTENTES.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4268/indicacao_no_125-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4268/indicacao_no_125-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE O AUMENTO DOS MUROS DA ESCOLA SÃO FRANCISCO DE ASSIS, BEM COMO COLOQUE CERCA CONCERTINA, PARA EVITAR QUE PESSOAS ESTRANHAS POSSAM TEM ACESSO À ESCOLA PELO MURO.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4269/indicacao_no_126-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4269/indicacao_no_126-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SOLICITE JUNTO A SECRETARIA RESPONSÁVEL AS PROVIDÊNCIAS NECESSÁRIAS PARA UMA FORÇA TAREFA URGENTE PARA A LIMPEZA EM TODA A EXTENSÃO DA AVENIDA BOM PASTOR. POIS, EM ALGUNS PONTOS DAS CALÇADAS E VIA ESTÃO TOMADAS PELO LIXO E MATO ALTO, OCASIONANDO NO APARECIMENTO DE ROEDORES E INSETOS VETORES DE DOENÇAS.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4271/indicacao_no_127-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4271/indicacao_no_127-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, O TÉRMINO DA PAVIMENTAÇÃO ASFÁLTICA, NO FINAL DO JARDIM NOVA INDEPENDÊNCIA I E II PARTE.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4272/indicacao_no_128-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4272/indicacao_no_128-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITA A REFORMA DA ESCOLA MUNICIPAL SAGRADA FAMÍLIA.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4273/indicacao_no_129-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4273/indicacao_no_129-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO UMA HORTA COMUNITÁRIA NO JARDIM ECOVALLEY, PARA ASSIM AUXILIAR OS MUNÍCIPES DA REGIÃO QUE NECESSITAM DESTE SERVIÇO.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4274/indicacao_no_130-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4274/indicacao_no_130-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A CRIAÇÃO DE CAMPANHA DE INVERNO, VOLTADA AOS ANIMAIS, COM ARRECADAÇÃO DE ROUPINHAS, COBERTORES, CAMINHAS E CASINHAS, PARA SEREM DESTINADOS AS ONG´S, CUIDADORES, ANIMAIS COMUNITÁRIOS E DE RUA, NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4275/indicacao_no_131-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4275/indicacao_no_131-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA IMPLANTADA UMA PRAÇA E UMA HORTA COMUNITÁRIA NO PARQUE RESIDENCIAL ALPHAVILLE.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4276/indicacao_no_132-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4276/indicacao_no_132-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADO, COM URGÊNCIA, POLICIAMENTO EM PARCERIA COM A GUARDA MUNICIPAL NO PARQUE ECOLÓGICO.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4290/indicacao_no_133-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4290/indicacao_no_133-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADO A CONSTRUÇÃO DE UMA PONTE PARA INTERLIGAR A AVENIDA NOVA SÃO PAULO, NO BAIRRO JARDIM CENTRO CÍVICO COM A RUA MÁRIO JOSÉ DE F. FERRAZ, NA CIDADE DE MARINGÁ. TAL SOLICITAÇÃO SE FAZ NECESSÁRIA, DEVIDO A NECESSIDADE DE UM ACESSO PARA UMA VIA DE ARTICULAÇÃO COM A AVENIDA PREFEITO SINCLER SAMBATTI, TRECHO FUNDAMENTAL PARA A EVACUAÇÃO E DESLOCAMENTO DO TRÂNSITO ENTRE AS CIDADES DE SARANDI E MARINGÁ. A CONSTRUÇÃO DESSA PONTE SERÁ SATISFATÓRIA TANTO PARA A MOBILIDADE URBANA QUANTO PARA O DESENVOLVIMENTO ECONÔMICO DA REGIÃO, PERMITINDO A ABERTURA DE NOVOS NEGÓCIOS E A VALORIZAÇÃO IMOBILIÁRIA DO LOCAL.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4291/indicacao_no_134-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4291/indicacao_no_134-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTALADO UM REDUTOR DE VELOCIDADE OU UM SEMÁFORO, NA AVENIDA CUIABÁ COM A AVENIDA CALIFÓRNIA. O FLUXO DE VEÍCULOS É INTENSO, E POR ISSO, ESTÁ OCORRENDO MUITOS ACIDENTES NAQUELE LOCAL.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4292/indicacao_no_135-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4292/indicacao_no_135-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, ESTUDOS PARA A AQUISIÇÃO DE RÁDIOS PX PARA AS AMBULÂNCIAS DO MUNICÍPIO. ESSE SISTEMA CONTRIBUIRÁ E FACILITARÁ MUITO A COMUNICAÇÃO ENTRE OS MOTORISTAS, E ATÉ MESMO COM A PRÓPRIA SECRETARIA, UM SISTEMA BEM MAIS RÁPIDO EM COMUNICAÇÃO.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4293/indicacao_no_136-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4293/indicacao_no_136-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A INSTALAÇÃO DE UMA (ATI) ACADEMIA DA TERCEIRA IDADE NA AV. CASTELO BRANCO ESQUINA COM A RUA FLORINDO NEVES NO JARDIM NOVA ALIANÇA, NO LOCAL HÁ UMA PEQUENA PRAÇA, MORADORES QUESTIONAM A FALTA DE UM LOCAL PARA FAZEREM SEUS EXERCÍCIOS FÍSICOS.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4294/indicacao_no_137-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4294/indicacao_no_137-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO A MANUTENÇÃO QUANTO A ROÇADA CONTÍNUA E INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA, NA PRAÇA EM FRENTE AO CEME, LOCALIZADO NA AVENIDA BORSARI NETO Nº 1000 JARDIM SOCIAL.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4295/indicacao_no_138-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4295/indicacao_no_138-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITA REFORMA DO CMEI PADRE REGINALDO DE LIMA.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4296/indicacao_no_139-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4296/indicacao_no_139-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO A INSTALAÇÃO DE UMA ARQUIBANCADA E UM BEBEDOURO NO CAMPO DE FUTEBOL NA RUA JOSÉ GALINDO GARCIA, 408, JARDIM VERÃO. POIS O MESMO JÁ ESTÁ MUITO DANIFICADO.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4297/indicacao_no_140-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4297/indicacao_no_140-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADO UM TRABALHO DE REVITALIZAÇÃO, NA ENTRADA DE ACESSO AO MUNICÍPIO NO JARDIM PANORAMA, NA RUA RUBENS SEBASTIÃO MARIN EM TODA SUA EXTENSÃO E CONTINUIDADE COM A RUA VEREADOR JOSÉ FERNANDES ATÉ A AVENIDA DOM PEDRO I. ALÉM DE ESCURO, PARTE DAS CALÇADAS ESTÃO QUEBRADAS OU COM MATO E ENTULHOS. UMA PISTA DE CAMINHADA E O REBAIXAMENTO DA ILUMINAÇÃO COM LUMINÁRIAS DE LED, TRARIAM OUTRO ASPECTO PARA AQUELA REGIÃO.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4298/indicacao_no_141-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4298/indicacao_no_141-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADO A IMPLANTAÇÃO DE UM ESTACIONAMENTO DO LADO DIREITO DA RUA AMÉRICA, JARDIM ANA ELISA, NO SENTIDO DA AVENIDA MARINGÁ/LINHA FÉRREA. A PEDIDO DE MORADORES, PROPRIETÁRIOS E COMERCIANTES DO LOCAL, QUE INFORMARAM POR MEIO DE ABAIXO-ASSINADO, QUE COM A SINALIZAÇÃO IMPLANTADA NESTE LOCAL, OS MORADORES FICAM IMPOSSIBILITADOS DE ESTACIONAR SEUS VEÍCULOS OU DE FAMILIARES EM FRENTE DE SUAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4299/indicacao_no_142-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4299/indicacao_no_142-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADA A APLICABILIDADE DA LEI ESTADUAL Nº 20.326/2020, NO MUNICÍPIO DE SARANDI. ONDE O TEXTO DISPÕE SOBRE A PREFERÊNCIA DE VAGAS ÀS MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR EM CURSOS DE QUALIFICAÇÃO TÉCNICA E PROFISSIONAL.</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4307/indicacao_no_143-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4307/indicacao_no_143-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTALADO UM REDUTOR DE VELOCIDADE DO TIPO "QUEBRA-MOLAS" NA RUA SALVADOR JORDANO, EM FRENTE AO NÚMERO 650, CENTRO SARANDI-PR. A PRESENTE SOLICITAÇÃO SE FAZ NECESSÁRIA, DEVIDO AO GRANDE NÚMERO DE ACIDENTES NO CRUZAMENTO, QUE ESTÁ LOCALIZADO NO CENTRO DA CIDADE. ENTENDE-SE QUE A IMPLANTAÇÃO DE UM "QUEBRA-MOLAS" NESSE LOCAL, CONTRIBUIRÁ PARA A REDUÇÃO DA VELOCIDADE DOS USUÁRIOS DO TRÂNSITO NESSA VIA, PREVENINDO ACIDENTES, COMO O OCORRIDO RECENTEMENTE, QUE INFELIZMENTE VITIMOU UM JOVEM, QUE PERDEU A VIDA LOCAL.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4308/indicacao_no_144-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4308/indicacao_no_144-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO A PAVIMENTAÇÃO ASFÁLTICA NO PERÍMETRO FINAL DA RUA PIONEIRO FRANCISCO BRÓGIO. A PRESENTE SOLICITAÇÃO, TEM POR OBJETIVO, INTERLIGAR A PAVIMENTAÇÃO ASFÁLTICA DA RUA PIONEIRO FRANCISCO BRÓGIO COM A RUA CAETANO SENHORINI, VISANDO MELHORAR A MOBILIDADE, SEGURANÇA E QUALIDADE DE VIDA DOS MORADORES E USUÁRIOS DESSA IMPORTANTE VIA DE ACESSO.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4309/indicacao_no_145-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4309/indicacao_no_145-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO A ROÇADA E LIMPEZA DO TERRENO DA PREFEITURA, LOCALIZADO AO LADO DA CAPELA SÃO FRANCISCO XAVIER, NA RUA CAPIVARI, PARQUE ALVAMAR. O MATO ESTÁ ALTO E MUITOS LIXOS ESTÃO SENDO DEPOSITADOS NO LOCAL.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4310/indicacao_no_146-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4310/indicacao_no_146-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE ESTUDO PARA A COLOCAÇÃO DE UM REDUTOR DE VELOCIDADE DO TIPO QUEBRA-MOLAS NA ESTRADA MAURO TRINDADE NA ALTURA DO DEPÓSITO DE MATERIAIS DE CONSTRUÇÃO AURORA. MOTORISTAS E MOTOCICLISTAS VEM FAZENDO USO DA VIA COM VELOCIDADE ACIMA DO PERMITIDO, MOTOCICLISTA FAZENDO RACHA E EMPINANDO SUAS MOTOCICLETAS, ALÉM DE TIRAREM O SOSSEGO DOS MORADORES COM INTENSO BARULHO PODENDO A QUALQUER MOMENTO OCASIONAR ACIDENTES.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4311/indicacao_no_147-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4311/indicacao_no_147-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A IMPLANTAÇÃO DE INTERNET WI-FI E CÂMERAS DE MONITORAMENTO NA PRAÇA DOS PIONEIROS (TRÊS PODERES). ESSA TECNOLOGIA SERÁ SUPERIMPORTANTE E DARÁ MAIS SEGURANÇA PARA AS PESSOAS QUE FAZEM USO DO LOCAL.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4312/indicacao_no_148-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4312/indicacao_no_148-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A IMPLANTAÇÃO DE SINALIZAÇÃO VERTICAL E HORIZONTAL NAS RUAS E AVENIDAS DO  PARQUE ALVAMAR I E II. HÁ UM GRANDE FLUXO DE CRIANÇAS E OS MOTORISTAS NÃO ESTÃO RESPEITANDO O LIMITE DE VELOCIDADE.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4313/indicacao_no_149-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4313/indicacao_no_149-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A INTERLIGAÇÃO DA RUA SEIS (06) ATÉ A RUA DOZE (12) ENTRE A AVENIDA GIRO WATANABE E AVENIDA BORSARI NETO.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4314/indicacao_no_150-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4314/indicacao_no_150-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SOLICITE, COM URGÊNCIA, A CONSTRUÇÃO DE FAIXAS ELEVADAS DE PEDESTRES, EM FRENTE A PASSARELA DA AVENIDA ADEMAR BORNIA E RUA ANTÔNIO VOLPATO, EM FRENTE AO STOCK ATACADISTA.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4315/indicacao_no_151-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4315/indicacao_no_151-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA IMPLANTADO VIAS DE MÃO ÚNICA EM TODAS AS RUAS DO PARQUE RESIDENCIAL NOVO CENTRO. AS RUAS SÃO MUITO ESTREITAS E O CAUSANDO RISCOS DE ACIDENTE.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4316/indicacao_no_152-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4316/indicacao_no_152-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, AS PROVIDÊNCIAS NECESSÁRIAS PARA A TROCA/RESTAURAÇÃO DOS BANCOS EXISTENTES NA PRAÇA KANE ANDÓ, LOCALIZADA NO PARQUE SÃO PEDRO. POIS, DEVIDO A AÇÃO DO TEMPO E, POR VEZES COM A DEPREDAÇÃO OS BANCOS ENCONTRAM-SE EM PÉSSIMAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4317/indicacao_no_153-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4317/indicacao_no_153-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A INSTALAÇÃO DE UMA GRELHA PARA PASSAGEM DE ÁGUA NA RUA SALVADOR JORDANO COM A RUA DELEGADO LUIZ AMARO. PARA FACILITAR A PASSAGEM DE CARROS E PEDESTRES EM DIAS DE CHUVA.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4318/indicacao_no_154-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4318/indicacao_no_154-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A NECESSIDADE DE INSTALAÇÃO DE GALERIAS DE ÁGUA PLUVIAIS OU MAIS GRADES DE ESCOAMENTO, NA AVENIDA JOÃO MARANGONI, EM ESPECÍFICO, NO TRECHO ENTRE AS AVENIDAS RUI BARBOSA E ATLÂNTICA.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4331/indicacao_no_155-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4331/indicacao_no_155-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A NECESSIDADE DE SE MANTER CADASTRO DE FARMÁCIAS NO MUNICÍPIO, DEVIDAMENTE HABILITADAS JUNTO À UNIÃO, PARA O FORNECIMENTO DE MEDICAMENTOS PRESCRITOS NA REDE PÚBLICA MUNICIPAL DE SAÚDE, BEM COMO FORNECER AO CONTRIBUINTE A RELAÇÃO DE TODAS AS FARMÁCIAS HABILITADAS, POSSIBILITANDO RETIRAR SEUS MEDICAMENTOS.</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4332/indicacao_no_156-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4332/indicacao_no_156-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A IMPLANTAÇÃO DE PLACAS DE IDENTIFICAÇÃO, COM OS NOMES DE RUAS E AVENIDAS, NOS JARDINS SÃO PAULO E SÃO PAULO II.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4333/indicacao_no_157-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4333/indicacao_no_157-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE ROÇADA, LIMPEZA, CONSTRUÇÃO DE MURETAS E CALÇADAS NOS TERRENOS LOCALIZADOS NO JARDIM FRANÇA E QUE PERTENÇAM AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4334/indicacao_no_158-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4334/indicacao_no_158-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A INSTALAÇÃO DE PLACA DE SINALIZAÇÃO DE CARGA E DESCARGA, NA AVENIDA DEPUTADO BORSARI NETO, EM FRENTE AO NÚMERO 64.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4335/indicacao_no_159-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4335/indicacao_no_159-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUANTO A POSSIBILIDADE DE IMPLANTAR O MÉTODO ABA (APPLIED BEHAVIOR ANALYSIS), PARA PESSOAS COM AUTISMO OU TEA E OUTRAS DEFICIÊNCIAS NA SECRETARIA DOS DIREITOS DA PESSOA COM DEFICIÊNCIA – NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4336/indicacao_no_160-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4336/indicacao_no_160-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, ESTUDOS QUANTO A POSSIBILIDADE DE INCLUIR ATENDIMENTO PSICOLÓGICO NAS ESCOLAS PARA OS PAIS DE CRIANÇAS COM TRANSTORNO DO ESPECTRO DO AUTISMO (TEA), NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4337/indicacao_no_161-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4337/indicacao_no_161-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE ESTUDE A VIABILIDADE DE REGULAMENTAR UM HORÁRIO PARA A REALIZAÇÃO DA FEIRA LIVRE NA PRAÇA KANE ANDÓ, COM A CONSEQUENTE ADAPTAÇÃO DE ESPAÇO APROPRIADO PARA ATENDER, ALÉM DO COMÉRCIO DO HORTIFRÚTI, O DESENVOLVIMENTO DE PRAÇA DE ALIMENTAÇÃO, E, CONSEQUENTEMENTE CONTRIBUIR COM O AQUECIMENTO DA ECONOMIA LOCAL.</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4338/indicacao_no_162-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4338/indicacao_no_162-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, PROVIDÊNCIAS PARA ADEQUAÇÃO DO PISO SALARIAL DOS PROFISSIONAIS DE ENFERMAGEM, TÉCNICOS E AUXILIARES QUE PRESTAM SERVIÇOS PARA O MUNICÍPIO. TENDO EM VISTA A RECENTE DECISÃO DO STF ACERCA DESTE ASSUNTO.</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4339/indicacao_no_163-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4339/indicacao_no_163-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITA A REFORMA NA CASA DA CULTURA IRMÃ ANTONA. TENDO EM VISTA QUE OS ARTISTAS LOCAIS DE NOSSA CIDADE, E POPULAÇÃO DE UM MODO GERAL, NECESSITA DE UM LUGAR ADEQUADO PARA QUE SEJAM REALIZADAS AS ATIVIDADES CULTURAIS E RELIGIOSAS COM SEGURANÇA E CONFORTO.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4340/indicacao_no_164-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4340/indicacao_no_164-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTALADO CÂMERAS NOS FUNDOS DE VALE LOCALIZADOS NOS JARDINS LEBLON, AURORA, OURO VERDE III E INDEPENDÊNCIA 3ª PARTE. A FIM DE COAGIR INFRATORES QUE JOGAM LIXO DE FORMA IRREGULAR GERANDO INÚMEROS TRANSTORNOS A POPULAÇÃO, ENTRE ELES PROLIFERAÇÃO DE BICHOS PEÇONHENTOS E MOSQUITOS DA DENGUE.</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4341/indicacao_no_165-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4341/indicacao_no_165-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR AO PREFEITO, QUE SE INTENSIFIQUEM ATRAVÉS DAS FORÇAS DE SEGURANÇA, OS PATRULHAMENTOS NOTURNOS, NO PERÍMETRO CENTRAL E PRINCIPAIS AVENIDAS COMERCIAS. DEVIDO O AUMENTO NOS NÚMEROS DE ARROMBAMENTOS REGISTRADOS NOS COMÉRCIOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4342/indicacao_no_166-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4342/indicacao_no_166-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADO O CUMPRIMENTO DA LEI Nº 2.855/2022, SOBRE A IMPLANTAÇÃO DO CAFÉ DA MANHÃ NAS ESCOLAS MUNICIPAIS DE SARANDI. ONDE JÁ FICOU CLARO E BEM EXPLÍCITO A IMPORTÂNCIA E A NECESSIDADE DE NOSSAS CRIANÇAS, SEGUINDO A PREPOSIÇÃO DE UM DIREITO HUMANO BÁSICO, RECONHECIDO PELO PACTO INTERNACIONAL DE DIREITOS HUMANOS, ECONÔMICOS, SOCIAIS E CULTURAIS, RATIFICADO POR 153 PAÍSES, INCLUSIVE O BRASIL. ESSE DIREITO GARANTIDO NA CONSTITUIÇÃO FEDERAL, ARTIGO 6º PRESSUPÕE UMA ALIMENTAÇÃO ADEQUADA, TANTO DO PONTO DE VISTA DE QUANTIDADE COMO DE QUALIDADE, GARANTINDO A SEGURANÇA ALIMENTAR E NUTRICIONAL (SAN) E O DIREITO A VIDA.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4353/indicacao_no_167-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4353/indicacao_no_167-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE MAIS POLICIAMENTO NO JARDIM PANORAMA. VISANDO GERAR MAIOR SEGURANÇA PARA POPULAÇÃO DAQUELA LOCALIDADE, VISTO QUE NOS ÚLTIMOS DIAS OCORRERAM VÁRIOS ASSALTOS E ATÉ MESMO TENTATIVA DE HOMICÍDIO.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4354/indicacao_no_168-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4354/indicacao_no_168-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE INICIE A CONTRATAÇÃO DE VIGILANTES PARA ESCOLAS, COMO FOI PROMETIDO EM VÍDEO PELO MESMO E PELO SECRETÁRIO DE EDUCAÇÃO. NO ÚLTIMO MÊS, PAIS DE ALUNOS PROCURARAM NOSSO GABINETE ALEGANDO QUE AINDA NÃO TEM O GUARDA QUE FICARIA DE PLANTÃO NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4355/indicacao_no_169-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4355/indicacao_no_169-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A TROCA DOS BANCOS E LIXEIRAS DA PRAÇA DO JARDIM PANORAMA EM FRENTE A IGREJA SANTA TEREZINHA DO MENINO JESUS. OS QUAIS ENCONTRAM-SE EM PÉSSIMAS CONDIÇÕES, E A COMUNIDADE VEM FAZENDO ESTE PEDIDO HÁ VÁRIAS SEMANAS A ESTE VEREADOR.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4356/indicacao_no_170-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4356/indicacao_no_170-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE, DO TIPO QUEBRA-MOLAS, NA RUA AUGUSTO BIRCHES TERRÃO, ENTRE A RUA AMÉRICA E A RUA ACLIMAÇÃO, NO JARDIM NOVA PAULISTA, NAS PROXIMIDADES DO Nº 1851. MORADORES RELATAM QUE DEVIDO O SEMÁFORO DA RUA AMÉRICA COM A AVENIDA MARINGÁ, OS MOTORISTAS E MOTOCICLISTAS, PARA DESVIAR DO MESMO ENTRAM NA RUA AUGUSTO BIRCHES TERRÃO, USANDO ESSE TRECHO COM VELOCIDADE ACIMA DO PERMITIDO, PODENDO A QUALQUER MOMENTO OCASIONAR UM ACIDENTE GRAVE.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4357/indicacao_no_171-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4357/indicacao_no_171-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A COLOCAÇÃO DE PLACAS CONTENDO O NÚMERO DO DISQUE-DENÚNCIA E PROIBIDO JOGAR ENTULHOS, NOS LOCAIS ONDE A POPULAÇÃO COSTUMA JOGAR LIXO.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4358/indicacao_no_172-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4358/indicacao_no_172-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE UM ESTUDO PARA TORNAR AS VIAS DO JARDIM OURO VERDE MÃO ÚNICA. TAL MEDIDA SE FAZ NECESSÁRIA TENDO EM VISTA QUE AS RUAS DO BAIRRO SÃO MUITO ESTREITAS, DIFICULTANDO A PASSAGEM DE VEÍCULOS.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4359/indicacao_no_173-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4359/indicacao_no_173-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJAM REALIZADOS ESTUDOS PARA A AMPLIAÇÃO DA ESCOLA MUNICIPAL MERCEDES ROMERO PANZERI. COM O INTUITO QUE MAIS ALUNOS POSSAM SER ATENDIDOS, MELHORANDO O AMBIENTE ESCOLAR.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4360/indicacao_no_174-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4360/indicacao_no_174-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE PROVIDENCIE UM PONTO DE ATENDIMENTO DO INSS (INSTITUTO NACIONAL DO SEGURO SOCIAL) EM SARANDI.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4361/indicacao_no_175-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4361/indicacao_no_175-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A CRIAÇÃO DE UM NÚMERO DE WHATSAPP PARA O CONSELHO TUTELAR. TRAZENDO MAIS AGILIDADE NOS ATENDIMENTOS BEM COMO FONTE DE ESCLARECIMENTO DE DÚVIDAS PARA A POPULAÇÃO REFERENTE AOS TRABALHOS PRESTADO PELO ÓRGÃO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4362/indicacao_no_176-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4362/indicacao_no_176-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA IMPLANTADO NO MUNICÍPIO, SEGUINDO A LEI ESTADUAL Nº 21.084/2022, O SELO EMPRESA PELA MULHER. DESTINADO A ESTIMULAR BOAS PRATICAS EMPRESARIAIS PARA COIBIR E PREVENIR A VIOLÊNCIA DOMÉSTICA E FAMILIAR CONTRA A MULHER.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4373/indicacao_no_177-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4373/indicacao_no_177-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SE CRIE ESTRATÉGIAS DE MONITORAMENTO E INTENSIFIQUE A FISCALIZAÇÃO EM RELAÇÃO AO DESCARTE IRREGULAR DE LIXO EM FUNDO DE VALE E ATÉ MESMO RUAS DE DETERMINADOS BAIRROS DO MUNICÍPIO. ESSE PROBLEMA HÁ TEMPO VÊM SENDO DISCUTIDO E ATÉ O PRESENTE MOMENTO NÃO TEVE MUDANÇAS EM COMO ESTÁ SENDO TRATADA A SITUAÇÃO.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4374/indicacao_no_178-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4374/indicacao_no_178-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A LIMPEZA DOS TERRENOS PERTENCENTES A PREFEITURA, LOCALIZADOS NA RUA CAMPO GRANDE AO LADO DO NÚMERO 910, NO JARDIM GRALHA AZUL. OS MORADORES ESTÃO RECLAMANDO DOS INSETOS E BICHOS PEÇONHENTOS QUE JÁ FORAM ENCONTRADOS NO LOCAL.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4375/indicacao_no_179-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4375/indicacao_no_179-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE ESTUDOS VISANDO A IMPLANTAÇÃO DE UMA ÁREA DESTINADA EXCLUSIVAMENTE PARA CADEIRANTES E PESSOAS COM DEFICIÊNCIA FÍSICA, NO GINÁSIO DE ESPORTE TANCREDO NEVES.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4376/indicacao_no_180-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4376/indicacao_no_180-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADO ATENDIMENTO PREFERENCIAL A IDOSOS E PORTADORES DE DEFICIÊNCIA FÍSICA, NOS DIAS DE LIBERAÇÕES DE COTAS PARA EXAMES EM TODAS AS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO DE SARANDI.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4377/indicacao_no_181-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4377/indicacao_no_181-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A NECESSIDADE DE SE CONSTRUIR UMA REDE DE GALERIA DE ÁGUAS PLUVIAIS OU MESMO A COLOCAÇÃO DE CANALETAS, VISANDO O ESCOAMENTO DE ÁGUAS DE CHUVAS QUE FICAM EMPOSSADAS NA AVENIDA ANTÔNIO VOLPATO, ENTRE A AVENIDA LONDRINA E RUA PEDRO GALINDO GARCIA, MAIS PRECISAMENTE DEFRONTE AO AUTO POSTO GARBÚGIO. POIS ESTÁ HAVENDO RECLAMAÇÕES DE TRANSEUNTES QUANDO EM DIAS CHUVOSOS, OS VEÍCULOS AO TRAFEGAR ACABAM JOGANDO ÁGUA, ALÉM DO DESCONFORTO DE ÁGUAS PARADAS.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4378/indicacao_no_182-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4378/indicacao_no_182-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJAM REALIZADOS ESTUDOS PARA A AMPLIAÇÃO DA ESCOLA MUNICIPAL MASSAMI KOGA, COM O INTUITO QUE MAIS ALUNOS POSSAM SER ATENDIDOS, MELHORANDO O AMBIENTE ESCOLAR.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4379/indicacao_no_183-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4379/indicacao_no_183-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA IMPLEMENTADO UMA TABELA COM OS HORÁRIOS DE ÔNIBUS EM CADA PONTO DE ESPERA DE SARANDI. COM ISSO AJUDARÁ OS MUNÍCIPES QUE UTILIZAM DESTE SERVIÇO E TAMBÉM QUEM NÃO TEM ACESSO À INTERNET.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4380/indicacao_no_184-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4380/indicacao_no_184-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE FAÇA UM ESTUDO PARA A CONSTRUÇÃO DE UMA ALA PSIQUIÁTRICA NA UPA DE SARANDI. PARA MELHOR ATENDER OS MUNÍCIPES, ONDE HOJE É FEITO O ATENDIMENTO DE TODOS NA MESMA ÁREA.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4381/indicacao_no_185-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4381/indicacao_no_185-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITA A AMPLIAÇÃO DA ESCOLA MUNICIPAL MERCEDES ROMERO PANZERI.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4382/indicacao_no_186-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4382/indicacao_no_186-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A TROCA DA REDE DE ÁGUA POTÁVEL NA REGIÃO CENTRAL VISANDO, MELHORAR O ABASTECIMENTO NAS RESIDÊNCIAS E ÁREAS COMERCIAIS.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4383/indicacao_no_187-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4383/indicacao_no_187-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A IMPLANTAÇÃO DO DISPOSITIVO SALVE MARIA, CUMPRINDO A LEI ESTADUAL Nº 20.149/2020. QUE ASSEGURA AS MULHERES VÍTIMAS DE VIOLÊNCIA QUE POSSUEM MEDIDA PROTETIVA CONCEDIDA PELO PODER JUDICIÁRIO, EM SITUAÇÃO DE AMEAÇA AO DESCUMPRIMENTO PELO AGRESSOR, OU AQUELAS QUE ESTIVEREM EM SITUAÇÃO IMINENTE DE AGRESSÃO, O DISPOSITIVO UTILIZADO EM APARELHOS DE TELEFONIA MÓVEL SERÁ UTILIZADO COMO O SISTEMA QUE SE COMUNIQUE DIRETAMENTE COM AS AUTORIDADES POLICIAIS INFORMANDO A SUA GEOLOCALIZAÇÃO, GARANTINDO O ATENDIMENTO IMEDIATO, DIMINUINDO O RISCO DE MORTE, ASSEGURANDO O DIREITO A VIDA E EVITANDO MAIS VÍTIMAS DE FEMINICÍDIO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4384/indicacao_no_188-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4384/indicacao_no_188-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE FAÇA O CUMPRIMENTO DA LEI ESTADUAL Nº 20.136/2020. SEGUINDO O ART. 2.º DESTA LEI ONDE FICA CLARA A IMPORTÂNCIA E A OBRIGATORIEDADE DA DIVULGAÇÃO NOS ESTABELECIMENTOS DE SAÚDE, EM LOCAL VISÍVEL, O DIREITO A REALIZAÇÃO DOS EXAMES QUE DETECTA A TROMBOFILIA A TODA MULHER EM IDADE FÉRTIL, PARA QUE AS QUE FAZEM USO DO ANTICONCEPCIONAL E QUE SÃO PORTADORAS DO GENE RECEBAM AS INFORMAÇÕES SOBRE OS RISCOS DA DOENÇA, E AS GESTANTES QUE NECESSITEM DOS CUIDADOS PARA A PREVENÇÃO E TRATAMENTO.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4399/indicacao_no_189-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4399/indicacao_no_189-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADA A CONSTRUÇÃO DE UMA TRINCHEIRA INTERLIGANDO A RUA OCTÁVIO COLLI COM A AVENIDA LONDRINA, EM SARANDI-PR. TAL INDICAÇÃO SE FUNDAMENTA NA NECESSIDADE PREMENTE DE UMA VIA DIRETA QUE NÃO COMPROMETA O FLUXO DE TRÂNSITO NO CRUZAMENTO DA VIA-FÉRREA. A INTERLIGAÇÃO ENTRE A AVENIDA OTÁVIO COLLI E A AVENIDA LONDRINA É DE EXTREMA IMPORTÂNCIA PARA O DESENVOLVIMENTO E A MOBILIDADE URBANA DE SARANDI. ATUALMENTE, O CRUZAMENTO DA LINHA FÉRREA IMPÕE DESAFIOS CONSIDERÁVEIS AO TRÁFEGO, CAUSANDO ATRASOS, CONGESTIONAMENTOS E RISCOS DE ACIDENTES. A CONSTRUÇÃO DE UMA TRINCHEIRA NESSE TRECHO SE APRESENTA COMO UMA SOLUÇÃO VIÁVEL E EFICIENTE PARA GARANTIR UMA VIA DE ACESSO RÁPIDO UNIDADE DE PRONTO ATENDIMENTO (UPA), PARA GARANTIR A FLUIDEZ DO TRÂNSITO, EVITANDO INTERRUPÇÕES CAUSADAS PELO TRÁFEGO FERROVIÁRIO, ALÉM DE FAVORECER A ECONOMIA LOCAL, ESTIMULANDO O COMÉRCIO E O DESENVOLVIMENTO SOCIOECONÔMICO NA ÁREA CENTRAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4400/indicacao_no_190-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4400/indicacao_no_190-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE O PRÉDIO ATUALMENTE EM CONSTRUÇÃO PARA A SEDE DO PAÇO MUNICIPAL SEJA UTILIZADO E ADEQUADAMENTE ADAPTADO PARA SERVIR COMO UNIDADE DE PRONTO ATENDIMENTO (UPA). TAL MEDIDA SE FAZ NECESSÁRIA, DEVIDO AS CONDIÇÕES PRECÁRIAS E LIMITADAS DAS INSTALAÇÕES ATUAIS DA UPA, QUE NÃO COMPORTAM MAIS O NÍVEL POPULACIONAL DO MUNICÍPIO E APRESENTAM DIVERSAS AVARIAS. A IMPLANTAÇÃO DE UMA UPAA NO PRÉDIO EM CONSTRUÇÃO, TRARÁ INÚMEROS BENEFÍCIOS PARA A COMUNIDADE DE SARANDI. PRIMEIRAMENTE, PERMITIRÁ A AMPLIAÇÃO E MELHORIA DOS SERVIÇOS DE SAÚDE DE URGÊNCIA E EMERGÊNCIA, GARANTINDO UM ATENDIMENTO MAIS ÁGIL E EFICIENTE AOS CIDADÃOS EM SITUAÇÕES DE RISCO OU NECESSIDADE IMEDIATA DE CUIDADOS MÉDICOS. ALÉM DISSO, A LOCALIZAÇÃO ESTRATÉGICA DO NOVO PRÉDIO, MAIS CENTRAL E ACESSÍVEL, FACILITARÁ O ACESSO DA POPULAÇÃO AOS SERVIÇOS DE SAÚDE, CONTRIBUINDO PARA SALVAR VIDAS E REDUZIR OS RISCOS DE COMPLICAÇÕES DE SAÚDE. REFORÇO TAMBÉM A IMPORTÂNCIA DE CONSIDERAR A OTIMIZAÇÃO DOS RECURSOS JÁ INVESTIDOS NA CONSTRUÇÃO DO PRÉDIO, EVITANDO DESPERDÍCIOS E MAXIMIZANDO O RETORNO PARA A COMUNIDADE. A ADAPTAÇÃO DO ESPAÇO PARA USO COMO UPA PODERÁ ENVOLVER A ADEQUAÇÃO DAS INSTALAÇÕES, COMO A CRIAÇÃO DE SALAS DE EMERGÊNCIA, ÁREAS DE OBSERVAÇÃO, CONSULTÓRIOS, LABORATÓRIOS E ESTRUTURA DE APOIO, DE ACORDO COM AS EXIGÊNCIAS E DIRETRIZES ESTABELECIDAS PELO MINISTÉRIO DA SAÚDE. RESSALTO QUE A UTILIZAÇÃO DO PRÉDIO EM CONSTRUÇÃO COMO UPA ATENDERÁ ÀS DEMANDAS PREMENTES DA POPULAÇÃO, OFERECENDO UMA SOLUÇÃO EFETIVA E DE LONGO PRAZO PARA A AMPLIAÇÃO DOS SERVIÇOS DE SAÚDE DE URGÊNCIA E EMERGÊNCIA EM SARANDI. DESSA FORMA, PROMOVEREMOS A MELHORIA DA QUALIDADE DE VIDA E A GARANTIA DO DIREITO À SAÚDE DOS CIDADÃOS.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4401/indicacao_no_191-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4401/indicacao_no_191-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO UM ESTUDO PARA QUE AVENIDA CONCEIÇÃO APARECIDA DE MAGALHÃES, VIRE UMA ÚNICA MÃO. POIS ALI EXISTE O COLÉGIO UNIVERSITÁRIO, ONDE EXISTE A MÉDIA DE 600 CRIANÇAS POR TURNO, GERANDO ASSIM UM FLUXO DE CARROS GRANDE NOS HORÁRIOS DE ENTRADA E SAÍDA OCASIONANDO UM CONGESTIONAMENTO NO TRÂNSITO, POIS NA MESMA AVENIDA É UTILIZADA PARA TRANSPORTE COLETIVO.</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4402/indicacao_no_192-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4402/indicacao_no_192-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, JUNTO A SECRETARIA RESPONSÁVEL, QUE REALIZE ESTUDO PARA VER A POSSIBILIDADE DA CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE DO TIPO (QUEBRA-MOLAS) NA AVENIDA CASTELO BRANCO NAS PROXIMIDADES DA HORTA COMUNITÁRIA.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4403/indicacao_no_193-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4403/indicacao_no_193-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE CRIE O PROJETO CENTRO DE ACOLHIDA DO AMPARO MATERNAL, OFERECENDO ABRIGO PROVISÓRIO E GARANTINDO PROTEÇÃO INTEGRAL PARA GESTANTES EM SITUAÇÃO DE VULNERABILIDADE E RISCO SOCIAL, ESTENDENDO-SE AO PERÍODO PÓS-PARTO E AO SEU FILHO RECÉM-NASCIDO POR ATÉ SEIS MESES, PODENDO SER PRORROGADO.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4404/indicacao_no_194-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4404/indicacao_no_194-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE VIABILIZE A INSTALAÇÃO DE 01 (UM) SEMÁFORO NA AVENIDA RIO DE JANEIRO COM A RUA VEREADOR JOSÉ FERNANDES NOS HORÁRIOS DE PICO. O MOVIMENTO VEM CAUSANDO TRANSTORNO ENTRE PEDESTRES E VEÍCULOS.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4405/indicacao_no_195-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4405/indicacao_no_195-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A SUBSTITUIÇÃO DO ACRÍLICO EXISTENTE NO BALCÃO DE ATENDIMENTO DA UNIDADE DE PRONTO ATENDIMENTO, VISANDO DAR MAIS SEGURANÇA AOS FUNCIONÁRIOS. TENDO EM VISTA, QUE JÁ HOUVE EPISÓDIO EM QUE FORAM ARREMESSADOS OBJETOS CONTRA OS SERVIDORES, HAVENDO NECESSIDADE QUE TAL PROTEÇÃO SEJA INSTALADA ATÉ O TETO.</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4406/indicacao_no_196-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4406/indicacao_no_196-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE FAÇA UMA PISTA DE CAMINHADA COMPLETA COM PINTURA E SINALIZAÇÃO EM VOLTA DA HORTA COMUNITÁRIA DO NOVA ALIANÇA COM DUAS ATIS (ACADÊMIA DA TERCEIRA IDADE), UMA EM CADA EXTREMIDADE.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4407/indicacao_no_197-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4407/indicacao_no_197-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE CRIE ESTUDOS VISANDO A AMPLIAÇÃO DA UPA (UNIDADE DE PRONTO ATENDIMENTO). ESTA MEDIDA VISA GARANTIR MELHOR ATENDIMENTO AOS MUNÍCIPES, QUE DEPENDEM DO SUS, ALÉM DE PROPORCIONAR MELHOR AMBIENTE DE TRABALHO PARA OS SERVIDORES.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4408/indicacao_no_198-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4408/indicacao_no_198-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A REATIVAÇÃO DO CONSELHO MUNICIPAL DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4409/indicacao_no_199-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4409/indicacao_no_199-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADA COM URGÊNCIA A CICLOVIA NAS AVENIDAS PRINCIPAIS DE SARANDI, VISANDO A SEGURANÇA DOS MUNÍCIPES QUE UTILIZAM A BICICLETA COMO MEIO DE TRANSPORTE, ESPORTE E LAZER.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4431/indicacao_no_200-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4431/indicacao_no_200-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A LIMPEZA DOS RESÍDUOS QUE SE ENCONTRAM NO TERRENO DO PODER PÚBLICO LOCALIZADO NO FINAL DA AVENIDA DAS TORRES ENTRE A RUA CARVALHO. A SOLICITAÇÃO SE FAZ NECESSÁRIO DEVIDO A FINALIZAÇÃO DAS OBRAS DE PAVIMENTAÇÃO DO CONJUNTO TRIÂNGULO, APÓS O TÉRMINO OS RESÍDUOS SÓLIDOS FORAM DESCARTADOS E EMPILHADOS PELA EMPRESA EXECUTORA DA OBRA, O QUE VEM, CAUSANDO GRANDES TRANSTORNOS AOS MORADORES DO LOCAL QUE RECLAMAM DIARIAMENTE DE ANIMAIS PEÇONHENTOS, INSETOS E O GRANDE ACUMULO DE LIXO. VALE RESSALTAR QUE NO ORÇAMENTO DA OBRA CONSTA VALORES EM LIMPEZA DOS RESÍDUOS, DESTA FORMA SUGERE-SE AO PREFEITO, ACIONAR A EMPRESA PARA SOLICITAR A RESPONSABILIDADE DOS RESÍDUOS QUE JÁ TORNOU UM CASO EXTREMO DE UM VERDADEIRO LIXÃO A CÉU ABERTO.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4432/indicacao_no_201-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4432/indicacao_no_201-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE UM ESTUDO A FIM DE PROVIDENCIAR UM LOCAL ADEQUADO PARA O ABRIGO PROVISÓRIO, COMO SUGESTÃO O ANTIGO LAR ESPERANÇA. TENDO EM VISTA QUE O GINÁSIO FERREIRÃO É INSALUBRE, EM DIAS DE CHUVA CHOVE DENTRO E TAMBÉM É ABAFADO. DEVIDO AO ACOLHIMENTO, AS ATIVIDADES QUE SÃO REALIZADAS NO LOCAL, FORAM SUSPENSAS, INCLUSIVE O CONTRA TURNO ESCOLAR, PARA QUE SEJAM ATENDIDAS AS PESSOAS EM SITUAÇÃO DE RUA NO PERÍODO DO INVERNO.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4433/indicacao_no_202-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4433/indicacao_no_202-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE ESTUDOS, VISANDO A CRIAÇÃO DE UM CONSELHO DE MORADORES NOS BAIRROS DO NOSSO MUNICÍPIO, EM PARCERIA COM AS ASSOCIAÇÕES DE MORADORES, PARA QUE JUNTOS POSSAM BUSCAR ALTERNATIVAS DE MELHORIAS DE ESTRUTURAS, BENFEITORIAS E OUTROS.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4434/indicacao_no_203-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4434/indicacao_no_203-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A IMPLANTAÇÃO DE UMA UBS QUE REALIZE ATENDIMENTO NO JARDIM BOM PASTOR E JARDIM UNIVERSAL. PARA QUE HAJA MELHOR ATENÇÃO À POPULAÇÃO QUE ALI RESIDEM, INCLUSIVE OS MUNÍCIPES DE BAIRROS PRÓXIMOS.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4435/indicacao_no_204-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4435/indicacao_no_204-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A REVITALIZAÇÃO DA PRAÇA DE SKATE, LOCALIZADA NA RUA TAÍ ESQUINA COM JULIO DVORANEN. TAL MEDIDA SE FAZ NECESSÁRIA PARA QUE OS MORADORES DO ENTORNO TENHAM UMA OPÇÃO DE LAZER E, QUE O LOCAL ESTEJA EM CONDIÇÕES DE SEGURANÇA PARA AQUELES QUE VIEREM A FREQUENTAR. A PRAÇA TEM UM AR DE ABANDONO E É USUALMENTE FREQUENTADA POR PESSOAS QUE UTILIZAM O LOCAL PARA CONSUMO DE DROGAS.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4436/indicacao_no_205-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4436/indicacao_no_205-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE INSTALE UM AMBULATÓRIO PARA ATENDIMENTO EXCLUSIVO AOS IDOSOS ATRAVÉS DE MÉDICO GERIATRA. DEVIDO AO GRANDE CRESCIMENTO NO NÚMERO DE IDOSOS QUE DEPENDEM EXCLUSIVAMENTE DO SUS (SISTEMA ÚNICO DE SAÚDE) É NECESSÁRIO QUE SEJAM ATENDIDOS POR PROFISSIONAIS CONTRATADOS PARA ESSA ESPECIALIDADE.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4437/indicacao_no_206-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4437/indicacao_no_206-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITA UMA EMENDA NA LEI COMPLEMENTAR Nº 397/2022 NO ART. 86, § 2º DO PLANO DE CARREIRAS DA AUTARQUIA ÁGUAS DE SARANDI. VISANDO O AUMENTO DE PRAZO PARA READEQUAÇÃO DE SERVIDORES CEDIDOS LOTADOS NESTE DEPARTAMENTO, A FIM DE NÃO PREJUDICAR OS SERVIÇOS PRESTADOS AOS CONTRIBUINTES.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4438/indicacao_no_207-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4438/indicacao_no_207-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO UM ESTUDO PARA IMPLEMENTAR UMA FEIRA DO ARTESÃO, PARA QUE OS MUNÍCIPES POSSAM EXPOR E VENDER SEUS ARTESANATOS.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4439/indicacao_no_208-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4439/indicacao_no_208-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE AÇÕES DE PREVENÇÃO, CONSCIENTIZAÇÃO E ENFRENTAMENTO À VIOLÊNCIA CONTRA A MULHER E SOBRE A LEI FEDERAL - MARIA DA PENHA Nº 11.340/2006. ATRIBUINDO ENTÃO A APLICABILIDADE DA LEI ESTADUAL Nº 19.972/2019 EM SARANDI.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4440/indicacao_no_209-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4440/indicacao_no_209-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A IMPLANTAÇÃO DA LEI ESTADUAL Nº 19.378/2017 REFERENTE AO COMBATE E A CONSCIENTIZAÇÃO CONTRA O ASSÉDIO NOS TRANSPORTES COLETIVOS. QUE O PODER EXECUTIVO TOME MEDIDAS E ENTENDA A IMPORTÂNCIA DA PROTEÇÃO DA MULHER SARANDIENSE.</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4477/indicacao_no_210-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4477/indicacao_no_210-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTALADO ILUMINAÇÃO EM LED NO PERÍMETRO RECÉM-PAVIMENTADO DA ESTRADA JAGUARUNA, O QUAL FAZ LIGAÇÃO ENTRE OS BAIRROS JARDIM DAS TORRES, JARDIM FRANÇA, VALE AZUL DISTRITO E O JARDIM ECOVALLEY.</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4478/indicacao_no_211-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4478/indicacao_no_211-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A IMPLANTAÇÃO DE UM PARQUE INFANTIL ADAPTADO, NO TERRENO PERTENCENTE A PREFEITURA, LOCALIZADO NA RUA NAVIRAÍ, EM FRENTE AO NÚMERO 857, NO BAIRRO GRALHA AZUL. ESTA VEREADORA FOI PROCURADA POR MORADORES DAQUELA LOCALIDADE QUE FIZERAM O PEDIDO DE ALGO NAQUELA LOCALIDADE PARA LAZER DOS MESMOS.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4479/indicacao_no_212-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4479/indicacao_no_212-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, PARA REALIZE A CONTINUAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA ADEMAR BORNIA, NO TRECHO QUE LIGA O JARDIM INDEPENDÊNCIA 3ª PARTE AO JARDIM FRANÇA.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4480/indicacao_no_213-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4480/indicacao_no_213-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE UM PROJETO PARA BONIFICAR RESULTADO DE DENUNCIANTES QUE VOLUNTARIAMENTE FORNEÇAM DENÚNCIAS COM INFORMAÇÕES ORIGINAIS, QUE LEVEM À ELUCIDAÇÃO DE CRIMES, ILÍCITOS ADMINISTRATIVOS OU QUAISQUER AÇÕES OU OMISSÕES LESIVAS AO INTERESSE PÚBLICO, QUE GEREM OU SEJAM POTENCIAIS GERADORES DE PREJUÍZOS FINANCEIROS AO ERÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Eunildo Zanchim "Nildão", Gilberto Messias de Pinas "Gil"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4481/indicacao_no_214-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4481/indicacao_no_214-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, PARA QUE PROCEDA A ALTERAÇÃO DO ART. 94 DA LEI COMPLEMENTAR Nº 10/92, PASSANDO A CONSTAR: “ART. 94. AO SERVIDOR A QUEM COMPETE PRIVATIVAMENTE O EXERCÍCIO DE ATIVIDADES RELATIVAS À FISCALIZAÇÃO OU ARRECADAÇÃO, PODERÁ SER CONCEDIDA GRATIFICAÇÃO DE ESTÍMULO NA BASE DE ATÉ 100% (CEM POR CENTO) DO RESPECTIVO VENCIMENTO”.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4482/indicacao_no_215-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4482/indicacao_no_215-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE NOTIFIQUE OS PROPRIETÁRIOS DE IMÓVEIS LOCALIZADOS NA RUA VEREADOR JOSÉ FERNANDES, QUE FAÇAM A DESOBSTRUÇÃO DAS CALÇADAS EM TODA SUA EXTENSÃO, E, NOS LUGARES EM QUE NÃO HÁ CALÇAMENTO, QUE OS PROPRIETÁRIOS REALIZEM A CONSTRUÇÃO.</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4483/indicacao_no_216-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4483/indicacao_no_216-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITA A TROCA DA REDE DE ÁGUA POTÁVEL NA REGIÃO DO JARDIM INDEPENDÊNCIA 3ª PARTE, EM TODA SUA EXTENSÃO. VISANDO MELHORAR O ABASTECIMENTO NAS RESIDÊNCIAS E ÁREAS COMERCIAIS.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4484/indicacao_no_217-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4484/indicacao_no_217-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO UM ESTUDO PARA A IMPLEMENTAÇÃO DE REDUTORES DE VELOCIDADE NA ESTRADA JAGUARUNA. ASSIM, DIMINUINDO A POSSIBILIDADE DE ACIDENTES POR CONTA DE ALTA VELOCIDADE.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Keila Batista Zegobia "Keila Zegobia", Gilberto Messias de Pinas "Gil"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4485/indicacao_no_218-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4485/indicacao_no_218-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, SEJA REALIZADO UM ESTUDO PARA IMPLANTAÇÃO DE UM RESTAURANTE POPULAR NA ÁREA CENTRAL DO MUNICÍPIO. VISANDO ATENDER AS PESSOAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4494/indicacao_no_219-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4494/indicacao_no_219-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA ALTERADO O ART 2º DO PROJETO DE LEI Nº 3.388/2023 APROVADO EM SEGUNDA DISCUSSÃO NA 7ª SESSÃO EXTRAORDINÁRIA DO DIA 09/08/2023._x000D_
 ONDE SE LÊ: A REDUÇÃO DE CARGA HORÁRIA SOMENTE SERÁ CONCEDIDA AO SERVIDOR MUNICIPAL COM CARGA HORÁRIA DE QUARENTA HORAS SEMANAIS E OITO HORAS DIÁRIAS._x000D_
 LEIA-SE: A REDUÇÃO DE CARGA HORÁRIA SOMENTE SERÁ CONCEDIDA AOS SERVIDORES MUNICIPAIS QUE ATENDEREM OS DISPOSTOS NOS § 2º E 3º DO ART. 98 DA LEI Nº 8112._x000D_
 NO SEGUIMENTO DA ALTERAÇÃO APRESENTADA ANTERIORMENTE, REVOGA-SE OS PARÁGRAFOS 1º, 2ºE 3º DO ART. 2º DO TEXTO APROVADO ATRAVÉS DO PROJETO DE LEI Nº 3.388/2023._x000D_
 ONDE SE LÊ: ART. 3º A REDUÇÃO SERÁ CONCEDIDA ATÉ O LIMITE DE 20% (VINTE POR CENTO) DA CARGA HORÁRIA._x000D_
 LEIA-SE: ART. 3º A REDUÇÃO SERÁ CONCEDIDA ATÉ O LIMITE ESPECIFICADO NO RELATÓRIO DO ATESTADO MÉDICO, O QUAL DETERMINARÁ O GRAU DE DEFICIÊNCIA CONGÊNITA OU ADQUIRIDA QUE QUALIFICARÁ A NECESSIDADE DA CARGA HORÁRIA.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4495/indicacao_no_220-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4495/indicacao_no_220-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE ELABORE UM ESTUDO COM O OBJETIVO DE AFERIR A POSSIBILIDADE DE FORNECIMENTO DE CARTÃO (OU QUALQUER OUTRO INSTRUMENTO/FERRAMENTA QUE ATINJA O MESMO OBJETIVO), AOS PAIS DE BAIXA RENDA DE ALUNOS DA REDE MUNICIPAL DE ENSINO. PARA QUE ELES POSSAM ADQUIRIR O MATERIAL ESCOLAR NAS PAPELARIAS E DEMAIS LOJAS DESTA NATUREZA DA CIDADE E, DESSA MANEIRA, TAMBÉM FOMENTAR O COMÉRCIO LOCAL.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4496/indicacao_no_221-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4496/indicacao_no_221-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO A TROCA DA REDE DE DISTRIBUIÇÃO DE ÁGUA POTÁVEL DO JARDIM TROPICAL.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4497/indicacao_no_222-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4497/indicacao_no_222-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE NOTIFIQUE OS PROPRIETÁRIOS DE IMÓVEIS LOCALIZADOS NA RUA JOSÉ GALINDO GARCIA, QUE FAÇAM A DESOBSTRUÇÃO DAS CALÇADAS EM TODA SUA EXTENSÃO, E, NOS LUGARES EM QUE NÃO HÁ CALÇAMENTO, QUE OS PROPRIETÁRIOS REALIZEM A CONSTRUÇÃO.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4498/indicacao_no_223-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4498/indicacao_no_223-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A TROCA DA REDE DE ÁGUA POTÁVEL NA REGIÃO DO JARDIM OURO PRETO. VISANDO MELHORAR O ABASTECIMENTO NAS RESIDÊNCIAS E ÁREAS COMERCIAIS.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4499/indicacao_no_224-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4499/indicacao_no_224-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITA A TROCA DA REDE DE ÁGUA POTÁVEL NA REGIÃO DO JARDIM ESCALA, EM TODA A SUA EXTENSÃO. VISANDO MELHORAR O ABASTECIMENTO NAS RESIDÊNCIAS E ÁREAS COMERCIAIS.</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4500/indicacao_no_225-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4500/indicacao_no_225-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO UM ESTUDO PARA REALIZAR UMA ABERTURA NA CALÇADA DA UBS DO NOVA ALIANÇA, E ADAPTAR O CONTÊINER DE LIXO, DE FORMA QUE ELE NÃO FIQUE NA RUA.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4501/indicacao_no_226-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4501/indicacao_no_226-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADO A INSTALAÇÃO DE REDUTOR DE VELOCIDADE, NA RUA VEREADOR JOSÉ FERNANDES, NA PROXIMIDADE DA ENTRADA DO ESTACIONAMENTO DO STOCK ATACADISTA.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4502/indicacao_no_227-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4502/indicacao_no_227-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE FAÇA A IMPLANTAÇÃO DO ÔNIBUS LILÁS, PARA ATENDIMENTO AS MULHERES DE NOSSA CIDADE. ESTE PROGRAMA É UM MODELO DO ESTADO ONDE A DEFINIÇÃO DELE É: O ÔNIBUS LILÁS CONTA COM UM ESPAÇO DESTINADO AO ATENDIMENTO INDIVIDUAL E SIGILOSO PARA GARANTIR A PRIVACIDADE DAS MULHERES. O EQUIPAMENTO POSSUI COM UMA EQUIPE MULTIDISCIPLINAR PARA PRESTAR ORIENTAÇÃO PSICOLÓGICA E JURÍDICA ÀS VÍTIMAS DE VIOLÊNCIA, ASSIM COMO INFORMAÇÕES PARA PREVENÇÃO DESTE TIPO DE CRIME.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4512/indicacao_no_228-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4512/indicacao_no_228-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A CONSTRUÇÃO DE UMA PASSARELA PARA TRAVESSIA DE PEDESTRES NO PERÍMETRO QUE É O ENCONTRO ENTRE AS RUAS: JÚLIO DVORANEN, EMÍLIO ÂNGELO PANASOL E AVENIDA HENRIQUE AUGUSTO DA SILVA, PARA VIABILIZAR O ACESSO JARDIM PARQUE SÃO PEDRO AO CENTRO.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4513/indicacao_no_229-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4513/indicacao_no_229-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE UM PROJETO DE LEI, QUE AUTORIZE A CONSTRUÇÃO DE UMA ESCOLA MUNICIPAL NO JARDIM MONTEREY, NO TERRENO DE PROPRIEDADE DA PREFEITURA QUE FICA LOCALIZADO NA AVENIDA PIONEIRA MARIA LEIBANTTI BROGIO, ESQUINA COM A RUA DOS IPÊS, PARA ATENDER AOS MORADORES PRÓXIMOS DAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4514/indicacao_no_230-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4514/indicacao_no_230-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, COM MÁXIMA URGÊNCIA A EXECUÇÃO DA CALÇADA NOS FUNDOS DA UBS FLORES, NA RUA VITÓRIA RÉGIA, JARDIM VERÃO. EM DIAS DE CHUVA OS MORADORES RECLAMAM DO BARRO QUE VAI PARA A RUA E COM MATO ALTO IMPOSSIBILITANDO A PASSAGEM DE PEDESTRE, AS PESSOAS TÊM QUE CIRCULAR PELA RUA, CORRENDO O RISCO DE SEREM ATROPELADAS.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4515/indicacao_no_231-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4515/indicacao_no_231-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE ESTUDO VISANDO A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE DO TIPO “QUEBRA-MOLAS”, NA AVENIDA LONDRINA COM A RUA 05 (CINCO), NAS PROXIMIDADES DA IGREJA ASSEMBLEIA DE DEUS.</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4516/indicacao_no_232-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4516/indicacao_no_232-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADES, TIPO QUEBRA-MOLAS, NA RUA SÃO DIMAS, NAS PROXIMIDADES DO Nº 41, JARDIM ALPHAVILLE. TENDO EM VISTA QUE OS MORADORES RELATARAM QUE ALGUNS MOTORISTAS TRAFEGAM COM A VELOCIDADE ACIMA DO PERMITIDO, PODENDO A QUALQUER MOMENTO OCASIONAR UM ACIDENTE.</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4517/indicacao_no_233-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4517/indicacao_no_233-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS JUNTO A RUMO LOGÍSTICA, PARA A REALIZAÇÃO DE OBRAS PARA O REBAIXAMENTO DA LINHA FÉRREA EM TODA EXTENSÃO, DO MUNICÍPIO DE SARANDI. A PASSAGEM DO TREM PELO MUNICÍPIO É UM PROBLEMA ANTIGO E JÁ TROUXE INÚMEROS PROBLEMAS DESDE A OBSTRUÇÃO EM ALGUNS PONTOS, INVIABILIZANDO A PASSAGEM DE PESSOAS E VEÍCULOS E HORÁRIOS DE PICO, ACIDENTES, ENTRE OUTROS TRANSTORNOS. UMA CIDADE DO PORTE DE SARANDI NÃO PODE MAIS SOFRER COM ESSE TIPO DE PROBLEMA, NECESSITANDO URGENTEMENTE QUE SEJAM TOMADAS PROVIDÊNCIAS PARA O REBAIXAMENTO DA LINHA FÉRREA.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4518/indicacao_no_234-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4518/indicacao_no_234-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A TROCA DE REDE DE ÁGUA POTÁVEL NA REGIÃO DOS JARDINS SÃO JOSÉ I, II E III.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4519/indicacao_no_235-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4519/indicacao_no_235-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE O PROGRAMA “BAIRRO EM MOVIMENTO” NA REGIÃO DO JARDIM INDEPENDÊNCIA E PROXIMIDADES. VISANDO LEVAR OS SERVIÇOS DA PREFEITURA PRA MAIS PRÓXIMO DOS CIDADÃOS.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4520/indicacao_no_236-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4520/indicacao_no_236-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE COM URGÊNCIA ABRA UM CRÉDITO ADICIONAL PARA A IMPLANTAÇÃO DO CAFÉ DA MANHÃ. SEGUINDO A ATA DA REUNIÃO DO CONSELHO MUNICIPAL DA EDUCAÇÃO DE SARANDI, E POR RESPOSTAS AOS QUESTIONAMENTOS DO CONSELHO DA MERENDA, ONDE O SECRETÁRIO DA PASTA EXPÕE QUE NÃO FORA INCLUSO NO ORÇAMENTO DO MUNICÍPIO OS CUSTOS PARA O CAFÉ, SENDO O CRÉDITO ADICIONAL A MEDIDA MAIS CORRETA E EFICAZ NO MOMENTO PARA A IMPLANTAÇÃO O QUANTO ANTES DEVIDO À NECESSIDADE DELE.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4521/indicacao_no_237-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4521/indicacao_no_237-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A CONCESSÃO DE UM DOS TERRENOS DA PREFEITURA QUE ESTARÃO EM LEILÃO, PARA A CONSTRUÇÃO DE UMA NOVA SEDE PARA A APAE.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4536/indicacao_no_238-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4536/indicacao_no_238-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A CONSTRUÇÃO DE CALÇADAS EM TORNO DA UNIDADE BÁSICA DE SAÚDE DO JARDIM ORIENTAL._x000D_
 O LOCAL ENCONTRA-SE SEM CALÇAMENTO, A REALIZAÇÃO DA OBRA TRARÁ MAIS SEGURANÇA E ACESSIBILIDADE AOS USUÁRIOS DA UNIDADE, INCLUSIVE CADEIRANTES QUE FREQUENTAM O LOCAL.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4537/indicacao_no_239-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4537/indicacao_no_239-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A MANUTENÇÃO NA CANALIZAÇÃO DE ESCOAMENTO DA ÁGUA (CANALETA DE FERRO PARA ESCOAMENTO DA ÁGUA DA CHUVA) QUE FICA ENTRE A AVENIDA JOSÉ MUNHOZ E A RUA TAÍ. A MANUTENÇÃO SE FAZ NECESSÁRIA DEVIDO AO LOCAL NÃO POSSUIR GALERIAS DE ÁGUAS PLUVIAIS E A CANALIZAÇÃO ESTÁ BASTANTE DANIFICADA, PODENDO CAUSAR DANOS NOS AUTOMÓVEIS QUE TRAFEGAM PELA VIA, E ATÉ MESMO OCASIONAR UM ACIDENTE, COMPROMETENDO A SEGURANÇA DE TODOS OS USUÁRIOS DO LOCAL, PELO FATO DOS DIVERSOS ÓRGÃOS PÚBLICOS NA REGIÃO, COMO POR EXEMPLO: O PAÇO MUNICIPAL, SECRETARIA DE URBANISMO DO MUNICÍPIO, SECRETÁRIA DE ASSISTÊNCIA SOCIAL ENTRE TANTOS OUTROS.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4538/indicacao_no_240-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4538/indicacao_no_240-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA IMPLANTADO UMA VAGA DE ESTACIONAMENTO EXCLUSIVO, COM TEMPO DE PERMANÊNCIA DE ATÉ 15 MINUTOS, NA AVENIDA RIO DE JANEIRO EM FRENTE AO NÚMERO 517. VISANDO QUE O FLUXO DE VEÍCULOS QUE UTILIZAM DAQUELA LOCALIDADE É GRANDE E SERIA IMPORTANTE DEIXAR SEMPRE UMA VAGA PARA CURTOS PERÍODOS DE UTILIZAÇÃO, TENDO EM VISTA A ROTATIVIDADE DE UMA VAGA SEMPRE DISPONÍVEL, E ENQUANTO FOR UTILIZADA QUE SE FAÇA O USO DO PISCA ALERTA DO VEÍCULO.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4539/indicacao_no_241-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4539/indicacao_no_241-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE ESTUDOS A FIM DE QUE TODOS FUNDOS DE VALE DO MUNICÍPIO, SEJAM RECUPERADOS E SE TORNEM MODELOS PARA A CONSCIENTIZAÇÃO E PRESERVAÇÃO DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4540/indicacao_no_242-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4540/indicacao_no_242-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A IMPLANTAÇÃO DE UMA UBS NO JARDIM ALVAMAR, PARA ATENDER MELHOR A POPULAÇÃO QUE ALI RESIDE E DE BAIRROS PRÓXIMOS.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4541/indicacao_no_243-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4541/indicacao_no_243-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJAM FEITOS OS SERVIÇOS DE DESTOCA DE ÁRVORES QUE FORAM SUPRIMIDAS EM TODO O MUNICÍPIO. TENDO EM VISTA QUE HÁ INÚMEROS TOCOS OBSTRUINDO E DANIFICANDO AS CALÇADAS DA CIDADE, COLOCANDO EM RISCO OS PEDESTRES E PRINCIPALMENTE SENDO UM LOCAL PROPÍCIO PARA O ESCONDERIJO DE ESCORPIÕES E ARANHAS, MOTIVO PELO QUAL É NECESSÁRIO QUE SEJAM TOMADAS MEDIDAS URGENTES PARA A REALIZAÇÃO DESSE SERVIÇO.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4542/indicacao_no_244-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4542/indicacao_no_244-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE OS REPAROS NECESSÁRIOS NAS PINTURAS E SINALIZAÇÕES DE TRÂNSITO, POR TODA EXTENSÃO DA AVENIDA CUIABÁ.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4543/indicacao_no_245-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4543/indicacao_no_245-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA ENVIADO UM PROJETO DE LEI, COM A DENOMINAÇÃO DE ALGUM ESPAÇO PÚBLICO EM NOSSA CIDADE, EM HOMENAGEM AO DOM JAIME LUIZ COELHO, PRIMEIRO ARCEBISPO DE MARINGÁ. ELE LIDEROU TODA A REGIÃO POR APROXIMADAMENTE 40 ANOS E REALIZOU GRANDES FEITOS PARA TODA A SOCIEDADE, INCLUSIVE SARANDI.</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4544/indicacao_no_246-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4544/indicacao_no_246-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTALADO AS PLACAS DE LOGRADOUROS/NOMENCLATURAS DE RUAS E AVENIDAS, NO JARDIM ITÁLIA, MUITOS CARTEIROS ESTÃO TENDO DIFICULDADE PARA REALIZAR SEU TRABALHO POR CONTA DA FALTA DE SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4545/indicacao_no_247-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4545/indicacao_no_247-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE UM TRABALHO DE DIVULGAÇÃO, DO PROGRAMA “DESENROLA BRASIL”, NOS CRAS, AGÊNCIA DE EMPREGO E ASSISTÊNCIA SOCIAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4546/indicacao_no_248-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4546/indicacao_no_248-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADA A CONSTRUÇÃO DE UM CMEI E UMA ESCOLA NO JARDIM ITÁLIA.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4556/indicacao_no_249-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4556/indicacao_no_249-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADO A CONSTRUÇÃO DE UM GINÁSIO DE ESPORTES NA REGIÃO SUL DO MUNICÍPIO. SUGERE-SE QUE A CONSTRUÇÃO SEJA FEITA NO JARDIM ECO VALLEY OU NO VALE AZUL DISTRITO. ISSO PROPORCIONARIA UM ESPAÇO VITAL PARA A PRÁTICA DE ESPORTES E ATIVIDADES FÍSICAS, CONTRIBUINDO PARA A SAÚDE E BEM-ESTAR DOS MORADORES LOCAIS, ALÉM DE PROMOVER O ESPÍRITO ESPORTIVO NA COMUNIDADE. UM GINÁSIO MODERNO E BEM EQUIPADO PODERIA SER UM MARCO IMPORTANTE PARA A REGIÃO E UM INVESTIMENTO VALIOSO NO DESENVOLVIMENTO SOCIAL E RECREATIVO DA CIDADE.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4557/indicacao_no_250-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4557/indicacao_no_250-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A RETIRADA DE UMA ÁRVORE QUE FICA LOCALIZADA NA RUA MARECHAL DEODORO, EM FRENTE AO NÚMERO 806. A MESMA ESTÁ SECA E CORRE SÉRIO RISCO DE CAIR.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4558/indicacao_no_251-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4558/indicacao_no_251-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE CONTRATE UM MÉDICO DERMATOLOGISTA ESPECIALIZADO EM PSORÍASE E OUTRAS DOENÇAS DE PELE, PARA REALIZAR ATENDIMENTO NO CEME E PRIORIZAR OS PACIENTES COM ESSAS NECESSIDADES, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4559/indicacao_no_252-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4559/indicacao_no_252-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITA A INSTALAÇÃO DE BICICLETÁRIOS NO GINÁSIO COELHÃO, PARQUE ALVAMAR II.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4560/indicacao_no_253-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4560/indicacao_no_253-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE FAÇA UM PROJETO DE LEI QUE DISPÕE SOBRE O DIREITO DE PREFERÊNCIA NA MATRÍCULA E NA TRANSFERÊNCIA DA MATRÍCULA DOS FILHOS DE MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA NOS CENTROS MUNICIPAIS DE EDUCAÇÃO INFANTIL E NAS ESCOLAS MUNICIPAIS DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4561/indicacao_no_254-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4561/indicacao_no_254-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE ESTUDE A POSSIBILIDADE DE CRIAR UM ÓRGÃO MUNICIPAL ENCARREGADO DE RECEBER E ENCAMINHAR DENÚNCIAS ENVOLVENDO VIOLAÇÕES AOS DIREITOS HUMANOS PRATICADOS NO TERRITÓRIO DE SARANDI.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4562/indicacao_no_255-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4562/indicacao_no_255-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITA A PINTURA E SINALIZAÇÃO DE TRÂNSITO POR TODA EXTENSÃO DA AVENIDA NOVA AURORA, NO JARDIM NOVA INDEPENDÊNCIA.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4563/indicacao_no_256-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4563/indicacao_no_256-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO UM ESTUDO E PLANEJAMENTO PARA VIABILIZAR E SOLUCIONAR O PROBLEMA DA FALTA DE ÁGUA, PRINCIPALMENTE AOS FINAIS DE SEMANA, NA REGIÃO DOS JARDINS OURO VERDE I, II, III E IV.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4564/indicacao_no_257-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4564/indicacao_no_257-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A IMPLANTAÇÃO UM PARQUINHO ADAPTADO PARA CRIANÇAS COM NECESSIDADES ESPECIAIS, PRÓXIMO AO CMEI LIVANIA MARCIA LERIN KISTE.</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>Ireni Moura Farias "Irene Moura", Belmiro da Silva Farias "Belmiro Barbeiro", Dionizio Aparecido Viaro "Dionizio da Diocar", Erasmo Cardoso Pereira "Erasmo da Saúde", Eunildo Zanchim "Nildão", Fábio de Souza Silveira "Fábio Balako", Gilberto Messias de Pinas "Gil"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4565/indicacao_no_258-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4565/indicacao_no_258-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADO OBRAS DE AMPLIAÇÃO DOS SEGUINTES CMEIS E ESCOLAS NO MUNICÍPIO:_x000D_
 1.  CMEIS: VEREADOR SEBASTIÃO CÂNCIO DE OLIVEIRA, MENINO JESUS E HUGO MIKAEL SILVA LIMA;_x000D_
 2.  ESCOLAS: AYRES ANICETO DE ANDRADE, DR LUIZ GABRIEL SAMPAIO, JOSÉ POLO, MASSAMI KOGA, OLINDA DIAS PEREIRA, PROFESSOR PAULO FREIRE, SAGRADA FAMÍLIA, TISURO TSUJI BARROS E YOSHIO HAYASHI.</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4579/indicacao_no_259-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4579/indicacao_no_259-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE O CORTE DA ÁRVORE QUE FICA LOCALIZADA NA RUA CARLOS GOMES, EM FRENTE AO NÚMERO 699, NO JARDIM PANORAMA. JÁ FOI FEITO PROTOCOLO SOLICITANDO O SERVIÇO NA SECRETARIA RESPONSÁVEL.</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4580/indicacao_no_260-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4580/indicacao_no_260-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE NOTIFIQUE O PROPRIETÁRIO DO LOTE SITUADO NA RUA SALVADOR JORDANO, ESQUINA COM A RUA GUILHERME SONEGO, JARDIM NOVA PAULISTA. O MESMO NÃO ESTÁ ADEQUADO COM AS NORMAS IMPLANTADAS EM SARANDI. SEM CALÇADA E SEM A MURETA PARA EVITAR QUE VENHA SUJEIRA E LAMA NOS DIAS DE CHUVA PARA A RUA, VIZINHOS RECLAMAM DA SUJEIRA EM TORNO DA RUA. ONDE DEVERIA SER CALÇADA ESTÁ SENDO DESCARTE DE LIXO E OUTROS.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4581/indicacao_no_261-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4581/indicacao_no_261-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJAM RETIRADOS OS VEÍCULOS ESTACIONADOS PRÓXIMO A DELEGACIA DE SARANDI. POIS, ESTES VEÍCULOS EM SITUAÇÃO DE ABANDONO OCUPAM AS VAGAS DE ESTACIONAMENTO E TAMBÉM, SERVEM DE FOCO PARA O MOSQUITO DA DENGUE, ENTRE OUTRAS DOENÇAS.</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4582/indicacao_no_262-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4582/indicacao_no_262-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE CRIE O PROGRAMA “DE VOLTA AO TRABALHO” NO MUNICÍPIO DE SARANDI. O PROGRAMA “DE VOLTA AO TRABALHO”, DESTINADO A ESTIMULAR A REINSERÇÃO DOS IDOSOS NO MERCADO DE TRABALHO. É PAPEL DO PODER PÚBLICO PROMOVER AÇÕES QUE INCENTIVEM A REINSERÇÃO DOS IDOSOS NO MERCADO DE TRABALHO. O PROJETO TEM AINDA A IMPORTÂNCIA DE REDUZIR DESIGUALDADES SOCIAIS, CONSIDERANDO QUE BOA PARTE DAS FAMÍLIAS DE SARANDI DEPENDEM DA ATIVIDADE ECONÔMICA DOS IDOSOS PARA TER SEU SUSTENTO.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4583/indicacao_no_263-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4583/indicacao_no_263-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE FAÇA UM PROJETO QUE DISPÕE SOBRE A DIVULGAÇÃO DA RELAÇÃO DOS MEDICAMENTOS DE DISTRIBUIÇÃO GRATUITA, DISPONÍVEIS E FALTOSOS, NA REDE PÚBLICA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4584/indicacao_no_264-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4584/indicacao_no_264-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE MELHORIAS NOS LOCAIS QUE ABRIGAM AS AMBULÂNCIAS QUE ATENDEM A POPULAÇÃO. SABEMOS QUE A EXPOSIÇÃO INADEQUADA DOS VEÍCULOS, TENDEM A FAZER COM QUE OS MESMOS SE DETERIOREM COM MAIS RAPIDEZ E UM LOCAL APROPRIADO, GARANTIRÁ O CUIDADO COM O BEM PÚBLICO.</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4585/indicacao_no_265-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4585/indicacao_no_265-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO O RECAPE ASFÁLTICO EM TODA EXTENSÃO DA AVENIDA MONTEVIDÉU, NO JARDIM CASTELO. TAL MEDIDA SE FAZ NECESSÁRIA PARA A BOA UTILIZAÇÃO DA VIA, TENDO EM VISTA QUE, DEVIDO AO GRANDE FLUXO DE VEÍCULOS E O ASFALTAMENTO ANTIGO, A MESMA ENCONTRA-SE DETERIORADA, NECESSITANDO, PORTANTO, DA MANUTENÇÃO PARA EVITAR ACIDENTES E OUTROS TRANSTORNOS.</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4586/indicacao_no_266-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4586/indicacao_no_266-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITA A CALÇADA EM TORNO DA HORTA DO JARDIM MONTE REY.</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4587/indicacao_no_267-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4587/indicacao_no_267-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A IMPLANTAÇÃO DE ILUMINAÇÃO REBAIXADA NA ESTRADA JAGUARUNA. ASSIM MELHORANDO A SEGURANÇA NO LOCAL.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4588/indicacao_no_268-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4588/indicacao_no_268-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE DURANTE A REALIZAÇÃO DO EVENTO EM COMEMORAÇÃO AO ANIVERSÁRIO DA CIDADE, SEJA DELIMITADO ESPAÇOS DE USO EXCLUSIVO AS PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4602/indicacao_no_269-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4602/indicacao_no_269-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO A IMPLANTAÇÃO DE UMA COBERTURA NO CAMINHO DE ENTRADA ATÉ A ÁREA COBERTA DO CMEI HUGO MIKAEL SILVA LIMA, VISANDO PROTEÇÃO E SEGURANÇA EM DIAS CHUVOSOS. OS PAIS TÊM DIFICULDADE EM LOCOMOVER SEUS FILHOS ATÉ A ÁREA COBERTA DO CMEI DEVIDO AO PISO ESCORREGADIO, DESTA FORMA A COBERTURA NO LOCAL SUPRACITADO, OS PAIS E ALUNOS TERÃO MAIS SEGURANÇA, INCLUSIVE OS FUNCIONÁRIOS DO LOCAL.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4603/indicacao_no_270-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4603/indicacao_no_270-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTALADO ILUMINAÇÃO NOS SEGUINTES CAMPOS:_x000D_
 1 – CAMPO PRIMAVERÃO, JARDIM VERÃO._x000D_
 2 – CAMPO KM 15, JARDIM VERA CRUZ._x000D_
 3 – CAMPO MORÔ, JARDIM BELA VISTA. _x000D_
 A INDICAÇÃO SE FAZ NECESSÁRIA, DEVIDO AO ANSEIO DA POPULAÇÃO EM EXISTIR LOCAIS ILUMINADOS PARA A PRÁTICA DE ESPORTES NO PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4604/indicacao_no_271-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4604/indicacao_no_271-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE PROVIDENCIE A INSTALAÇÃO DE UMA PLACA DE SINALIZAÇÃO DE CARGA E DESCARGA NA AVENIDA ADEMAR BORNIA, EM FRENTE AO NÚMERO 1251, JARDIM INDEPENDÊNCIA.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4605/indicacao_no_272-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4605/indicacao_no_272-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A MANUTENÇÃO DO TELHADO E TAMBÉM A FIXAÇÃO DAS TRAVES DO GOL DO GINÁSIO COELHÃO, NO PARQUE ALVAMAR II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4606/indicacao_no_273-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4606/indicacao_no_273-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE UM ESTUDO PARA A POSSIBILIDADE DA CONTINUAÇÃO DA CICLOVIA POR TODA A EXTENSÃO DA AVENIDA ANTÔNIO VOLPATO. TAL MEDIDA É DE EXTREMA IMPORTÂNCIA, TENDO EM VISTA QUE, O AUMENTO DA UTILIZAÇÃO DAS BICICLETAS NÃO APENAS PARA A PRÁTICA DE ATIVIDADES FÍSICAS, MAS COMO FORMA DE TRANSPORTE É UMA TENDÊNCIA MUNDIAL. SENDO ASSIM, POR SE TRATAR DE UM LOCAL COM GRANDE FLUXO DE USUÁRIOS, É IMPRESCINDÍVEL QUE O LOCAL OFEREÇA SEGURANÇA DE TRAFEGABILIDADE PARA OS CICLISTAS.</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4607/indicacao_no_274-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4607/indicacao_no_274-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A CONTRATAÇÃO DE EMPRESA DE TELEINTERCONSULTA, COM O OBJETIVO DE SANAR A INEXISTÊNCIA DE MÉDICOS ESPECIALISTAS. A TELEINTERCONSULTA É UMA MODALIDADE DE TELEMEDICINA E VEM SE TORNANDO UMA ALTERNATIVA PARA AS INSTITUIÇÕES DE SAÚDE, ONDE HÁ A ATUAÇÃO DE UMA EQUIPE MÉDICA, QUE POR MEIO DE PLATAFORMA DISCUTEM CASOS CLÍNICOS DE PACIENTES, OFERECENDO UMA SOLUÇÃO PARA A REDUÇÃO DA FILA DE ESPERA NO CASO DE ALGUMAS ESPECIALIDADES.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4608/indicacao_no_275-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4608/indicacao_no_275-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTALADO UM REDUTOR DE VELOCIDADE DO “TIPO QUEBRA-MOLAS” NA AVENIDA SANTOS DUMONT 198, JARDIM INDEPENDÊNCIA II, EM FRENTE AO CEI MAANAIM. A FIM DE PREVENIR ACIDENTES POR CONTA DO ALTO FLUXO DE CRIANÇAS TODOS OS DIAS.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4609/indicacao_no_276-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4609/indicacao_no_276-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADO UMA CAPINA MECANIZADA OU MANUAL NO CONJUNTO MAUÁ E BAIRROS PRÓXIMOS.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4610/indicacao_no_277-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4610/indicacao_no_277-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTALADO UM EXAUSTOR NO GINÁSIO DE ESPORTES TANCREDO NEVES, POIS O MESMO NÃO POSSUI UMA VENTILAÇÃO BOA PARA ÉPOCAS QUENTES DO ANO.</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4626/indicacao_no_278-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4626/indicacao_no_278-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A ADEQUAÇÃO DE UMA UBS (UNIDADE BÁSICA DE SAÚDE), PARA ATENDIMENTOS BÁSICOS PELO PERÍODO DE 24 HORAS NA REGIÃO NORTE DO MUNICÍPIO. A SUGESTÃO TEM COMO OBJETIVO DESAFOGAR O ATENDIMENTO DA UPA (UNIDADE DE PRONTO ATENDIMENTO), QUE HOJE NÃO ATENDE A DEMANDA EXISTENTE NA CIDADE, UMA UBS ADEQUADA PARA ATENDIMENTOS A ZONA NORTE, FACILITARÁ AO MORADOR DAQUELA REGIÃO, QUE DEPENDE DE ATRAVESSAR A CIDADE PARA RECEBER ATENDIMENTO DEVIDO AO FATO DA UPA ESTAR LOCALIZADA PRÓXIMA A REGIÃO SUL DO MUNICÍPIO, SUGERE-SE AS SEGUINTES UBS'S QUE DENTRE AS TRÊS, POSSA SER ESCOLHIDA UMA;_x000D_
 I. UBS JARDIM AURORA;_x000D_
 II. UBS OURO VERDE;_x000D_
 III. UBS RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4627/indicacao_no_279-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4627/indicacao_no_279-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE INCLUA NO CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO, A SEMANA MUNICIPAL DE COMBATE AO ABORTO E REAFIRMAÇÃO DO DIREITO A VIDA, O OBJETIVO DO PRESENTE É ABORDAR O TEMA ABORTO, SEMPRE COM O VIÉS DE PROTEÇÃO A MÃE E A VIDA, O TEMA EM QUESTÃO E MUITO POLÊMICO E DIVERGE DEMAIS SEMPRE QUE ABORDADO E DEBATIDO. TENDO EM VISTA QUE MUITAS MULHERES SE SUBMETEM A PRÁTICA ABORTIVA, SEGUNDO A ONU, PELO MENOS 80.000 MIL MULHERES PERDEM A VIDA ANUALMENTE EM CONSEQUÊNCIA DE ABORTOS REALIZADOS EM CONDIÇÕES PRECÁRIAS, E QUE NOS PROPUSEMOS A IMPLANTAÇÃO DA SEMANA MUNICIPAL DE COMBATE AO ABORTO, PARA QUE O ASSUNTO SEJA MELHOR DISCUTIDO E AS INFORMAÇÕES DIFUNDIDAS DE FORMA AMPLA E COM A DEVIDA RELEVÂNCIA NO QUE SE REFERE A VALORIZAÇÃO DA VIDA. DEVIDO A POLITICAS DE DESVALORIZAÇÃO E BANALIZAÇÃO DA VIDA, NOSSAS CRIANÇAS E ADOLESCENTES VEM SENDO BOMBARDEADAS DE INFORMAÇÕES QUE OCULTAM O RISCO A SAÚDE FÍSICA E MENTAL, QUE A PRÁTICA ABORTIVA PODEM TRAZER AS NOSSAS FAMÍLIAS, TENDO EM VISTA ALTO RISCO DE MORTALIDADE E A DEMASIADA PRATICA DESSE ATO, A APROVAÇÃO DESSA INDICAÇÃO PELA NOBRE EDIL COM USO NESSE ASSENTO E DE SUMA IMPORTÂNCIA, PARA QUE ASSIM POSSAMOS ESTIMULAR AÇÕES DE INCENTIVO A VIDA E PROMOVER A REFLEXÃO DA LUTA CONTRA O ABORTO.</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4628/indicacao_no_280-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4628/indicacao_no_280-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO LIMPEZA NAS MARGENS DA ESTRADA MAURO TRINDADE, QUE ENCONTRA-SE COM ENTULHOS, E QUE SEJA FEITO RONDA MAIS FREQUENTE POR PARTE DA GUARDA-CIVIL MUNICIPAL, PARA EVITAR QUE PESSOAS IRRESPONSÁVEIS CONTINUEM A DESCARTAR SOBRAS DE MATERIAIS DE CONSTRUÇÃO NAQUELE LOCAL.</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4629/indicacao_no_281-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4629/indicacao_no_281-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE VERIFIQUE A POSSIBILIDADE DE CONCEDER AO CARGO DE AUXILIAR ADMINISTRATIVO UM AUMENTO SALARIAL DE FORMA A VALORIZAR ESSA CLASSE DE GRANDE RELEVÂNCIA NA PRESTAÇÃO DOS SERVIÇOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4630/indicacao_no_282-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4630/indicacao_no_282-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADO UM MUTIRÃO DE LIMPEZA COM ROÇADA E RETIRADA DE ENTULHOS, NOS TERRENOS DO JARDIM SOCIAL, QUE FICAM LOCALIZADOS NA AVENIDA DEPUTADO BORSARI NETO.</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4631/indicacao_no_283-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4631/indicacao_no_283-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTALADO UM REDUTOR DE VELOCIDADE DO TIPO “QUEBRA-MOLAS” NA AVENIDA FELÍCIO TURQUINO, ENTRE AS RUAS REI ZUMBI DOS PALMARES (ANTIGA RUA 18) E JOSÉ MARTI (ANTIGA RUA 19). A FIM DE COIBIR A ALTA VELOCIDADE DOS VEÍCULOS E PREVENIR ACIDENTES.</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4632/indicacao_no_284-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4632/indicacao_no_284-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTALADO UM AR-CONDICIONADO NA UBS NOVA ALIANÇA PARA MELHOR ESTADIA DOS MUNÍCIPES E FUNCIONÁRIOS QUE FREQUENTAM O LOCAL.</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4633/indicacao_no_285-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4633/indicacao_no_285-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR, NO SITE OFICIAL DO MUNICÍPIO E NAS MÍDIAS SOCIAIS, A RELAÇÃO DOS ANIMAIS DISPONÍVEIS PARA ADOÇÃO EM ONG’S DE SARANDI.</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4634/indicacao_no_286-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4634/indicacao_no_286-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A INSTALAÇÃO DE BEBEDOUROS E COMEDOUROS PARA CÃES, NAS PRAÇAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4635/indicacao_no_287-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4635/indicacao_no_287-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SOLICITE A PINTURA DE SINALIZAÇÃO DE TRÂNSITO NA ESTRADA MAURO TRINDADE, EM ESPECIAL FAIXA DE ESTACIONAMENTO E FAIXA DE PEDESTRE EM FRENTE A UBS AURORA.</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4646/indicacao_no_288-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4646/indicacao_no_288-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A OBRA DE PAVIMENTAÇÃO ASFÁLTICA DO TRECHO NÃO PAVIMENTADO, DA ESTRADA OCTÁVIO COLLI QUE SE INICIA NO CONJUNTO FLORESTA, ATÉ A RUA PIONEIRO JOSÉ PEDROSO DE ALMEIDA NO DISTRITO DO VALE AZUL.</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4647/indicacao_no_289-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4647/indicacao_no_289-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA VIABILIZADO UM POÇO ARTESIANO E UM RESERVATÓRIO DE ÁGUA NA REGIÃO DO JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4648/indicacao_no_290-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4648/indicacao_no_290-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, PROVIDÊNCIAS JUNTO AO DEPARTAMENTO COMPETENTE, A COLOCAÇÃO DE PEDRAS BRITAS OU PASSAR A MÁQUINA, NA ESTRADA UVARANA. RESSALTE-SE QUE A ESTRADA MENCIONADA SERVE PARA O TRANSPORTE COLETIVO NECESSITANDO PORTANTO, ESTAR BEM CASCALHADA PARA MAIOR SEGURANÇA.</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4649/indicacao_no_291-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4649/indicacao_no_291-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, PARA QUE REALIZE UM ESTUDO QUANTO A POSSIBILIDADE DE DAR DESCONTO NO IPTU PARA TERRENOS NA ÁREA CENTRAL DO MUNICÍPIO PARA SERVIREM DE ESTACIONAMENTO GRATUITO. A FALTA DE VAGAS DE ESTACIONAMENTO NO CENTRO DE SARANDI SEMPRE FOI UM PROBLEMA. COM A INEXISTÊNCIA DE UM SISTEMA ROTATIVO DE ESTACIONAMENTO, HÁ UMA GRANDE RECLAMAÇÃO POR PARTE DOS COMERCIANTES DA ÁREA CENTRAL DA FALTA DE ESTACIONAMENTOS. COMO EXISTEM ALGUNS TERRENOS NA ÁREA CENTRAL QUE PODEM SER UTILIZADOS PARA ESSA FINALIDADE, O DESCONTO NO IPTU É UMA FORMA DA CESSÃO DO LOCAL PARA QUE POSSA SER UTILIZADO GRATUITAMENTE PELOS VEÍCULOS.</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4650/indicacao_no_292-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4650/indicacao_no_292-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A MANUTENÇÃO/SUBSTITUIÇÃO DAS LIXEIRAS PÚBLICAS INSTALADAS NA AVENIDA LONDRINA.</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4651/indicacao_no_293-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4651/indicacao_no_293-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA VIABILIZADO UM POÇO ARTESIANO E UM RESERVATÓRIO DE ÁGUA NA REGIÃO DO JARDIM ITÁLIA.</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4652/indicacao_no_294-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4652/indicacao_no_294-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTALADO GRELHAS PARA OS BUEIROS AO REDOR DA PRAÇA DOS TRÊS PODERES.</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4653/indicacao_no_295-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4653/indicacao_no_295-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE DETERMINE COM MÁXIMA URGÊNCIA, JUNTO A SECRETARIA DE URBANISMO A REALIZAÇÃO DO ASFALTO NO TRECHO QUE LIGA O FINAL DA AVENIDA JOÃO MARANGONI NO JARDIM SÃO PAULO AO JARDIM ITÁLIA.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4654/indicacao_no_296-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4654/indicacao_no_296-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A INFORMATIZAÇÃO DA CENTRAL DE AGENDAMENTO DA SECRETARIA DE SAÚDE. DEVIDO À NECESSIDADE APRESENTADA NO OFÍCIO ENVIADO PELA PRÓPRIA SECRETARIA DE SAÚDE Nº 524/2022, ONDE FICA EXPLÍCITA A DIFICULDADE EM APRESENTAR PROVAS DOCUMENTADAS POR CONTA DO ARQUIVO SER FÍSICO E ORGANIZADO POR ORDEM CRONOLÓGICA, DIFICULTANDO ASSIM A ENTREGA QUANDO SOLICITADO E FERINDO O PRINCÍPIO DA PUBLICIDADE E EFICIÊNCIA DA ADMINISTRAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4670/indicacao_no_297-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4670/indicacao_no_297-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE DETERMINE A INSTALAÇÃO DE REDUTOR DE VELOCIDADE, DO TIPO “QUEBRA-MOLAS”, NA AVENIDA PIONEIRO JOSÉ LAURINDO PRÓXIMO AO NÚMERO 1007 DE FRONTE AO MERCADO GOMES OU UM POUCO MAIS ABAIXO SENTIDO CENTRO AO BAIRRO. POIS, OS CARROS CIRCULAM NAQUELE PEDAÇO EM ALTA VELOCIDADE.</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4671/indicacao_no_298-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4671/indicacao_no_298-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE NOTIFIQUE O PROPRIETÁRIO DO TERRENO LOCALIZADO NA RUA SÃO FRANCISCO DE ASSIS, ENTRE OS NÚMEROS 231 E 251 E ENTRE 251 E 271, NO JARDIM BOM PASTOR, A FIM DE QUE REALIZE A CONSTRUÇÃO DE CALÇADAS E MURRETAS. HAJA VISTA, QUE NOS DIAS CHUVOSOS ESCOA LAMA NA RUA E ACUMULA MATOS E INSETOS, IMPEDINDO A PASSAGEM DE PEDESTRES.</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4672/indicacao_no_299-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4672/indicacao_no_299-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE FAÇA UMA HORTA COMUNITÁRIA NO TERRENO LOCALIZADO NA AVENIDA BORSARI NETO, ENTRE AS RUAS 13 E A 15, NO JARDIM NOVO INDEPENDÊNCIA PRIMEIRA PARTE.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4673/indicacao_no_300-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4673/indicacao_no_300-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A TROCA DO SINAL SONORO POR MÚSICA NAS ESCOLAS MUNICIPAIS DE SARANDI. POIS, ASSIM AJUDARÁ NA AUDIÇÃO DAS CRIANÇAS COM DEFICIÊNCIAS COMO OS AUTISTAS QUE NÃO GOSTAM DE BARULHOS ALTOS E RUÍDOS QUE O SOM DO SINAL SONORO NORMAL FAZ. AS CRIANÇAS AUTISTAS E COM OUTRAS DEFICIÊNCIAS NECESSITAM TER UM SINAL ADQUIRIDO PARA NÃO ACONTECER CRISES PELOS BARULHOS. INDICAÇÃO Nº 007/2023, DA EDIL LÍVIA CARDOSO CAETANO, VEREADORA MIRIM DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4674/indicacao_no_301-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4674/indicacao_no_301-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, PARA QUE, NOS CASOS DE SERVIDORAS EFETIVAS MUNICIPAIS QUE RECEBEM REMUNERAÇÃO EM RAZÃO DE FUNÇÃO GRATIFICADA, EM CASO DE GOZO DE LICENÇA MATERNIDADE, QUE PERMANEÇAM RECEBENDO TAL VANTAGEM.</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4675/indicacao_no_302-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4675/indicacao_no_302-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTALADO UMA ATI (ACADEMIA DA TERCEIRA IDADE) NO JARDIM NOVO BERTIOGA.</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4676/indicacao_no_303-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4676/indicacao_no_303-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO UM ESTUDO PARA A CONTRATAÇÃO DE GERADORES DE ENERGIA DE ALUGUEL OU A AQUISIÇÃO DO MESMO, PARA A AUTARQUIA DE ÁGUAS E SECRETARIA DE SAÚDE. PARA MOMENTOS DE FALTA DE ENERGIA, ASSIM NÃO GERANDO PROBLEMAS MAIS GRAVES PARA A POPULAÇÃO.</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4677/indicacao_no_304-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4677/indicacao_no_304-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A REALIZAÇÃO DE UMA CAMPANHA DE DIVULGAÇÃO NO MUNICÍPIO QUANTO AOS MEIOS DE PREVENÇÃO E COMBATE A VIOLÊNCIA CONTRA MULHER.</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4678/indicacao_no_305-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4678/indicacao_no_305-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADA A PINTURA DE SINALIZAÇÃO DE TRÂNSITO NA AVENIDA GIRO WATANABE, JARDIM NOVA INDEPENDÊNCIA, EM ESPECIAL FAIXA DE ESTACIONAMENTO E FAIXA DE PEDESTRE.</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4679/indicacao_no_306-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4679/indicacao_no_306-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A IMPLANTAÇÃO UM POÇO ARTESIANO E UM RESERVATÓRIO DE ÁGUA NA REGIÃO DO PARQUE RESIDENCIAL BOM PASTOR.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4686/indicacao_no_307-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4686/indicacao_no_307-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO A ROÇADA E LIMPEZA DOS MATOS EM TORNO DA UNIDADE BÁSICA DE SAÚDE (UBS) MONTE REY E DO CMEI HUGO MIKAEL SILVA LIMA, O MATO SE ENCONTRA BEM ALTO NOS LOCAIS, CAUSANDO ASSIM UM PERIGO CONSTANTE PARA OS MUNÍCIPES QUE FREQUENTAM A UBS, AS CRIANÇAS E FUNCIONÁRIOS DO CMEI SUPRACITADO. TENDO EM VISTA QUE AO LADO DA UBS ENCONTRA-SE IMPLANTADO UMA ATI QUE TAMBÉM SE ENCONTRA NA MESMA SITUAÇÃO, SENDO NECESSÁRIO O PROCEDIMENTO DE ROÇADA EM TODO O QUARTEIRÃO ONDE FICA SITUADO AS UNIDADES MENCIONADAS. ESTE PROCEDIMENTO É CRUCIAL PARA MANTER UM AMBIENTE SEGURO E ACOLHEDOR A TODOS, PROMOVENDO ASSIM O BEM-ESTAR E A QUALIDADE DE VIDA DE NOSSA POPULAÇÃO.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4687/indicacao_no_308-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4687/indicacao_no_308-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADO UM ESTUDO DE PLANEJAMENTO PARA O REPASSE DO INCENTIVO FINANCEIRO ADICIONAL (IFA), COMO PAGAMENTO DE GRATIFICAÇÃO DE FINAL DE ANO, CONFORME ESTABELECE A PORTARIA DO MINISTÉRIO DA SAÚDE/GM Nº 674, DE 03 DE JUNHO DE 2003, ARTIGO 3º. O ESTUDO VISA PROGRAMAÇÃO PARA DISTRIBUIÇÃO DE GRATIFICAÇÃO, POSSIBILITANDO O TEMPO HÁBIL PARA O PODER EXECUTIVO SE ORGANIZAR ATRAVÉS DO SETOR FINANCEIRO DA SECRETÁRIA DE SAÚDE PARA PROMOVER O PAGAMENTO DA GRATIFICAÇÃO DOS FUNCIONÁRIOS AINDA NO EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4688/indicacao_no_309-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4688/indicacao_no_309-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE FAÇA UM ESTUDO PARA POSSÍVEL INSTALAÇÃO DE UMA FARMÁCIA MUNICIPAL, NA REGIÃO DA UPA, COM FUNCIONAMENTO DAS 7:00 ÀS 23:00 HORAS, DE DOMINGO A DOMINGO.</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4689/indicacao_no_310-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4689/indicacao_no_310-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE POSSIBILITE A TODAS AS MULHERES DO MUNICÍPIO, O DIREITO DE TEREM UM ACOMPANHANTE DE SUA LIVRE ESCOLHA, NAS CONSULTAS E EXAMES NOS ESTABELECIMENTOS PÚBLICOS DE SAÚDE (SALVO AQUELES POR SEGURANÇA À SAÚDE DA PACIENTE, NÃO POSSAM SER REALIZADOS COM PRESENÇA DE PESSOAS ESTRANHAS AO CORPO CLÍNICO). INFELIZMENTE, RECENTEMENTE VÁRIAS MULHERES EM UMA CIDADE DA REGIÃO, FORAM VÍTIMAS DE UM PROFISSIONAL DA ÁREA DA SAÚDE QUE EM UM MOMENTO DE VULNERABILIDADE FORAM EXPOSTAS A UMA SÉRIE DE CONSTRANGIMENTOS E ABUSOS. A INDICAÇÃO BUSCA A PROTEÇÃO TANTO DA MULHER, QUANTO AOS BONS PROFISSIONAIS QUE FAZEM O ATENDIMENTO.</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4690/indicacao_no_311-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4690/indicacao_no_311-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE ESTUDOS PARA A CONSTRUÇÃO DE CISTERNAS NAS ESCOLAS DO MUNICÍPIO, CAPAZES DE CAPTURAREM ÁGUAS DA CHUVA. ESTAMOS VIVENDO UM PERÍODO DE CRISE HÍDRICA NÃO SÓ EM NOSSO MUNICÍPIO, MAS ESTA PREOCUPAÇÃO É MUNDIAL. ESTA MEDIDA PROPOSTA SUGERE UMA REDUÇÃO DE CONSUMO DESTE RECURSO NATURAL E O SEU REAPROVEITAMENTO PARA A IRRIGAÇÃO DE JARDINS, LAVAGEM DE PISOS EXTERNOS, DESCARGAS SANITÁRIAS ENTRE OUTROS. ESTA INICIATIVA SERVIRÁ DE INCENTIVO A TODA A POPULAÇÃO VISANDO OS SEUS BENEFÍCIOS INCLUSIVE NOS PERÍODOS DE ESTIAGEM COM O PRINCÍPIO DA SUSTENTABILIDADE.</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4691/indicacao_no_312-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4691/indicacao_no_312-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE UM MUTIRÃO DE LIMPEZA NO MUNICÍPIO. DEVIDO AOS ÚLTIMOS TEMPORAIS QUE PASSARAM PELA CIDADE, RETIRADA DE GALHOS, TRONCOS, SUJEIRAS EM GERAL.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4692/indicacao_no_313-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4692/indicacao_no_313-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A INSTALAÇÃO DE PLACAS E AS DEVIDAS SINALIZAÇÕES, NO ENTRONCAMENTO DAS VIAS: AVENIDA ADEMAR BORNIA, AVENIDA LAGUNA E BR-376. POR SER UM PONTO DE ACESSO AO MUNICÍPIO, O LOCAL RECEBE GRANDE FLUXO DE VEÍCULOS E A FALTA DESSAS SINALIZAÇÕES ESTÁ DIFICULTANDO O TRÁFEGO.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4693/indicacao_no_314-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4693/indicacao_no_314-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADO A LIBERAÇÃO EM COMODATO DO ESPAÇO INATIVO DA UBS DO PARQUE ALVAMAR, PARA QUE SEJA REALIZADO A FEIRA DE EMPREENDEDORAS DA AMES – ASSOCIAÇÃO DE MULHERES EMPREENDEDORAS DE SARANDI.</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4707/indicacao_no_315-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4707/indicacao_no_315-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO A ROÇADA EM VOLTA DA ESCOLA MUNICIPAL AYRES ANICETO DE ANDRADE.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4708/indicacao_no_316-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4708/indicacao_no_316-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA CONSTRUÍDA UMA DELEGACIA DE POLÍCIA NA ÁREA DO JARDIM INDEPENDÊNCIA. INDICAÇÃO Nº 013/2023, DO EDIL RAFAEL LESSA ARAGÃO BORGES JÚNIOR, VEREADOR MIRIM NESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4709/indicacao_no_317-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4709/indicacao_no_317-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE PROVIDENCIE ESPAÇOS PÚBLICOS DE LAZER, PREFERENCIALMENTE COMO CAMPOS DE FUTEBOL, GINÁSIO DE ESPORTE E PRAÇAS DE JUVENTUDE. INDICAÇÃO Nº 028/2023, DO EDIL RAFAEL LESSA ARAGÃO BORGES JÚNIOR, VEREADOR MIRIM NESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4710/indicacao_no_318-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4710/indicacao_no_318-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE DETERMINE A SECRETARIA MUNICIPAL DE EDUCAÇÃO, OS ESTUDOS NECESSÁRIOS PARA A ORGANIZAÇÃO DE UM CURSINHO PREPARATÓRIO PARA VESTIBULAR E DE UM CURSINHO PREPARATÓRIO PARA CONCURSOS PÚBLICOS, INCLUSIVE COM AULAS DE REDAÇÃO, DESTINADOS AOS ALUNOS DA REDE PÚBLICA, QUE TENHAM INTERESSE.</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4711/indicacao_no_319-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4711/indicacao_no_319-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE EMITA UMA NOTIFICAÇÃO GERAL AOS PROPRIETÁRIOS DE IMÓVEIS NÃO EDIFICADOS, PARA QUE CONSTRUAM MURO DE VEDAÇÃO, CONFORME AS DIMENSÕES E ADEQUAÇÕES EXIGIDAS POR LEI.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4712/indicacao_no_320-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4712/indicacao_no_320-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE ESTUDOS PARA A IMPLANTAÇÃO DE UMA FANFARRA MUNICIPAL COM ALUNOS DO MUNICÍPIO. A IMPLANTAÇÃO DE UMA FANFARRA MUNICÍPIO, É UMA FORMA DE APROXIMAR NOSSAS CRIANÇAS E ADOLESCENTES À CULTURA MUSICAL, TENDO EM VISTA QUE ANUALMENTE TEMOS NOSSO DESFILE CÍVICO E UMA CIDADE DO PORTE DE SARANDI, NÃO POSSUI SUA FANFARRA OU BANDA MUNICIPAL.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>Fábio de Souza Silveira "Fábio Balako", Eunildo Zanchim "Nildão"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4713/indicacao_no_321-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4713/indicacao_no_321-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA IMPLANTADA A FARMÁCIA ITINERANTE NO MUNICÍPIO, ASSIM AS PESSOAS COM DIFICULDADES DE CHEGAREM ATÉ AS FARMÁCIAS, PODERÃO RETIRAR SEUS MEDICAMENTOS PRÓXIMO A SUAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4714/indicacao_no_322-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4714/indicacao_no_322-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO UMA REVITALIZAÇÃO NA ESTRADA DO KM 8, ONDE FOI MUITO DEGRADADA POR CONTA DAS FORTES CHUVAS.</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4715/indicacao_no_323-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4715/indicacao_no_323-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO UMA REFORMA NA QUADRA DE ESPORTES DA ESCOLA MUNICIPAL MERCEDES ROMERO PANZERI, PARA ASSIM TER MELHORA NA SEGURANÇA DOS ALUNOS E NAS AULAS DE EDUCAÇÃO FÍSICA. INDICAÇÃO Nº 004/2023, DA EDIL GEOVANA MONTEIRO DA CRUZ, VEREADORA MIRIM NESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4716/indicacao_no_324-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4716/indicacao_no_324-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADA A IMPLANTAÇÃO DE UM PARQUINHO PARA CRIANÇAS COM DEFICIÊNCIA, PRÓXIMO A ESCOLA MUNICIPAL MERCEDES ROMERO PANZERI. INDICAÇÃO Nº 008/2023, DO EDIL NICOLAS HUBNER, VEREADOR MIRIM NESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4717/indicacao_no_325-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4717/indicacao_no_325-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADA A APLICABILIDADE DA LEI FEDERAL Nº 14.674, REFERENTE AO ALUGUEL PARA VÍTIMAS DE VIOLÊNCIA DOMÉSTICA.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4731/indicacao_no_326-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4731/indicacao_no_326-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO UM ESTUDO PARA INSTALAÇÃO DE DOIS REDUTORES DE VELOCIDADE DO TIPO QUEBRA-MOLAS NA AV. SUELENE DA SILVA DUARTE, ESPECIFICAMENTE EM FRENTE AOS NÚMEROS 487 E 794 NO JARDIM MONTEREY, TEMOS OBSERVADO UM FLUXO CONTÍNUO DE VEÍCULOS EM ALTA VELOCIDADE. ESTA SITUAÇÃO SE TORNA AINDA MAIS PREOCUPANTE DEVIDO À PRESENÇA DE UMA PRAÇA ONDE MUITAS CRIANÇAS BRINCAM DIARIAMENTE. ESTA MEDIDA CONTRIBUIRÁ SIGNIFICATIVAMENTE PARA A REDUÇÃO DA VELOCIDADE DOS VEÍCULOS, PROPORCIONANDO UM AMBIENTE MAIS SEGURO E TRANQUILO PARA TODOS.</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4732/indicacao_no_327-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4732/indicacao_no_327-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SE FAÇA A REFORMA, EM CARÁTER DE URGÊNCIA, DO TELHADO DA QUADRA DA ESCOLA MUNICIPAL MACHADO DE ASSIS. ESTA VEREADORA JÁ PROTOCOLOU UM OFÍCIO JUNTAMENTE AO SECRETÁRIO DE EDUCAÇÃO NO ANO DE 2022, E ATÉ O PRESENTE MOMENTO NÃO FOI FEITO NENHUMA MELHORIA NAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4733/indicacao_no_328-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4733/indicacao_no_328-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SE FAÇA A ROÇADA NA ESCOLA MUNICIPAL MACHADO DE ASSIS, O MATO DO LOCAL ESTÁ ALTO E PODE TER BICHOS PEÇONHENTOS E VENENOSOS, COLOCANDO A VIDA DAS CRIANÇAS EM PERIGO.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4734/indicacao_no_329-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4734/indicacao_no_329-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A POSSIBILIDADE DE FAZER UMA COBERTURA NO PÁTIO DA UBS DO JARDIM AURORA, COM ASSENTO PARA ACOMODAÇÃO. AS PESSOAS QUE VÃO ATÉ A MESMA, EM BUSCA DE SEUS MEDICAMENTOS OU AGENDAR CONSULTA SÃO PESSOAS DE MAIS IDADE, QUE FICAM EXPOSTAS AO SOL E CHUVA, QUE SEJA IMPLANTADO O SISTEMA DE SENHA PARA QUE AS PESSOAS PEGUEM SUA SENHA E SE ACOMODEM NA COBERTURA AGUARDANDO SUA CHAMADA. SÃO VÁRIAS AS RECLAMAÇÕES DE MUNÍCIPES QUE USAM ESSE LOCAL E FICAM EXPOSTOS AO RELENTO.</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4735/indicacao_no_330-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4735/indicacao_no_330-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE PROVIDENCIE ESTUDOS SOBRE A POSSIBILIDADE DA IMPLANTAÇÃO DE CÂMERAS DE SEGURANÇA DENTRO DAS SALAS DE AULA NAS INSTITUIÇÕES DE ENSINO. INDICAÇÃO Nº 029/2023, DO EDIL RAFAEL LESSA ARAGÃO BORGES JÚNIOR, VEREADOR MIRIM NESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4736/indicacao_no_331-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4736/indicacao_no_331-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE CRIE ESTUDOS SE POSSÍVEL VIABILIZAR A ABERTURA DA AVENIDA ADEMAR BORNIA E AVENIDA ANTÔNIO VOLPATO, DE FORMA A FAZER A INTERLIGAÇÃO AO MUNICÍPIO DE MARIALVA. PROPORCIONANDO MAIOR FLUIDEZ AO TRÂNSITO DAS ALUDIDAS AVENIDAS, BENEFICIANDO, MORADORES, COMERCIANTES E INDÚSTRIAS DOS MUNICÍPIOS DE SARANDI E MARIALVA.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4737/indicacao_no_332-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4737/indicacao_no_332-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE ORGANIZE UM CRONOGRAMA COM AS ESCOLAS MUNICIPAIS PARA USO DA PISCINA DO ANTIGO ELDORADO.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4738/indicacao_no_333-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4738/indicacao_no_333-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, A POSSIBILIDADE DE INCLUIR O INGLÊS NA GRADE DE ENSINO.</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4739/indicacao_no_334-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4739/indicacao_no_334-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A INSTALAÇÃO DE MESAS DE JOGOS, COMO EXEMPLO, DAMA, XADREZ, NA PRAÇA DO JARDIM PANORAMA E PRAÇA DA JUVENTUDE. COM O INTUITO DE RESGATAR A PRÁTICA DE JOGOS, PROPORCIONAR LAZER E INTERAÇÃO ENTRE OS CIDADÃOS.</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4740/indicacao_no_335-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4740/indicacao_no_335-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, PARA QUE SEJAM REALIZADAS FEIRAS DE EMPREGABILIDADE DE FORMA PERIÓDICA E ITINERANTE, COM O INTUITO DE TORNAR MAIS ACESSÍVEL A PARTICIPAÇÃO DE TODA COMUNIDADE.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4741/indicacao_no_336-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4741/indicacao_no_336-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SOLICITE JUNTO DER (DEPARTAMENTO DE ESTRADAS E RODAGENS) UMA MANUTENÇÃO MAIS ADEQUADA E CONTÍNUA NA BR-376, SE TRATANDO DE ROÇADA NO CANTEIRO CENTRAL E NAS LATERAIS DENTRO DO PERÍMETRO URBANO DE SARANDI.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4742/indicacao_no_337-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4742/indicacao_no_337-2023.pdf</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4760/indicacao_no_338-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4760/indicacao_no_338-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A ROÇADA NA UNIDADE BÁSICA DE SAÚDE RIO DE JANEIRO, EM CARÁTER DE URGÊNCIA, POIS O MATO ESTÁ MUITO ALTO NAQUELE LOCAL.</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4761/indicacao_no_339-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4761/indicacao_no_339-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTITUÍDO EM NOSSO MUNICÍPIO, NAS PLACAS DE ATENDIMENTO PREFERENCIAL, O SÍMBOLO DE AUTISMO PARA QUE AS PESSOAS QUE ESTEJAM EM FILAS DE ESPERA TENHA PRIORIDADE NO ATENDIMENTO EM ESTABELECIMENTOS COMERCIAIS. DE ACORDO COM A LEI Nº 16.756, A PLACA DEVE SER FIXADA EM TODOS OS ESTABELECIMENTOS PÚBLICOS E PRIVADOS QUE DISPONIBILIZAM ATENDIMENTO PRIORITÁRIO. A PLACA DEVE CONTAR COM A FITA QUEBRA-CABEÇA QUE É O SÍMBOLO MUNDIAL DO AUTISMO.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4762/indicacao_no_340-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4762/indicacao_no_340-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA COLOCADO UMA PLACA DE SINALIZAÇÃO NA MARGINAL ADEMAR BORNIA, COM A ADVERTÊNCIA DE “A 100 METROS QUEBRA-MOLAS”. RECENTEMENTE FOI FEITO UM REDUTOR DE VELOCIDADE DO TIPO “QUEBRA-MOLAS” EM FRENTE A EMPRESA MILÊNIO AUTOMÓVEIS, E POR FALTA DE UMA SINALIZAÇÃO MAIS ADEQUADA VEM ACONTECENDO ACIDENTES NO LOCAL, DEVIDO A MARGINAL TER UM FLUXO DE VEÍCULOS CONSIDERÁVEL. OS VEÍCULOS TRAFEGAM MUITO PRÓXIMO UM DO OUTRO, AO FREAR QUEM VEM LOGO ATRÁS ACABA SE CHOCANDO NA TRASEIRA. UMA PLACA DE AVISO COM UMA DISTÂNCIA CONSIDERADA PODE EVITAR ACIDENTES. OBSERVAÇÃO: EM MENOS DE QUINZE DIAS TIVEMOS DOIS ACIDENTES, CAUSANDO UM GRANDE CONGESTIONAMENTO.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4763/indicacao_no_341-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4763/indicacao_no_341-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE ADEQUE TODOS OS ÔNIBUS DAS ESCOLAS DO MUNICÍPIO COM CINTO DE SEGURANÇA. INDICAÇÃO Nº 045/2023, DO EDIL RAFAEL LESSA ARAGÃO BORGES JÚNIOR, VEREADOR MIRIM NESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4764/indicacao_no_342-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4764/indicacao_no_342-2023.pdf</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4765/indicacao_no_343-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4765/indicacao_no_343-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA INSTALADO DOIS REDUTORES DE VELOCIDADE DO TIPO “QUEBRA-MOLAS”, NA RUA ALCIDES NUNES ITA JORENTE, NO JARDIM OURO VERDE II, PRÓXIMO A CONSTRUÇÃO DO CMEI.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4766/indicacao_no_344-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4766/indicacao_no_344-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE REALIZE A ROÇADA DA PRAÇA DE SKATE, LOCALIZADA NA RUA TAÍ ESQUINA COM JÚLIO DVORANEN. TAL MEDIDA SE FAZ NECESSÁRIA TENDO QUE O MATO ESTÁ MUITO ALTO E VEM GERANDO GRANDES TRANSTORNOS E PREOCUPAÇÃO AOS VIZINHOS, POIS É UM AMBIENTE PROPÍCIO PARA TORNAR UM CRIADOURO DE INSETOS E ANIMAIS PEÇONHENTOS (ESCORPIÕES, COBRAS, RATOS E BARATAS, ETC.).</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4767/indicacao_no_345-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4767/indicacao_no_345-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADO UM TRABALHO DE REVITALIZAÇÃO PAISAGÍSTICA DA PRAÇA DOS PIONEIROS. TENDO EM VISTA QUE O LOCAL É BASTANTE FREQUENTADO PELOS MORADORES, E MERECE QUE SEJA REALIZADO UM TRABALHO VISUAL PARA QUE AS FAMÍLIAS SARANDIENSES POSSAM TER MAIS UM LOCAL BONITO E SEGURO.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4768/indicacao_no_346-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4768/indicacao_no_346-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE INSTALE UM REDUTOR DE VELOCIDADE DO TIPO “QUEBRA-MOLAS”, NA AVENIDA ANCHIETA, EM FRENTE AO NÚMERO 998, NO JARDIM SÃO JOSÉ. O OBJETIVO DESTA MEDIDA É EVITAR ACIDENTES E SALVAR VIDAS.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4769/indicacao_no_347-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4769/indicacao_no_347-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA FEITO UMA MANUTENÇÃO NA PRAÇA KANE ANDÓ, NO PARQUE SÃO PEDRO. ONDE A MESMA ENCONTRA-SE COM UMA MESA QUEBRADA E COM DEGRADAÇÃO POR CONTA DO TEMPO.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4770/indicacao_no_348-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4770/indicacao_no_348-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SOLICITE A EMPRESA RESPONSÁVEL PELA OBRA DE REDE DE ESGOTO NO PARQUE ALVAMAR, QUE INTENSIFIQUEM OS CUIDADOS COM A TERRA DURANTE A OBRA. MORADORES ESTÃO RECLAMANDO QUE AS RUAS NÃO ESTÃO SENDO LAVADAS DURANTE E DEPOIS DO EXPEDIENTE, GERANDO MUITA POEIRA NAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4771/indicacao_no_349-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4771/indicacao_no_349-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE SEJA REALIZADA A IMPLANTAÇÃO DE FORMA GRADATIVA DE QUADROS BRANCOS NAS SALAS DE AULAS DAS ESCOLAS DO MUNICÍPIO. INDICAÇÃO Nº 024/2023, DO EDIL NICOLAS HUBNER, VEREADOR MIRIM NESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4802/indicacao_no_350-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4802/indicacao_no_350-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE ELABORE UM ESTUDO PARA UMA PARCERIA ESTRATÉGICA ENTRE O MUNICÍPIO, O GOVERNO ESTADUAL E A CAIXA ECONÔMICA FEDERAL. ESTA COLABORAÇÃO VISARÁ A OBTENÇÃO DE FINANCIAMENTOS ESPECÍFICOS PARA A CONSTRUÇÃO DE ESCOLAS E CENTROS MUNICIPAIS DE EDUCAÇÃO INFANTIL (CMEIS). DESTACO A RELEVÂNCIA DE SUPRIR O QUANTITATIVO DE VAGAS PENDENTES, ESSA MEDIDA NÃO APENAS GARANTIRÁ A CONTINUIDADE DO SERVIÇO EDUCACIONAL, MAS TAMBÉM CONSOLIDARÁ A AUTONOMIA DO MUNICÍPIO NA GESTÃO EDUCACIONAL. A SITUAÇÃO SE TORNA AINDA MAIS PREMENTE DIANTE DO DESENVOLVIMENTO DE DIVERSOS EMPREENDIMENTOS DE LOTEAMENTO NA CIDADE. ESTES EMPREENDIMENTOS NÃO APENAS TRARÃO FUTURAS MIGRAÇÕES POPULACIONAIS PARA OS NOVOS BAIRROS, MAS TAMBÉM INTENSIFICARÃO A DEMANDA POR VAGAS EDUCACIONAIS. O PLANEJAMENTO PROATIVO PARA ATENDER A ESSA NECESSIDADE IMINENTE É CRUCIAL PARA EVITAR TRANSTORNOS À POPULAÇÃO E ASSEGURAR O ACESSO UNIVERSAL À EDUCAÇÃO. PORTANTO, É COM GRANDE SENSO DE RESPONSABILIDADE QUE FAÇO ESTA INDICAÇÃO, RECONHECENDO A COMPLEXIDADE DO CENÁRIO ATUAL E A NECESSIDADE DE AÇÕES PREVENTIVAS. DIANTE TODO EXPOSTO, AGRADEÇO ANTECIPADAMENTE ATENÇÃO DISPONIBILIZADA.</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4803/indicacao_no_351-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4803/indicacao_no_351-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE FAÇA UM ESTUDO PARA A REALIZAÇÃO DE UM RECAPEAMENTO ASFÁLTICO ABRANGENTE EM TODA A EXTENSÃO DO BAIRRO GOVERNADOR JOSÉ RICHA. OBSERVAMOS, COM APREÇO, A ATENÇÃO CONTÍNUA DA ADMINISTRAÇÃO MUNICIPAL PARA COM A MELHORIA DA INFRAESTRUTURA URBANA, E ACREDITAMOS QUE ESSA INICIATIVA BENEFICIARÁ SIGNIFICATIVAMENTE A QUALIDADE DE VIDA DOS RESIDENTES. O RECAPEAMENTO ASFÁLTICO SE MOSTRA ESSENCIAL PARA A PRESERVAÇÃO DAS VIAS E, CONSEQUENTEMENTE, PARA A SEGURANÇA E MOBILIDADE DOS CIDADÃOS. DIANTE DISSO, SOLICITAMOS A ANÁLISE CRITERIOSA DA CONDIÇÃO ATUAL DAS RUAS DO BAIRRO E A IMPLEMENTAÇÃO DE MEDIDAS QUE ASSEGUREM A DURABILIDADE E RESISTÊNCIA DO PAVIMENTO. ALÉM DISSO, RESSALTAMOS A IMPORTÂNCIA DE UMA VERIFICAÇÃO ABRANGENTE DAS SINALIZAÇÕES HORIZONTAIS E VERTICAIS EM TODO O GOVERNADOR JOSÉ RICHA. SINALIZAÇÕES ADEQUADAS SÃO CRUCIAIS PARA A SEGURANÇA VIÁRIA, ORIENTANDO MOTORISTAS, CICLISTAS E PEDESTRES DE MANEIRA EFICAZ. PORTANTO, SUGERIMOS UMA REVISÃO COMPLETA DESSES ELEMENTOS, GARANTINDO QUE ESTEJAM EM CONFORMIDADE COM AS NORMAS VIGENTES. ACREDITO QUE ESSAS MELHORIAS NÃO APENAS PROMOVERÃO UM AMBIENTE URBANO MAIS SEGURO E EFICIENTE, MAS TAMBÉM CONTRIBUIRÃO PARA O BEM-ESTAR E A SATISFAÇÃO DA COMUNIDADE LOCAL. CONTAMOS COM SUA SENSIBILIDADE PARA CONSIDERAR ESTA INDICAÇÃO, SABENDO QUE A IMPLEMENTAÇÃO DESTAS MEDIDAS REFLETIRÁ POSITIVAMENTE NA QUALIDADE DE VIDA DOS CIDADÃOS DO BAIRRO GOVERNADOR JOSÉ RICHA.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4804/indicacao_no_352-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4804/indicacao_no_352-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito e secretaria competente que faça um retorno na Avenida José Laurindo da Silva, esquina com a Pioneiro João Francalin no Jardim Ouro Verde II, próximo ao Supermercado Bem Bom Atacadista.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4805/indicacao_no_353-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4805/indicacao_no_353-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito, a implantação de reforço à alfabetização no contraturno escolar nas escolas municipais, beneficiando as crianças a partir do 2º ano ao 5º ano do ensino fundamental, com a indicação do professor da sala que conheça as dificuldades da criança, até o mesmo ser laudado por um médico especialista que venha indicar qual melhor método a ser utilizado na alfabetização da criança ou adolescente.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4806/indicacao_no_354-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4806/indicacao_no_354-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito, a implantação de um projeto que ceda os muros das escolas municipais para desenvolver artes como pichação, pinturas, etc. Indicação nº 057/2023, do edil Rafael Lessa Aragão Borges Júnior, vereador mirim nesta casa de leis.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4807/indicacao_no_355-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4807/indicacao_no_355-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito, que seja instalado um ar-condicionado na Unidade Básica de Saúde do Jardim Rio de Janeiro. Para melhor atendimento dos munícipes e funcionários que frequentam o local.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4808/indicacao_no_356-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4808/indicacao_no_356-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito, a possibilidade ao acesso a medicamentos à base de canabidiol (CDB) e tetrahidrocanabidiol (THC) para tratamento de doenças, síndromes e transtornos de saúde, como o autismo.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4809/indicacao_no_357-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4809/indicacao_no_357-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito, a instalação de detectores de metais e/ou catracas com o dispositivo de segurança nas unidades de ensino. Para diminuir ou cessar de vez esse problema, requer solução de médio a longo prazo, o ambiente tem que ter todas as proteções, seja a patrulha escolar pela guarda municipal ou através da polícia militar, além de detectores de metal nas entradas, assim como programas de conscientização interdisciplinares em relação à violência.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4810/indicacao_no_358-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4810/indicacao_no_358-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito, para que seja instalado um módulo da guarda municipal na Praça Ipiranga, para ampliar e fortalecer a segurança pública.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4811/indicacao_no_359-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4811/indicacao_no_359-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito, que seja feito um projeto de lei aumentando a vigência da lei de outorga onerosa do município._x000D_
 Tal indicação se faz necessária, tendo em vista que alguns munícipes não conseguiram se adequar devido à morosidade da regulamentação da lei.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4812/indicacao_no_360-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4812/indicacao_no_360-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito, que seja feito um reservatório de água potável no Jardim Ouro Verde I.</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4813/indicacao_no_361-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4813/indicacao_no_361-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito, a instalação de um semáforo na Avenida João Marangoni, esquina com a Rua Geraldo Xavier, no Jardim Ouro Verde.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4814/indicacao_no_362-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4814/indicacao_no_362-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito, que tome providências na Avenida João Marangoni, em relação às enchentes/alagamentos que acontecem em período de chuva, solicitação esta feita pelos comerciantes da região.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3981/mocao_no_001-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3981/mocao_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja consignada moção com votos de louvor e congratulações a Roslaine da Silva Volpato, atleta de natação paralímpico que esteve representando a cidade de Sarandi na cidade de Londrina. Roslaine ficou a segunda colocada 50m livre na Copa Cearense de Paralímpico; troféu Edivaldo Prado em 2022, primeira colocado 100m costas; primeira colocada 400m livre meeting paraolímpico de Curitiba primeira colocada 50m livre.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3982/mocao_no_002-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3982/mocao_no_002-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja consignada moção com votos de louvor e congratulações aos agentes da GCM (Guarda Civil Municipal) Equipe Alfa: Rodnei dos Santos de Souza, Evandro Bonifácio de Lima, Alisson Rafael Favaro, Jocimar Alessandro de Oliveira, Alexandre da Silva e Ana Paula Moreira. Que no último dia 28/1/2023 resgataram 2 cães vítimas de maus-tratos em uma ocorrência que exigiu bastantes esforços, inclusive ocasionando lesão em um dos agentes.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4174/mocao_no_003-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4174/mocao_no_003-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja consignada moção com votos de louvor e congratulações ao repórter Victor Hugo Ranger Côrrea por seu trabalho de destaque e relevância, elevando sempre de forma positiva o nome de Sarandi.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4462/mocao_no_004-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4462/mocao_no_004-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja consignada moção com votos de louvor e congratulações aos soldados: Rodrigo de Oliveira Pereira e Edenilson Carlos da Silva. No dia 15/7/2022, na Rua Ana Goudinho Terrão, no Bairro Independência, tiveram grande êxito ao evitarem que um jovem de 26 anos de idade praticasse ato extremo contra a própria vida.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4463/mocao_no_005-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4463/mocao_no_005-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja consignada moção com votos de louvor e congratulações aos empresários Wellington Guimarães do Carmo (Tico) e Leandro Pariz pelo trabalho de relevância e comprometimento com o município, sendo destaque na contratação de pessoas sem experiência, gerando oportunidades aos munícipes sarandienses.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4493/mocao_no_006-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4493/mocao_no_006-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja consignada moção com votos de louvor e congratulações ao Policial Militar Soldado Gabriel, que no dia 14/8/2023, utilizando a manobra de Heimlich, salvou a vida de um bebê de 25 dias, que encontrava-se engasgado pelo leite materno em sua residência, nesta cidade.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4611/mocao_no_007-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4611/mocao_no_007-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja consignada moção de apoio ao Congresso Nacional em face do risco iminente de legalização do aborto por meio da ADPF 442 pelo STF, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo. O Vereador Fábio de Souza Silveira "Balako" requer à Mesa Diretora o envio de expediente: aos gabinetes das presidências do Senado Federal e da Câmara dos Deputados para acolher esta moção como manifestação de vontade da maioria absoluta do povo de Sarandi, mediante deliberação em Plenário de seus representantes legitimamente eleitos, para impedir a usurpação da competência primária do Poder Legislativo legiferante. Além da defesa do princípio republicano da separação de poderes e do sistema de freios e contrapesos, consagrados no texto constitucional.</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4680/mocao_no_008-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4680/mocao_no_008-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja consignada moção com votos de louvor e congratulações aos policiais militares subtenente Claudinei Balan, 2º Sargente Luiz Carlos Cock, Cabo Alex Silveira Sola, Cabo Carlos Wesley de Oliveira, Cabo Rodrigo dos Santos Andrade, Soldado Luciana Marques da Silva, Soldado Jesse Victor de Souza da Rocha e Soldado Rafael Henrique Pires, pelos relevantes serviços prestados em nossa cidade junto ao Programa Proerd (Programa Educacional de Resistência às Drogas e à Violência), que sobre direção do Sargento Sérgio não mediram esforços para que as crianças e jovens do nosso município pudessem participar desse programa tão importante de conscientização.</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4728/mocao_no_009-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4728/mocao_no_009-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja consignada moção com votos de louvor e congratulações ao Rotary Club de Sarandi - Renascer pelos excelentes serviços prestados à população de Sarandi.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4729/mocao_no_010-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4729/mocao_no_010-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja consignada moção com votos de louvor e congratulações ao Unicv - Centro Universitário Cidade Verde pelos excelentes serviços prestados à população de Sarandi através da parceria com a Promec, colaborando na formação profissional de novos cidadãos comprometidos com o bem-estar social do município.</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4730/mocao_no_011-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4730/mocao_no_011-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja consignada moção com votos de louvor e congratulações à Promec Sarandi pelos excelentes serviços prestados às crianças, jovens e adolescentes na capacitação técnica e profissional.</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4755/mocao_no_012-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4755/mocao_no_012-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja consignada moção com votos de louvor e congratulações a APMI de Sarandi (Associação e Proteção à Maternidade e à Infância), em especial ao Presidente Fábio Bernardo e sua equipe pelo excelente serviço prestado às crianças e jovens e à população de Sarandi através de suas oficinas, contraturnos escolares e, em especial, aos trabalhos realizados com crianças espectros autistas.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4756/mocao_no_013-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4756/mocao_no_013-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja consignada moção com votos de louvor e congratulações à mulher empreendedora e gestora de negócios em Sarandi, Beatriz Cordeiro "Bia Papelaria", que desde o ano de 1995 destaca-se com seu comércio até os dias atuais, reconhecendo seu sucesso profissional alcançado durante todos esses anos, mostrando a importância da mulher no mundo dos negócios e assim incentivando e inspirando outras mulheres a serem empreendedoras em nossa cidade.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4757/mocao_no_014-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4757/mocao_no_014-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja consignada moção com votos de louvor e congratulações ao Ministério Musical Soberana pelo excelente trabalho de evangelização através de suas canções, promovendo a paz e o bem-estar daqueles que os acompanham.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4758/mocao_no_015-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4758/mocao_no_015-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja consignada moção com votos de louvor e congratulações ao Pastor Ademilton Jorge do Carmo pelos excelentes serviços prestados à comunidade de Sarandi através de seu ministério de evangelização como Presidente da Ordem dos Pastores e no trabalho social desenvolvido através do esporte com crianças, jovens e adolescentes e também como instrutor de cortes de cabelo, ensinando uma nova profissão a diversos munícipes sarandienses.</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4759/mocao_no_016-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4759/mocao_no_016-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja consignada moção com votos de louvor e congratulações ao Pastor José Lopes da Silva, pelos excelentes serviços prestados na evangelização, através da Comunidade Evangélica de Sarandi.</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4797/mocao_no_017-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4797/mocao_no_017-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja consignada moção com votos de louvor e congratulações à servidora pública Andrea Maria de Souza Lucio Soares pelo exemplar trabalho desempenhado no Centro Municipal de Educação Infantil (Cmei) Corrente do Amor. Desde 2014, Andrea tem sido presença notável no Cmei, contribuindo para o desenvolvimento e bem-estar das crianças sob seus cuidados. Sua paixão pela educação infantil e comprometimento com o aprendizado e o desenvolvimento integral dos pequenos tornam-na uma figura fundamental na comunidade educacional. Ao longo dos últimos seis anos, Andrea assumiu com maestria o cargo de diretora, demonstrando liderança exemplar e habilidades de gestão que elevaram a qualidade do ensino oferecido no Cmei Corrente do Amor. Seu empenho incansável, visão estratégica e capacidade de motivar a equipe refletem-se no ambiente acolhedor e educativo que ela ajudou a criar.</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
     <t>Adriano Ferreira Amorim "Adriano Amorim", Ireni Moura Farias "Irene Moura"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4798/mocao_no_018-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4798/mocao_no_018-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja consignada moção com votos de louvor e congratulações ao Superintendente da GM (Guarda Civil Municipal), Fernando Ribeiro de Souza, como reconhecimento merecido por seus notáveis serviços prestados à segurança e ao bem-estar da cidade de Sarandi.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t>Keila Batista Zegobia "Keila Zegobia", Fábio de Souza Silveira "Fábio Balako"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4799/mocao_no_019-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4799/mocao_no_019-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja consignada moção com votos de louvor e congratulações ao Padre Jeferson Batista da Cruz, pelo belo trabalho social e religioso que ele desenvolve desde a pandemia quando ele assumiu a Paróquia, ajudando toda a comunidade através da Paróquia Nossa Senhora da Esperança.</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4800/mocao_no_020-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4800/mocao_no_020-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja consignada moção com votos de louvor e congratulações ao Padre Leomar Antonio Montagna, pelo trabalho religioso e social desenvolvido na Igreja Matriz da Paróquia Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4801/mocao_no_021-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4801/mocao_no_021-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja consignada moção com votos de louvor e congratulações ao Cabo da Reserva da Polícia Militar do Estado do Paraná, Nelson de Jesus Lima, pelo notório trabalho realizado como monitor militar no Colégio Estadual Cívico-Militar Cora Coralina.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício do Poder Executivo</t>
   </si>
   <si>
     <t>Walter Volpato</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4147/oficio_no_96-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4147/oficio_no_96-2023.pdf</t>
   </si>
   <si>
     <t>Relatórios do exercício financeiro de 2022 do município de Sarandi (Prestação de Contas apresentadas ao Tribunal de Contas e disponibilização de consulta e apreciação pelos cidadãos e instituições da sociedade do município de Sarandi).</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
     <t>TCE</t>
   </si>
   <si>
     <t>Parecer do TCE-PR</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado do Paraná (TCE/PR)</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4682/023436060_acordao_de_parecer_previo_-_354-23_-_s2c.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4682/023436060_acordao_de_parecer_previo_-_354-23_-_s2c.pdf</t>
   </si>
   <si>
     <t>Prestação de contas do prefeito municipal. Exercício de 2021. Saneamento de impropriedade no curso da instrução processual. Súmula 8. Parecer prévio pela REGULARIDADE COM RESSALVAS das contas.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3959/projeto_de_decreto_legislativo_no_001-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3959/projeto_de_decreto_legislativo_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Concede licença para o afastamento do cargo de Prefeito Municipal, ao senhor Walter Volpato, para usufruto de férias integrais, na forma que especifica.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3960/projeto_de_decreto_legislativo_no_002-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3960/projeto_de_decreto_legislativo_no_002-2023.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário ao senhor Edmilson Rodrigues dos Santos "Edmilson Corredor" e dá outras providências.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3964/projeto_de_decreto_legislativo_no_003-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3964/projeto_de_decreto_legislativo_no_003-2023.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário ao sargento Valdir Mantovi e dá outras providências.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4080/projeto_de_decreto_legislativo_no_004-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4080/projeto_de_decreto_legislativo_no_004-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aceitação do “Veto nº 001/2023”, total ao Projeto de Lei Complementar nº 569/2023, de autoria do Poder Executivo, o qual altera dispositivos da Lei Complementar nº 070, de 26 de dezembro de 2001, que dispõe sobre o Sistema Tributário do município de Sarandi “Código Tributário”, e dá outras providências.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4467/projeto_de_decreto_legislativo_no_005-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4467/projeto_de_decreto_legislativo_no_005-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aceitação do “Veto nº 002/2023”, total ao Projeto de Lei nº 3.318/2023, de autoria do edil Adriano Ferreira Amorim “Adriano Amorim”, o qual institui o Programa Vou de Bike com a instalação de bicicletários no município de Sarandi e dá outras providências.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4468/projeto_de_decreto_legislativo_no_006-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4468/projeto_de_decreto_legislativo_no_006-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre rejeição do “Veto nº 003/2023”, parcial ao Projeto de Lei nº 3.357/2023, de autoria do Poder Executivo Municipal, o qual institui o Fundo Municipal do Núcleo de Ensino da Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4526/projeto_de_decreto_legislativo_no_007-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4526/projeto_de_decreto_legislativo_no_007-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aceitação do “Veto nº 004/2023”, parcial ao Projeto de Lei nº 3.122/2021, de autoria da edil Ireni Moura Farias “Irene Moura”, o qual institui o dia do desapego literário no município de Sarandi.</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4527/projeto_de_decreto_legislativo_no_008-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4527/projeto_de_decreto_legislativo_no_008-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o prefeito senhor Walter Volpato a licenciar-se do cargo por motivos de saúde, na forma que especifica.</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4570/projeto_de_decreto_legislativo_no_009-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4570/projeto_de_decreto_legislativo_no_009-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aceitação do “Veto nº 005/2023”, total ao Projeto de Lei nº 3.367/2023, de autoria do edil Fábio de Souza Silveira “Balako”, o qual institui a “Hora do Silêncio” em parques de eventos e de diversão com música em benefício das pessoas com diagnóstico de Transtorno do Espectro Autista (TEA) e suas famílias no município de Sarandi e dá outras providências.</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4589/projeto_de_decreto_legislativo_no_010-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4589/projeto_de_decreto_legislativo_no_010-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o prefeito senhor Walter Volpato, a licenciar-se do cargo por motivos de saúde, na forma que especifica.</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4613/projeto_de_decreto_legislativo_no_011-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4613/projeto_de_decreto_legislativo_no_011-2023.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário ao senhor Bauer Geraldo Pessini e dá outras providências.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4637/projeto_de_decreto_legislativo_no_012-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4637/projeto_de_decreto_legislativo_no_012-2023.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão benemérito ao senhor Pedro Galindo Netto e dá outras providências.</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4655/projeto_de_decreto_legislativo_no_013-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4655/projeto_de_decreto_legislativo_no_013-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aceitação do "Veto n° 006/2023", total ao Projeto de Lei n° 3.399/2023, de autoria dos edis Eunildo Zanchim "Nildão" e Gilberto Messias de Pinas, o qual dá denominação ao Centro Municipal de Educação Infantil — CMEI, situado na Rua Alcides Nunes Ita Jorente, s/n, Jardim Ouro Verde II, na forma que especifica. "Professora Sandra Maria Vasconcelo".</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4681/projeto_de_decreto_legislativo_no_014-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4681/projeto_de_decreto_legislativo_no_014-2023.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário ao Sargento Paulo Sérgio da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4701/projeto_de_decreto_legislativo_no_015-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4701/projeto_de_decreto_legislativo_no_015-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aceitação do “Veto nº 007/2023”, total ao Projeto de Lei nº 3.382/2023, de autoria da Comissão de Legislação, Justiça e Redação Final e Comissão de Orçamento e Finanças, o qual dispõe sobre a normatização para denominação de logradouros públicos, assim como equipamentos comunitários e urbanos e dá outras providências.</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4702/projeto_de_decreto_legislativo_no_016-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4702/projeto_de_decreto_legislativo_no_016-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aceitação do “Veto nº 008/2023”, total ao Projeto de Lei nº 3.404/2023, de autoria do edil Gilberto Messias de Pinas, o qual dá denominação à Rua Jayme Armelin, situada no Residencial Parque Avenida, na forma que especifica. “Rua Alaor Orlando”.</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4705/projeto_de_decreto_legislativo_no_017-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4705/projeto_de_decreto_legislativo_no_017-2023.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão benemérito ao senhor Clóvis José Ferreira e dá outras providências.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4772/projeto_de_decreto_legislativo_no_018-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4772/projeto_de_decreto_legislativo_no_018-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aceitação do “Veto nº 009/2023”, total ao Projeto de Lei nº 3.406/2023, de autoria da edil Keila Batista Zegobia “Keila Zegobia”, o qual dispõe sobre a obrigatoriedade de disponibilização do código de barras bidimensional QR (QR CODE) em todas as placas de obras públicas e nos canais audiovisuais de divulgação em que a obra é divulgada, no município de Sarandi e dá outras providências.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3968/proj._lei_compl._no_564-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3968/proj._lei_compl._no_564-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 419, DE 29 DE AGOSTO DE 2022, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3973/proj._lei_compl._no_565-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3973/proj._lei_compl._no_565-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO, CRIADA ATRAVÉS DA LEI COMPLEMENTAR N° 115/2005, DE 27 DE MAIO DE 2005, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3974/proj._lei_compl._no_566-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3974/proj._lei_compl._no_566-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR N° 10, DE 27 DE DEZEMBRO DE 1992, ALTERA O DISPOSTO NO ARTIGO 90, TAL COMO INSERE A SUBSEÇÃO XVI E XVII NO TITULO III, CAPITULO II, SEÇÃO II, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4013/proj._lei_compl._no_567-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4013/proj._lei_compl._no_567-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N° 10, DE 27 DE DEZEMBRO DE 1992 - ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4036/proj._lei_compl._no_568-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4036/proj._lei_compl._no_568-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E ORGANIZAÇÃO DO SISTEMA DE CONTROLE INTERNO DA CÂMARA MUNICIPAL DE SARANDI, CONFORME DETERMINA O ART. 31 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4037/proj._lei_compl._no_569-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4037/proj._lei_compl._no_569-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 070, DE 26 DE DEZEMBRO DE 2001, QUE DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO DE SARANDI “CÓDIGO TRIBUTÁRIO”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4053/proj._lei_compl._no_570-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4053/proj._lei_compl._no_570-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 159, DE 24 DE NOVEMBRO DE 2007, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E VENCIMENTO DOS SERVIDORES DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4054/proj._lei_compl._no_571-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4054/proj._lei_compl._no_571-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI COMPLEMENTAR N° 413/2022, DE 06 DE JUNHO DE 2022, A QUAL DISPÕE SOBRE O PARCELAMENTO DO SOLO URBANO NO MUNICÍPIO DE SARANDI.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4055/proj._lei_compl._no_572-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4055/proj._lei_compl._no_572-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI COMPLEMENTAR N° 412/2022, DE 06 DE JUNHO DE 2022, A QUAL DISPÕE SOBRE O USO E OCUPAÇÃO DO SOLO URBANO DO MUNICÍPIO DE SARANDI/PR.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4056/proj._lei_compl._no_573-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4056/proj._lei_compl._no_573-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI COMPLEMENTAR N° 411/2022, DE 06 DE JUNHO DE 2022, A QUAL DISPÕE SOBRE O SISTEMA VIÁRIO NO MUNICÍPIO DE SARANDI.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4057/proj._lei_compl._no_574-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4057/proj._lei_compl._no_574-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI COMPLEMENTAR N° 410/2022, DE 06 DE JUNHO DE 2022, A QUAL DISPÕE SOBRE O CÓDIGO DE OBRAS E EDIFICAÇÕES NO MUNICÍPIO DE SARANDI.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4081/proj._lei_compl._no_575-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4081/proj._lei_compl._no_575-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 385, DE 26 DE ABRIL DE 2021, QUE DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4082/proj._lei_compl._no_576-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4082/proj._lei_compl._no_576-2023.pdf</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4188/proj._lei_compl._no_577-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4188/proj._lei_compl._no_577-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N° 373, DE 11 DE DEZEMBRO DE 2019, QUE INSTITUI O TRATAMENTO DIFERENCIADO E FAVORECIDO A SER DISPENSADO ÀS MICROEMPRESAS E AS EMPRESAS DE PEQUENO PORTE NO ÂMBITO DO MUNICÍPIO, NA CONFORMIDADE DAS NORMAS GERAIS PREVISTAS NO ESTATUTO NACIONAL DA MICROEMPRESA E DA EMPRESA DE PEQUENO PORTE INSTITUÍDO PELA LEI COMPLEMENTAR N° 123, DE 14 DE DEZEMBRO DE 2006 E SUAS ALTERAÇÕES.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4189/proj._lei_compl._no_578-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4189/proj._lei_compl._no_578-2023.pdf</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4235/proj._lei_compl._no_579-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4235/proj._lei_compl._no_579-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 229, DE 29 DE OUTUBRO DE 2009, QUE CRIA O QUADRO DE PESSOAL DA CAIXA DE APOSENTADORIA E PENSÃO DOS SERVIDORES MUNICIPAIS DE SARANDI – PRESERV E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4236/proj._lei_compl._no_580-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4236/proj._lei_compl._no_580-2023.pdf</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4387/proj._lei_compl._no_581-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4387/proj._lei_compl._no_581-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 397, DE 12 DE JANEIRO DE 2022, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4388/proj._lei_compl._no_582-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4388/proj._lei_compl._no_582-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DE PESSOAL DA CAIXA DE APOSENTADORIA E PENSÃO DOS SERVIDORES MUNICIPAIS DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4413/proj._lei_compl._no_583-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4413/proj._lei_compl._no_583-2023.pdf</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4458/proj._lei_compl._no_584-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4458/proj._lei_compl._no_584-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI AS ESCOLARIDADES MÍNIMAS PARA OS CARGOS DE PROVIMENTO EM COMISSÃO.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4459/proj._lei_compl._no_585-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4459/proj._lei_compl._no_585-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS CARGOS EM COMISSÃO DA CÂMARA MUNICIPAL DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4523/proj._lei_compl._no_586-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4523/proj._lei_compl._no_586-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 447, DE 22 DE AGOSTO DE 2023, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4524/proj._lei_compl._no_587-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4524/proj._lei_compl._no_587-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 444, DE 6 DE JULHO DE 2023, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4614/proj._lei_compl._no_588-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4614/proj._lei_compl._no_588-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 070/2001, DE 26 DE DEZEMBRO DE 2001, QUE DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO DE SARANDI “CÓDIGO TRIBUTÁRIO”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4615/proj._lei_compl._no_589-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4615/proj._lei_compl._no_589-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ANEXO I DA LEI COMPLEMENTAR Nº 421/2022 – QUE DISPÕE SOBRE A PVG - PLANTA DE VALORES GENÉRICOS, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4616/proj._lei_compl._no_590-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4616/proj._lei_compl._no_590-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO – I, DA LEI COMPLEMENTAR Nº 159, DE 24 DE NOVEMBRO DE 2007, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4684/proj._lei_compl._no_591-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4684/proj._lei_compl._no_591-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 070, DE 26 DE DEZEMBRO DE 2001, QUE DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO DE SARANDI/PR.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4685/proj._lei_compl._no_592-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4685/proj._lei_compl._no_592-2023.pdf</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4703/proj._lei_compl._no_593-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4703/proj._lei_compl._no_593-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE MOBILIDADE DO MUNICÍPIO DE SARANDI, NOS TERMOS DA LEI COMPLEMENTAR DO PLANO DIRETOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4704/proj._lei_compl._no_594-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4704/proj._lei_compl._no_594-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMPLEMENTAÇÃO DO PISO SALARIAL NACIONAL DO ENFERMEIRO, TÉCNICO DE ENFERMAGEM E DO AUXILIAR DE ENFERMAGEM DE QUE TRATA A LEI FEDERAL Nº 7.498, DE 25 DE JUNHO DE 1986, COM A REDAÇÃO DADA PELA LEI FEDERAL Nº 14.434, DE 04 DE AGOSTO DE 2022 E A EMENDA CONSTITUCIONAL Nº 127, DE 22 DE DEZEMBRO DE 2022.</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4749/proj._lei_compl._no_595-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4749/proj._lei_compl._no_595-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 396, DE 12 DE JANEIRO DE 2022, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4784/proj._lei_compl._no_596-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4784/proj._lei_compl._no_596-2023.pdf</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4785/proj._lei_compl._no_597-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4785/proj._lei_compl._no_597-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DE VENCIMENTO INICIAL DOS CARGOS DOS SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE SARANDI, ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3961/proj._lei_no_3300-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3961/proj._lei_no_3300-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Avenida Nova Aurora, situada no Jardim Aurora, na forma que especifica.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3962/proj._lei_no_3301-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3962/proj._lei_no_3301-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Rua Projetada 2, situada no Jardim Maringá, na forma que específica.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3963/proj._lei_no_3302-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3963/proj._lei_no_3302-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Rua Projetada 1, situada no Jardim Maringá, na forma que especifica.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3965/proj._lei_no_3303-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3965/proj._lei_no_3303-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização monetária do subsídio dos Vereadores da Câmara Municipal de Sarandi, e dá outras disposições.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3966/proj._lei_no_3304-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3966/proj._lei_no_3304-2023.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial aos servidores pertencentes aos quadros de pessoal estatutário ativo, inativo e pensionista, e de provimento em comissão da Câmara Municipal de Sarandi, e dá outras disposições.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3967/proj._lei_no_3305-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3967/proj._lei_no_3305-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização monetária do subsídio do Prefeito, Vice-Prefeito e dos Secretários Municipais, e dá outras disposições.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3969/proj._lei_no_3306-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3969/proj._lei_no_3306-2023.pdf</t>
   </si>
   <si>
     <t>Concede ganho real aos servidores pertencentes ao quadro de pessoal estatutário ativo e inativo, e de provimento em comissão da Câmara Municipal de Sarandi, e dá outras disposições</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3970/proj._lei_no_3307-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3970/proj._lei_no_3307-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a fixar piso mínimo de vencimentos dos Servidores Públicos Municipais de Sarandi e dá outras providências.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3971/proj._lei_no_3308-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3971/proj._lei_no_3308-2023.pdf</t>
   </si>
   <si>
     <t>Concede reajuste do piso salarial dos profissionais do magistério público do município de Sarandi-PR, em adequação ao piso salarial nacional dos profissionais do magistério público da educação básica, nos termos em que preceitua a Lei Federal nº 11.738/2008.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3972/proj._lei_no_3309-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3972/proj._lei_no_3309-2023.pdf</t>
   </si>
   <si>
     <t>Concede reposição e aumento salarial aos servidores públicos municipais ativos, inativos, pensionistas e cargo em comissão do Município de Sarandi, e dá outras disposições.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3975/proj._lei_no_3310-2023_anexos_-_pg_03_a_07.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3975/proj._lei_no_3310-2023_anexos_-_pg_03_a_07.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.636 de 09 de outubro de 2020, a qual fixa os subsídios do Prefeito, Vice Prefeito e dos Secretários Municipais, mantendo o subsídio do mês de dezembro de 2020 para a legislatura 2021 a 2024, na forma que especifica.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3994/proj._lei_no_3311-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3994/proj._lei_no_3311-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Cultura e adota outras providências.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4012/proj._lei_no_3312-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4012/proj._lei_no_3312-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar a cobrança de contribuição de melhoria em decorrência de execução de pavimentação asfáltica no Conjunto Residencial Triângulo, Jardim Monte Rey e Conjunto Habitacional Moradias Acalanto I - Sarandi, Estado do Paraná.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4014/proj._lei_no_3313-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4014/proj._lei_no_3313-2023.pdf</t>
   </si>
   <si>
     <t>Institui a implantação de área de espera para motocicletas no Município de Sarandi.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4015/proj._lei_no_3314-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4015/proj._lei_no_3314-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o controle e a fiscalização das atividades que gerem poluição sonora, impõem penalidades e dá outras providências.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4016/proj._lei_no_3315-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4016/proj._lei_no_3315-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei nº 2860/2022, de 13 de setembro de 2022, a qual dispõe sobre as funções de Confiança do Poder Executivo Municipal, na forma que especifica.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4084/proj._lei_no_3316-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4084/proj._lei_no_3316-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de bens inservíveis de propriedade da Prefeitura do Município de Sarandi, Estado do Paraná, para Associações e Cooperativas voltadas à reciclagem, na forma que especifica.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4120/proj._lei_no_3317-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4120/proj._lei_no_3317-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar abertura de Crédito Adicional Especial, na forma que especifica.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4121/proj._lei_no_3318-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4121/proj._lei_no_3318-2023.pdf</t>
   </si>
   <si>
     <t>Institui o "Programa Vou de Bike" com a instalação de bicicletários no âmbito do Município de Sarandi.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4122/proj._lei_no_3319-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4122/proj._lei_no_3319-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação de área de passeio público para uso de comércio para exposição e comercialização de produtos hortifrútis, na forma que especifica.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4123/proj._lei_no_3320-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4123/proj._lei_no_3320-2023.pdf</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4124/proj._lei_no_3321-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4124/proj._lei_no_3321-2023.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Sarandi, a "Semana Municipal de Conscientização do Espectro Autista", e dá outras providências.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4127/proj._lei_no_3322-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4127/proj._lei_no_3322-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de bares, lanchonetes, restaurantes, hóteis, Disk e similares fornecem água potável filtrada gratuitamente.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4166/proj._lei_no_3323-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4166/proj._lei_no_3323-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Pública de Assistência Social do Município de Sarandi e dá outras providências.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4187/proj._lei_no_3324-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4187/proj._lei_no_3324-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Municipal de Gestão Integrada de Resíduos Sólidos Urbanos do Município de Sarandi- PR, e dá outras providências.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4209/proj._lei_no_3325-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4209/proj._lei_no_3325-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos Anexos do PPA - Plano Plurianual do Município de Sarandi do quadriênio 2022 a 2025, na forma que especifica.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4210/proj._lei_no_3326-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4210/proj._lei_no_3326-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária para o Exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4211/proj._lei_no_3327-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4211/proj._lei_no_3327-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Centro de Referência de Atendimento à Mulher - CRAM, situado na Rua Castro Alves, nº 2688, Jardim Ouro Verde, na forma que especifica.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4230/proj._lei_no_3328-2023_.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4230/proj._lei_no_3328-2023_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Banco de Ração do município de Sarandi e dá outras providências.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4231/proj._lei_no_3329-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4231/proj._lei_no_3329-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a implantação obrigatória de segurança armada nas escolas da rede pública e privada da educação básica de ensino.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4232/proj._lei_no_3330-2023_.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4232/proj._lei_no_3330-2023_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a celebrar convênio com o Estado do Paraná para aquisição de tornozeleiras eletrônicas para dar cumprimento efetivo às medidas protetivas em favor das mulheres vítimas de violência doméstica.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4233/proj._lei_no_3331-2023_.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4233/proj._lei_no_3331-2023_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política e mecanismos para assegurar a integração dos idosos à comunidade deste município e dá outras providências.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4234/proj._lei_no_3332-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4234/proj._lei_no_3332-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o código de arborização do Município de Sarandi-PR e dá outras providências.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4237/proj._lei_no_3333-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4237/proj._lei_no_3333-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação às Ruas 10.202 e 10.223, situadas no Ecovalley, na forma que especifica.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4238/proj._lei_no_3334-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4238/proj._lei_no_3334-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação às Ruas 10.207 e 10.214, situadas no Ecovalley, na forma que especifica.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4239/proj._lei_no_3335-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4239/proj._lei_no_3335-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação às Ruas 10.208 e 10.215, situadas no Ecovalley, na forma que especifica.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>Eunildo Zanchim "Nildão", Ireni Moura Farias "Irene Moura"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4240/proj._lei_no_3336-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4240/proj._lei_no_3336-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Avenida 10.201, situada no Ecovalley, na forma que especifica.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4241/proj._lei_no_3337-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4241/proj._lei_no_3337-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 10.216, situada no Ecovalley, na forma que especifica.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4242/proj._lei_no_3338-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4242/proj._lei_no_3338-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 10.224, situada no Ecovalley, na forma que especifica.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4243/proj._lei_no_3339-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4243/proj._lei_no_3339-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 10.221, situada no Ecovalley, na forma que especifica.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4244/proj._lei_no_3340-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4244/proj._lei_no_3340-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 10.222, situada no Ecovalley, na forma que especifica.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4245/proj._lei_no_3341-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4245/proj._lei_no_3341-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 10.218, situada no Ecovalley, na forma que especifica.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4246/proj._lei_no_3342-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4246/proj._lei_no_3342-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 10.219, situada no Ecovalley, na forma que especifica.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4247/proj._lei_no_3343-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4247/proj._lei_no_3343-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 10.226, situada no Ecovalley, na forma que especifica.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4248/proj._lei_no_3344-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4248/proj._lei_no_3344-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação às Ruas 10.206 e 10.213, situadas no Ecovalley, na forma que especifica.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4249/proj._lei_no_3345-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4249/proj._lei_no_3345-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 10.225, situada no Ecovalley, na forma que especifica.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4250/proj._lei_no_3346-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4250/proj._lei_no_3346-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 10.220, situada no Ecovalley, na forma que especifica.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4251/proj._lei_no_3347-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4251/proj._lei_no_3347-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 10.209, situada no Ecovalley, na forma que especifica.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4252/proj._lei_no_3348-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4252/proj._lei_no_3348-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação às Ruas 10.204, 10.205 e 10.212, situadas no Ecovalley, na forma que especifica.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4253/proj._lei_no_3349-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4253/proj._lei_no_3349-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 10.203, situada no Ecovalley, na forma que especifica.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>Eunildo Zanchim "Nildão", Belmiro da Silva Farias "Belmiro Barbeiro"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4254/proj._lei_no_3350-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4254/proj._lei_no_3350-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 10.227, situada no Ecovalley, na forma que especifica.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4262/proj._lei_no_3351-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4262/proj._lei_no_3351-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 10.210, situada no Ecovalley, na forma que especifica.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4266/proj._lei_no_3352-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4266/proj._lei_no_3352-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 10.228, situada no Ecovalley, na forma que especifica.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4270/proj._lei_no_3353-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4270/proj._lei_no_3353-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 10.217, situada no Ecovalley, na forma que especifica.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4277/proj._lei_no_3354-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4277/proj._lei_no_3354-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Base Aeromédica do SAMU de Sarandi, anexo ao Centro de Especialidades, Jardim Social, na forma que especifica.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4278/proj._lei_no_3355-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4278/proj._lei_no_3355-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Utilidade Pública ao Instituto Vida Renovada e dá outras providências.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4279/proj._lei_no_3356-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4279/proj._lei_no_3356-2023.pdf</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4280/proj._lei_no_3357-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4280/proj._lei_no_3357-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal do Núcleo de Ensino da Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4300/proj._lei_no_3358-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4300/proj._lei_no_3358-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de concessão de subsídio financeiro para o serviço público de transporte coletivo urbano de passageiros e dá outras providências.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4320/proj._lei_no_3359-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4320/proj._lei_no_3359-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Sarandi-PR através do Chefe do Poder Executivo Municipal a outorgar permuta de imóvel do Patrimônio Público Municipal por imóvel particular, na forma que especifica.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>Gilberto Messias de Pinas "Gil", Eunildo Zanchim "Nildão"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4321/proj._lei_no_3360-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4321/proj._lei_no_3360-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 1001, situada no Jardim Itália, na forma que especifica.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4322/proj._lei_no_3361-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4322/proj._lei_no_3361-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 1002, situada no Jardim Itália, na forma que especifica.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4323/proj._lei_no_3362-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4323/proj._lei_no_3362-2023.pdf</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4324/proj._lei_no_3363-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4324/proj._lei_no_3363-2023.pdf</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4343/proj._lei_no_3364-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4343/proj._lei_no_3364-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Centro de Referência de Assistência Social - CRAS, situado na Rua Dom João VI, nº 1614, Jardim Independência, na forma que especifica.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4344/proj._lei_no_3365-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4344/proj._lei_no_3365-2023.pdf</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4364/proj._lei_no_3366-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4364/proj._lei_no_3366-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Lei Maio Laranja vai à Escola e dá outras providências.</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4365/proj._lei_no_3367-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4365/proj._lei_no_3367-2023.pdf</t>
   </si>
   <si>
     <t>Institui a "Hora do Silêncio" em parques de eventos e de diversão com música em benefício das pessoas com diagnóstico de Transtorno do Espectro Autista (TEA) e suas famílias no município de Sarandi e dá outras providências.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4385/proj._lei_no_3368-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4385/proj._lei_no_3368-2023.pdf</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4386/proj._lei_no_3369-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4386/proj._lei_no_3369-2023.pdf</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4389/proj._lei_no_3370-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4389/proj._lei_no_3370-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Mobilidade do Município de Sarandi, nos termos da Lei Complementar do Plano Diretor e dá outras providências.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4390/proj._lei_no_3371-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4390/proj._lei_no_3371-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a delegar a competência de ordenador de despesas aos Secretários Municipais, Chefe de Gabinete e Controlador (A) Geral de Sarandi/PR e dá outras providências.</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4391/proj._lei_no_3372-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4391/proj._lei_no_3372-2023.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º e seu parágrafo 3º e parágrafo 2º da Lei 2692/2021, na forma que especifica.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4411/proj._lei_no_3373-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4411/proj._lei_no_3373-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo do Município de Sarandi - PR a alienar imóveis de propriedade desta municipalidade, visando a construção e ampliação das Escolas e Centro Municipal de Educação Infantil.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4412/proj._lei_no_3374-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4412/proj._lei_no_3374-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar Abertura de Crédito Adicional Especial, na forma que especifica.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4414/proj._lei_no_3375-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4414/proj._lei_no_3375-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar abertura de crédito adicional especial, na forma que especifica.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4415/proj._lei_no_3376-2023_.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4415/proj._lei_no_3376-2023_.pdf</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4416/proj._lei_no_3377-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4416/proj._lei_no_3377-2023.pdf</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4417/proj._lei_no_3378-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4417/proj._lei_no_3378-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Viaduto acima da BR-376, situado na Avenida Londrina, Centro de Sarandi-PR, na forma que especifica.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4418/proj._lei_no_3379-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4418/proj._lei_no_3379-2023.pdf</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4419/proj._lei_no_3380-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4419/proj._lei_no_3380-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Viaduto acima da BR-376, situado entre a Rua Galindo Garcia e a Avenida Deputado Borsari Neto, Centro de Sarandi- PR, na forma que especifica.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4420/proj._lei_no_3381-2023_.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4420/proj._lei_no_3381-2023_.pdf</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final, COF - Comissão de Orçamento e Finanças</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4421/proj._lei_no_3382-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4421/proj._lei_no_3382-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a normatização para denominação de logradouros públicos, assim como equipamentos comunitários e urbanos e dá outras providências.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>Eunildo Zanchim "Nildão", Belmiro da Silva Farias "Belmiro Barbeiro", Dionizio Aparecido Viaro "Dionizio da Diocar", Fábio de Souza Silveira "Fábio Balako", Gilberto Messias de Pinas "Gil", Ireni Moura Farias "Irene Moura"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4441/proj._lei_no_3383-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4441/proj._lei_no_3383-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Paço Municipal de Sarandi, na forma que especifica.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4445/proj._lei_no_3384-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4445/proj._lei_no_3384-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua Projetada A, situada no Jardim São Paulo, na forma que especifica.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4446/proj._lei_no_3385-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4446/proj._lei_no_3385-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua Projetada A, situada no Jardim São Paulo II, na forma que especifica.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4447/proj._lei_no_3386-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4447/proj._lei_no_3386-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua Projetada S, situada no Jardim Montreal, na forma que especifica.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>Eunildo Zanchim "Nildão", Fábio de Souza Silveira "Fábio Balako"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4448/proj._lei_no_3387-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4448/proj._lei_no_3387-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Praça situada no Jardim Aurora 4, na forma que especifica.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4450/proj._lei_no_3388-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4450/proj._lei_no_3388-2023.pdf</t>
   </si>
   <si>
     <t>Cria Lei Municipal que garante ao servidor efetivo possibilidade de redução de carga horária e fixação dos critérios e dos procedimentos a serem adotados para a concessão, no âmbito da Administração Pública Direta do Poder Executivo Municipal, excetuado Poder Legislativo e Autarquia, na forma que especifica.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>Fábio de Souza Silveira "Fábio Balako", Adriano Ferreira Amorim "Adriano Amorim", Antonia Eloiza F. de Aguiar "Toninha Aguiar", Erasmo Cardoso Pereira "Erasmo da Saúde", Ireni Moura Farias "Irene Moura", Keila Batista Zegobia "Keila Zegobia"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4451/proj._lei_no_3389-2023_.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4451/proj._lei_no_3389-2023_.pdf</t>
   </si>
   <si>
     <t>Institui o Outubro Rosa, mês dedicado à Prevenção do Câncer de Mama no Município de Sarandi e dá outras providências.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>Keila Batista Zegobia "Keila Zegobia", Ireni Moura Farias "Irene Moura"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4452/proj._lei_no_3390-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4452/proj._lei_no_3390-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Protetor e Cuidador de Animais no Município de Sarandi, e dá outras providências.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>Fábio de Souza Silveira "Fábio Balako", Adriano Ferreira Amorim "Adriano Amorim", Belmiro da Silva Farias "Belmiro Barbeiro", Dionizio Aparecido Viaro "Dionizio da Diocar", Erasmo Cardoso Pereira "Erasmo da Saúde", Gilberto Messias de Pinas "Gil", Ireni Moura Farias "Irene Moura"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4453/proj._lei_no_3391-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4453/proj._lei_no_3391-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Novembro Azul, mês dedicado à prevenção do Câncer de Próstata no município de Sarandi.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4454/proj._lei_no_3392-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4454/proj._lei_no_3392-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Maio Furta-Cor, mês dedicado às ações de conscientização, incentivo ao cuidado e promoção da saúde mental materna no Município de Sarandi.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4455/proj._lei_no_3393-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4455/proj._lei_no_3393-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Dia dos Colecionadores, Atiradores e Caçadores - CAC'S no Município de Sarandi.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4456/proj._lei_no_3394-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4456/proj._lei_no_3394-2023.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Sensibilização à Perda Gestacional, Neonatal e Infantil no Município de Sarandi.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4457/proj._lei_no_3395-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4457/proj._lei_no_3395-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contribuir mensalmente com nacionais, estadual, regional e microrregional, de representação dos municípios do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4460/proj._lei_no_3396-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4460/proj._lei_no_3396-2023.pdf</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4464/proj._lei_no_3397-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4464/proj._lei_no_3397-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a fazer transferência voluntária para o Serviço Municipal de Saneamento Ambiental - Águas de Sarandi, na forma que especifica.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4465/proj._lei_no_3398-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4465/proj._lei_no_3398-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do feriado de Aniversário do Município, na forma que especifica.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4503/proj._lei_no_3399-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4503/proj._lei_no_3399-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Centro Municipal de Educação Infantil - CMEI, situado na Rua Alcides Nunes Ita Jorente, S/N, Jardim Ouro Verde II, na forma que especifica.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>Ireni Moura Farias "Irene Moura", Eunildo Zanchim "Nildão"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4522/proj._lei_no_3400-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4522/proj._lei_no_3400-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.912, de 02 de junho de 2023, na forma que especifica.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4547/proj._lei_no_3401-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4547/proj._lei_no_3401-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos Anexos do PPA - Plano Plurianual do Município de Sarandi do Quadriênio 2022 a 2025, na forma que especifica.</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4548/proj._lei_no_3402-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4548/proj._lei_no_3402-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Anexo de Metas e Prioridades e Anexos de Metas Fiscais da Lei de Diretrizes Orçamentárias - LDO, do Exercício de 2024, na forma que especifica.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4549/proj._lei_no_3403-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4549/proj._lei_no_3403-2023.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Sarandi para o Exercício de 2024, na forma que especifica.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4550/proj._lei_no_3404-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4550/proj._lei_no_3404-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua Jayme Armelin, situada no Residencial Parque Avenida, na forma que especifica.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4567/proj._lei_no_3405-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4567/proj._lei_no_3405-2023.pdf</t>
   </si>
   <si>
     <t>Reconhece o cordão de Girassol como instrumento auxiliar de orientação para para identificação de pessoas com deficiências ocultas.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4568/proj._lei_no_3406-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4568/proj._lei_no_3406-2023.pdf</t>
   </si>
   <si>
     <t>Determina a colocação obrigatória do código de barras bidimensional QR ("QR Code") em todas as placas de obras públicas e nos canais audiovisuais de divulgação em que a obra é divulgada, no município de Sarandi, e dá outras providências.</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4591/proj._lei_no_3407-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4591/proj._lei_no_3407-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a denominar de "Avenida Dom Jaime Luiz Coelho", a Avenida Nova São Paulo, situada no Jardim Centro Cívico, desta cidade na forma que especifica.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4592/proj._lei_no_3408-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4592/proj._lei_no_3408-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a denominar de "Antonio Facci", o auditório do novo Paço Municipal, na forma que especifica.</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4612/proj._lei_no_3409-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4612/proj._lei_no_3409-2023.pdf</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4636/proj._lei_no_3410-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4636/proj._lei_no_3410-2023.pdf</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4638/proj._lei_no_3411-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4638/proj._lei_no_3411-2023.pdf</t>
   </si>
   <si>
     <t>Institui o serviço de acolhimento familiar e dá outras providências.</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4706/proj._lei_no_3412-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4706/proj._lei_no_3412-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.859, de 13 de setembro de 2022, na forma que especifica.</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4744/proj._lei_no_3413-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4744/proj._lei_no_3413-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei 2.446/2018, que dispõe sobre a inserção do símbolo mundial de conscientização do transtorno do espectro autista nas placas informativas de atendimento prioritário dos estabelecimentos públicos e privados do município de Sarandi.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4745/proj._lei_no_3414-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4745/proj._lei_no_3414-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar a doação de bem móvel ao Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4746/proj._lei_no_3415-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4746/proj._lei_no_3415-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a realizar a doação de bem móvel ao Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4747/proj._lei_no_3416-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4747/proj._lei_no_3416-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do artigo 7º e seus parágrafos da Lei Ordinária 2710/2021.</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4748/proj._lei_no_3417-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4748/proj._lei_no_3417-2023.pdf</t>
   </si>
   <si>
     <t>Altera os valores de premiações, de que tratam os parágrafos 1º e exclusão do parágrafo 2º, do artigo 3º, da Lei Municipal nº 2755, de 16 de novembro de 2021, na forma que especifica.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4774/proj._lei_no_3418-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4774/proj._lei_no_3418-2023.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Adoção, Proteção e Bem-Estar dos Animais no Município de Sarandi.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4775/proj._lei_no_3419-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4775/proj._lei_no_3419-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Vereador Mirim no Município de Sarandi.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4777/proj._lei_no_3420-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4777/proj._lei_no_3420-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operações de crédito com o Banco Regional de Desenvolvimento do Extremo Sul - BRDE, na forma que especifica.</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4778/proj._lei_no_3421-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4778/proj._lei_no_3421-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação ao Centro Municipal de Educação Infantil - CMEI, situado na Rua Alcides Nunes Ita Jorente, s/n, Jardim Ouro Verde II, desta cidade, na forma que especifica.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4779/proj._lei_no_3422-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4779/proj._lei_no_3422-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação - ETR.</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4780/proj._lei_no_3423-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4780/proj._lei_no_3423-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação, pelos Poderes Executivo e Legislativo, das ações que caracterizam a prática de assédio moral no ambiente de trabalho, na forma que especifica.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4781/proj._lei_no_3424-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4781/proj._lei_no_3424-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento do Wheeling, "Grau", e demais manobras de Motocicletas como prática esportiva no âmbito estadual e dá outras providências.</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4782/proj._lei_no_3425-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4782/proj._lei_no_3425-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Encontro Regional de Carros Antigos no Município de Sarandi.</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>Adriano Ferreira Amorim "Adriano Amorim", Antonia Eloiza F. de Aguiar "Toninha Aguiar", Belmiro da Silva Farias "Belmiro Barbeiro", Dionizio Aparecido Viaro "Dionizio da Diocar", Eunildo Zanchim "Nildão", Gilberto Messias de Pinas "Gil", Ireni Moura Farias "Irene Moura"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4783/proj._lei_no_3426-2023_.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4783/proj._lei_no_3426-2023_.pdf</t>
   </si>
   <si>
     <t>Assegura o acesso a medicamentos e produtos à base de canabidiol (CBD) e tetrahidrocanabidiol (THC) para tratamentos de doenças, síndromes e transtornos de saúde.</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4786/proj._lei_no_3427-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4786/proj._lei_no_3427-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.860, de 13 de setembro de 2022, na forma que especifica.</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4787/proj._lei_no_3428-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4787/proj._lei_no_3428-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.869, de 01 de dezembro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4788/proj._lei_no_3429-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4788/proj._lei_no_3429-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as funções de confiança da Câmara Municipal de Sarandi e dá outras providências.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4789/proj._lei_no_3430-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4789/proj._lei_no_3430-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as funções gratificadas pelo exercício de encargos especiais na Câmara Municipal de Sarandi e dá outras providências.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4815/proj._lei_no_3431-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4815/proj._lei_no_3431-2023.pdf</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4128/proj._resolucao_no_001-2023_tabela_de_temporalidade.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4128/proj._resolucao_no_001-2023_tabela_de_temporalidade.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TABELA DE TEMPORALIDADE DOCUMENTAL DO PODER LEGISLATIVO DE SARANDI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4422/proj._resolucao_no_002-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4422/proj._resolucao_no_002-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SARANDI.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4443/proj._resolucao_no_003-2023_.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4443/proj._resolucao_no_003-2023_.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ACESSO À INFORMAÇÃO PÚBLICA PELO CIDADÃO, LEI FEDERAL Nº 14.129, DE 29 DE MARÇO DE 2021, QUE DISPÕE SOBRE PRINCÍPIOS, REGRAS E INSTRUMENTOS PARA O GOVERNO DIGITAL E PARA O AUMENTO DA EFICIÊNCIA PÚBLICA, E A LEI FEDERAL Nº 12.527, DE 18 DE NOVEMBRO DE 2011, QUE DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO DE INFORMAÇÃO AO CIDADÃO – SIC, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4444/proj._resolucao_no_004-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4444/proj._resolucao_no_004-2023.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI FEDERAL Nº 13.709, DE 14 DE AGOSTO DE 2018, LEI GERAL DE PROTEÇÃO DE DADOS PESSOAIS – LGPD, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4461/proj._resolucao_no_005-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4461/proj._resolucao_no_005-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 1, DE 7 DE FEVEREIRO DE 2019, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4569/proj._resolucao_no_006-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4569/proj._resolucao_no_006-2023.pdf</t>
   </si>
   <si>
     <t>CRIA NO ÂMBITO DA CÂMARA MUNICIPAL DE SARANDI A COMISSÃO PERMANENTE DE DEFESA DOS DIREITOS DA MULHER.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4776/proj._resolucao_no_007-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4776/proj._resolucao_no_007-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA DE COLETA SELETIVA, RECICLAGEM E DESTINAÇÃO FINAL DO LIXO NO ÂMBITO DA CÂMARA MUNICIPAL DE SARANDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4790/proj._resolucao_no_008-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4790/proj._resolucao_no_008-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE SARANDI – ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4083/prop._de_emenda_a_lom_no_037-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4083/prop._de_emenda_a_lom_no_037-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica do Município de Sarandi.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4423/prop._de_emenda_a_lom_no_038-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4423/prop._de_emenda_a_lom_no_038-2023.pdf</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4750/prop._de_emenda_a_lom_no_039-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4750/prop._de_emenda_a_lom_no_039-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do art. 53 na redação do inciso XVI e o art. 54 da Lei Orgânica nº 1, de 05 de abril de 1990.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3976/requerimento_no_001-2023_aprovacao.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3976/requerimento_no_001-2023_aprovacao.pdf</t>
   </si>
   <si>
     <t>SOLICITA A APROVAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI Nº 3.286/2022 E PROJETO DE LEI Nº 3.296/2022, AMBOS DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3977/requerimento_no_002-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3977/requerimento_no_002-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, QUAIS OS ASSUNTOS PAUTADOS PELA NOVA GESTÃO DO CONSELHO DE HABITAÇÃO E FORNEÇA TODAS AS DOCUMENTAÇÕES COM AS ATAS QUE ENVOLVAM TODOS OS ASSUNTOS PAUTADOS PELO CONSELHO DE HABITAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3978/requerimento_no_003-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3978/requerimento_no_003-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, QUAIS MEDIDAS SERÃO TOMADAS APÓS O ATO DE VANDALISMO NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3979/requerimento_no_004-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3979/requerimento_no_004-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE EXISTE ALGUM ESTUDO JUNTO A AUTARQUIA DE ÁGUAS DO MUNICÍPIO, PARA A IMPLANTAÇÃO DE UM APLICATIVO PARA CELULAR QUE FORNEÇA AOS CONTRIBUINTES OPÇÕES DE CONSULTA DE PROTOCOLO, SOLICITAÇÃO DE SERVIÇOS, PAGAMENTOS E DEMAIS INFORMAÇÕES SOBRE SUA CONTA DE ÁGUA.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3980/requerimento_no_005-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3980/requerimento_no_005-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, EM ESPECIAL A ESSA VEREADORA, SOBRE A POSSIBILIDADE DE LICITAÇÃO PARA COMPRA DE RAÇÕES DE CÃES E GATOS PARA OS ANIMAIS DOMÉSTICOS DAS FAMÍLIAS DE BAIXA RENDA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3995/requerimento_no_006-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3995/requerimento_no_006-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SOBRE TODAS AS INFORMAÇÕES REFERENTES AS IRREGULARIDADES VERIFICADAS NA SECRETARIA DE EDUCAÇÃO. SEGUNDO A MATÉRIA DIVULGADA PELO PORTAL G1.GLOBO.COM, UMA METALÚRGICA PRESTOU SERVIÇO À SECRETARIA DE EDUCAÇÃO E EMITIU UMA NOTA NO VALOR DE APROXIMADAMENTE R$ 485 MIL REAIS, NO ENTANTO, O SERVIÇO EXECUTADO CUSTOU APROXIMADAMENTE R$ 276 MIL REAIS. QUESTIONA-SE AS SEGUINTES INFORMAÇÕES: 1 – INFORME TODAS AS INFORMAÇÕES REFERENTES A LICITAÇÃO? 2 – QUAIS FORAM APONTADOS COMO OS RESPONSÁVEIS PELAS IRREGULARIDADES? 3 – QUAIS SÃO OS SERVIDORES SUSPEITOS QUE FORAM APONTADOS? 4 – QUAIS AS PUNIÇÕES APLICADAS AOS SERVIDORES ENVOLVIDOS? 5 – O MUNICÍPIO TEVE ALGUM RESSARCIMENTO DO VALOR QUE FOI DESVIADO COMO APONTA A MATÉRIA SUPRAMENCIONADA? 6 – SE HOUVE O RESSARCIMENTO, DE QUAL FORMA O RECURSO FOI UTILIZADO (CASO NÃO HOUVER RESSARCIMENTO, DESCONSIDERE O ITEM 6)? REITERO QUE A NECESSIDADE DESSA SOLICITAÇÃO, VISA ESCLARECER QUAIS AS MEDIDAS TOMADAS CONTRA OS ENVOLVIDOS E ESCLARECER A POPULAÇÃO, SOBRE O QUE DE FATO ACONTECEU, E SE TODOS OS ENVOLVIDOS FORAM PUNIDOS, COMO REGE O ART. 333 DO CÓDIGO PENAL, E SE O MUNICÍPIO NÃO FICOU COM PREJUÍZO DAS IRREGULARIDADES APONTADAS. LINK DA INFORMAÇÃO: HTTPS://G1.GLOBO.COM/PR/NORTE-NOROESTE/NOTICIA/PREFEITURA-DE-SARANDI-EXONERA-E-AFASTA-SERVIDORES-POR-SUSPEITA-DE-IRREGULARIDADES.GHTML</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3996/requerimento_no_007-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3996/requerimento_no_007-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE ENCAMINHE A ESSA CASA DE LEIS, UMA PLANILHA DOS ATENDIMENTOS REALIZADOS PELAS FONOAUDIÓLOGAS QUE FAZEM ATENDIMENTO NA CLÍNICA MATERNO INFANTIL E NO CEME (CENTRO DE ESPECIALIDADES) NOS ÚLTIMOS DOIS ANOS. VISTO QUE GOSTARIA DE SABER COMO ESTA A FILA DE ESPERA PARA ESSA ESPECIALIDADE.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3997/requerimento_no_008-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3997/requerimento_no_008-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, PARA FINS DE ESCLARECIMENTO PÚBLICO, SE HÁ POSSIBILIDADE DE DETERMINAR A DISPONIBILIZAÇÃO DE UM APARELHO DE ELETROCARDIOGRAMA POR UNIDADE BÁSICA DE SAÚDE MUNICIPAL. LEVANDO EM CONSIDERAÇÃO QUE ALGUNS PROBLEMAS CARDÍACOS O EQUIPAMENTO PODE DIAGNOSTICAR, COMO TAMBÉM PODE SER USADO PARA VERIFICAR A SAÚDE DO CORAÇÃO, QUANDO OUTRAS DOENÇAS OU CONDIÇÕES ESTÃO PRESENTES, TAIS COMO: PRESSÃO ALTA OU HIPERTENSÃO, COLESTEROL ALTO, TABAGISMO, DIABETES E PESSOAS QUE APRESENTEM UM HISTÓRICO FAMILIAR DE DOENÇA CARDÍACA PRECOCE. ALÉM DISSO, O EXAME TAMBÉM SERVE PARA MONITORAR DISPOSITIVOS IMPLANTADOS NO CORAÇÃO, COMO MARCA-PASSOS, E AVALIAR SEU FUNCIONAMENTO NO CORAÇÃO, E, EM CASO POSITIVO, DECLINE A DATA PREVISTA PARA ESSA FINALIDADE.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3998/requerimento_no_009-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3998/requerimento_no_009-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, PARA FINS DE ESCLARECIMENTO PÚBLICO, QUANDO OS ALUNOS E PROFESSORES DA REDE MUNICIPAL DE EDUCAÇÃO RECEBERÃO OS MATERIAIS E KITS ESCOLARES FORNECIDOS PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3999/requerimento_no_010-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3999/requerimento_no_010-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, PARA FINS DE ESCLARECIMENTO PÚBLICO, COMO ERA FEITO A SEGURANÇA DO CEMITÉRIO MUNICIPAL?</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4000/requerimento_no_011-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4000/requerimento_no_011-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE HÁ PLANEJAMENTO PARA QUE SEJAM FEITAS AS INTERLIGAÇÕES DE RUAS, INICIANDO NA RUA GERALDO TEIXEIRA BATISTA (ANTIGA RUA 06) A RUA JOSÉ LUIZ PEREIRA (ANTIGA RUA 12) COM A AVENIDA DEPUTADO BORSARI NETO? TENDO EM VISTA, QUE AS OBRAS DE GALERIAS PLUVIAIS ESTÃO SENDO CONCLUÍDAS NA AVENIDA DEPUTADO BORSARI NETO, DANDO ASSIM CONDIÇÕES PARA QUE ESSAS INTERLIGAÇÕES SEJAM FEITAS, MELHORANDO O SISTEMA VIÁRIO NA REGIÃO.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4001/requerimento_no_012-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4001/requerimento_no_012-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SOBRE A POSSIBILIDADE DE IMPLANTAÇÃO DO PROGRAMA “FEIRA VERDE” EM SARANDI. COM BONS RESULTADOS EM APUCARANA, O PROGRAMA POSSIBILITA AO MUNÍCIPE TROCAR MATERIAIS RECICLÁVEIS POR FRUTAS E VERDURAS, FOMENTANDO A AGRICULTURA FAMILIAR, COOPERATIVAS DE RECICLÁVEIS E COLABORANDO COM O MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4017/requerimento_no_013-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4017/requerimento_no_013-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE HÁ PREVISÃO PARA A COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO DE RUAS NO JARDIM NOVO PAULISTA. MORADORES TEM QUESTIONADO A ESSE VEREADOR A DIFICULDADE DE PESSOAS DE OUTRAS LOCALIDADES EM LOCALIZAR O ENDEREÇO DO QUAL VEM A PROCURA. SE HÁ PREVISÃO DECLINE QUANDO, SENÃO DECLINE O MOTIVO.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4018/requerimento_no_014-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4018/requerimento_no_014-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE HÁ POSSIBILIDADE REFORMAR A CAPELA DO CEMITÉRIO. ASSIM, PODENDO DAR UM CONFORTO PARA PARENTES E AMIGOS NA ÚLTIMA DESPEDIDA.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4019/requerimento_no_015-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4019/requerimento_no_015-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, QUAIS MEDIDAS SERÃO TOMADAS A RESPEITO DA TAXA DE LIXO ABUSIVA.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4020/requerimento_no_016-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4020/requerimento_no_016-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE EXISTE ALGUM ESTUDO SOBRE A COLOCAÇÃO DE BARREIRAS (PROTEÇÃO) NAS ESQUINAS DE ALGUMAS RUAS/AVENIDAS DO MUNICÍPIO. A IDEIA DA COLOCAÇÃO DAS BARREIRAS EM CASOS EXCEPCIONAIS É JUSTAMENTE EVITAR QUE VEÍCULOS ULTRAPASSEM O MEIO-FIO E ACABEM QUEBRANDO AS TAMPAS DE BUEIRO EXISTENTES EM MUITAS ESQUINAS.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4021/requerimento_no_017-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4021/requerimento_no_017-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, PARA FINS DE ESCLARECIMENTOS PÚBLICO, SE EXISTEM ESTUDOS OU A PREVISÃO DA CONTRATAÇÃO DE MÉDICOS VETERINÁRIOS, CLÍNICAS VETERINÁRIAS TERCEIRIZADAS OU ATÉ MESMO PARCERIAS COM UNIVERSIDADES DA REGIÃO, PARA AUXILIAR NOS SERVIÇOS PRESTADOS PELA SECRETARIA DO MEIO AMBIENTE E PELA VIGILÂNCIA SANITÁRIA EM PROL DO BEM-ESTAR ANIMAL. TENDO EM VISTA, O AUMENTO CRESCENTE DE DENÚNCIAS DE MAUS TRATOS A ANIMAIS POR TODO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4022/requerimento_no_018-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4022/requerimento_no_018-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SOBRE A POSSIBILIDADE DE VIABILIZAR A CRIAÇÃO DE UMA CLÍNICA VETERINÁRIA POPULAR EM PARCERIA COM ALUNOS DE FACULDADES E UNIVERSIDADES, NO INTUITO DE OFERECER UM ATENDIMENTO COM VALORES MAIS ACESSÍVEIS OU ATÉ GRATUITOS EM ESPECIAL AS ONGS E POPULAÇÃO EM GERAL.</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4023/requerimento_no_019-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4023/requerimento_no_019-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE EXISTE PLANEJAMENTO PARA AMPLIAÇÃO DA UNIDADE DE PRONTO ATENDIMENTO MÉDICO – UPA, OU PREVISÃO PARA INÍCIO DA OBRA.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4038/requerimento_no_020-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4038/requerimento_no_020-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, ASSUNTOS REFERENTES AOS SEGUINTES QUESTIONAMENTOS: 1 – QUAL FOI O CUSTO FINANCEIRO UTILIZADO EXCLUSIVAMENTE PARA VARRIÇÃO REALIZADA COM INSTRUMENTOS MANUAIS? 2 – INFORME SOBRE AS INFORMAÇÕES DA CONTRATAÇÃO DA EMPRESA RESPONSÁVEL POR ESTA FINALIDADE (VARRIÇÃO MANUAL) E EXTERNE TODAS AS DOCUMENTAÇÕES REFERENTES A LICITAÇÃO? 3 – QUAL É O EFETIVO PARA ESTA FINALIDADE, E QUAIS LOCAIS FORAM BENEFICIADOS COM A VARRIÇÃO MANUAL DAS VIAS?</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4039/requerimento_no_021-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4039/requerimento_no_021-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE EXISTE ALGUM ESTUDO JUNTO AO GOVERNO FEDERAL, PARA A IMPLANTAÇÃO DO PROGRAMA “PREVINE BRASIL” NO MUNICÍPIO DE SARANDI. TEM POR OBJETIVO, APERFEIÇOAR AS FORMAS DE REPASSE DAS TRANSFERÊNCIAS PARA O MUNICÍPIO E DEFINIR CRITÉRIOS PARA O REPASSE DAS TRANSFERÊNCIAS.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4045/requerimento_no_022-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4045/requerimento_no_022-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE TODOS OS CONTRIBUINTES COM DÍVIDAS REFERENTES AOS ANOS DE 2020/2021, PERÍODO DE PANDEMIA, ESTÃO SENDO EXECUTADOS OU SE SOMENTE OS DESSA VEREADORA. POIS, SEGUNDO INFORMAÇÕES, ESTÁ HAVENDO ABUSO DE AUTORIDADE POR PARTE DO PREFEITO, POIS A MESMA VOTOU CONTRA O AUMENTO ABUSIVO DE IPTU E TAXAS NESSE PLENÁRIO NO MÊS DE SETEMBRO NO ANO DE 2022.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4041/requerimento_no_023-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4041/requerimento_no_023-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, PARA FIM DE ESCLARECIMENTO JUNTO AOS MORADORES, SE EXISTE ALGUM PROJETO PARA A CONSTRUÇÃO DE UMA PRAÇA NO JARDIM ITÁLIA, NO TERRENO DO MUNICÍPIO ENTRE A RUA MARECHAL DEODORO E A RUA JOSEFINA MARIA DE JESUS. POIS, NO TERRENO ESTÁ SENTO USADO PARA DESCARTE DE RESTO DE MATERIAIS DE CONSTRUÇÕES E OUTROS, ALÉM DO MATO ALTO ESTÁ SENDO PONTO DE CONSUMO DE DROGAS E BEBIDAS ALCOÓLICAS, A AGLOMERAÇÃO DE MENORES E OUTROS NO LOCAL VEM INCOMODANDO E CAUSANDO TRANSTORNO AOS MORADORES.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4042/requerimento_no_024-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4042/requerimento_no_024-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR SECRETÁRIO DE EDUCAÇÃO ESTADUAL DO PARANÁ, RONI MIRANDA VIEIRA, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, A PREVISÃO DA REFORMA DAS CALÇADAS EM VOLTA DO COLÉGIO ESTADUAL DO JARDIM INDEPENDÊNCIA, LOCALIZADO NA RUA DUQUE DE CAXIAS Nº 1410, JARDIM INDEPENDÊNCIA - SARANDI - PR - CEP 87113120.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4043/requerimento_no_025-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4043/requerimento_no_025-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE HÁ PLANEJAMENTO PARA QUE SEJA CRIADA A “LEI DO BOLSA ATLETA”, DE INCENTIVO AO ESPORTE NO MUNICÍPIO DE SARANDI. TENDO EM VISTA O CRESCIMENTO DO ESPORTE DE ALTO RENDIMENTO EM NOSSO MUNICÍPIO, SERIA DE GRANDE VALIA QUE FOSSE DISPONIBILIZADA AOS ESPORTISTAS ESSE SUBSÍDIO.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4052/requerimento_no_026-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4052/requerimento_no_026-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA A APROVAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI COMPLEMENTAR Nº 569/2023, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4060/requerimento_no_027-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4060/requerimento_no_027-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, AS SEGUINTES INFORMAÇÕES: PELOS ESTUDOS ELABORADOS, QUAL A METRAGEM E O NÚMERO DE IMÓVEIS TOTAIS EXISTENTES HOJE NO MUNICÍPIO DE SARANDI.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4061/requerimento_no_028-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4061/requerimento_no_028-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, QUAL SITUAÇÃO SE ENCONTRA O CRONOGRAMA PARA A REFORMA DA ESCOLA MUNICIPAL TISURO TSUJI BARROS CUNHA. POIS, A MESMA SE ENCONTRA EM MÁS CONDIÇÕES, PARA ESCLARECIMENTO AOS PROFESSORES(AS) PAIS E FAMILIARES DOS ALUNOS, E AOS MORADORES QUE ESPERAM ANSIOSOS POR ESSA REFORMA.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4062/requerimento_no_029-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4062/requerimento_no_029-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE TEM ALGUM PROJETO PARA MELHORAR A INFRAESTRUTURA DA RUA XAVANTINO ESQUINA COM A VIELA B, JARDIM ESPLANDA. MORADORES ESTÃO RECLAMANDO DO ALAGAMENTO RECORRENTE NA RUA.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4063/requerimento_no_030-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4063/requerimento_no_030-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE EXISTE ALGUM ESTUDO PARA A IMPLANTAÇÃO DE UM APLICATIVO PARA DISPOSITIVO MÓVEL PARA AGENDAMENTO, CONFIRMAÇÃO E CANCELAMENTO DE CONSULTAS E EXAMES NAS UNIDADES BÁSICAS DE SAÚDE. O OBJETIVO, SERÁ FACILITAR A MARCAÇÃO DE CONSULTAS E EXAMES PARA OS USUÁRIOS DO SISTEMA ÚNICO DE SAÚDE (SUS), QUE NA GRANDE MAIORIA DAS VEZES ENFRENTAM FILAS PARA ACESSAR AOS SERVIÇOS E QUE, COM A CRIAÇÃO DO APLICATIVO, PODERÃO FAZER O ACOMPANHAMENTO VIA CELULAR. TAL DISPOSITIVO, EVITARÁ O GRANDE NÚMERO DE CASOS EM QUE OS PACIENTES NÃO COMPARECEM ÀS CONSULTAS E EXAMES AGENDADOS, SENDO QUE AS VAGAS FICAM OCIOSAS. O APLICATIVO IRÁ FACILITAR O ACESSO ÀS CONSULTAS, GARANTINDO UMA MAIOR AGILIDADE E EQUIDADE ENTRE OS USUÁRIOS, SENDO QUE AS VAGAS QUE FICAREM DISPONÍVEIS PODERÃO SER REAPROVEITADAS POR OUTROS USUÁRIOS. O APLICATIVO PODERIA TER OUTRAS FUNÇÕES, COMO ALERTAS DE AGENDAMENTO, ORIENTAÇÕES PARA PREPARO ANTES DA CONSULTA E CARTÃO SUS VIRTUAL.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4064/requerimento_no_031-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4064/requerimento_no_031-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE HÁ POSSIBILIDADE DE QUE SEJA IMPLANTADA UMA HORTA COMUNITÁRIA NA ESCOLA MUNICIPAL DARCI APARECIDA PEREIRA MOCHI. A PROPOSTA EDUCATIVA DA HORTA TRAZ EM SI O POTENCIAL DE RECONECTAR CRIANÇAS E JOVENS À NATUREZA, CONVIDANDO A OBSERVAR TRANSFORMAÇÕES E A CONHECER PROCESSOS, E POSSIBILITAR CONQUISTAS E APRENDIZADOS IMPORTANTES SOBRE SUSTENTABILIDADE E SEGURANÇA ALIMENTAR.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4065/requerimento_no_032-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4065/requerimento_no_032-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, QUAIS OS CRITÉRIOS ADOTADOS PELO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL (CRAS), AS FAMÍLIAS QUE AINDA NÃO POSSUEM O CADASTRO ÚNICO, PORÉM PRECISAM COM URGÊNCIA DE ASSISTÊNCIA POR PARTE DO MUNICÍPIO LEVANDO EM CONSIDERAÇÃO QUE A ESPERA PARA O CADASTRO PODE CHEGAR ATÉ 60 DIAS.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4085/requerimento_no_033-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4085/requerimento_no_033-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SOBRE TODOS OS DADOS REFERENTES AOS PAGAMENTOS DOS MÉDICOS DA UNIDADE DE PRONTO ATENDIMENTO (UPA) NO TOCANTE AOS MESES DE NOVEMBRO E DEZEMBRO DO ANO DE 2022, E DOS MESES DE JANEIRO E FEVEREIRO DO ANO DE 2023. ADEMAIS, SOLICITA-SE TAMBÉM, AS SEGUINTES INFORMAÇÕES: I - EXISTE ALGUM ATRASO NA FOLHA DE PAGAMENTO DOS MÉDICOS DA UNIDADE DE PRONTO ATENDIMENTO (UPA)? II - CASO HOUVER ATRASOS NA FOLHA DE PAGAMENTO, DECLINE OS MOTIVOS PELOS QUAIS OCORRERAM OS ATRASOS; III - CASO HOUVER ATRASOS, DECLINE QUAIS SÃO OS PRAZOS PARA A REGULARIZAÇÃO DOS PAGAMENTOS; IV - SOLICITA-SE, TODAS AS DOCUMENTAÇÕES DE CONTRATOS REFERENTES AOS MÉDICOS DA UNIDADE DE PRONTO ATENDIMENTO (UPA).</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4086/requerimento_no_034-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4086/requerimento_no_034-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, REFERENTES A REFORMA E REVITALIZAÇÃO DO CAMPO MUNICIPAL DO KM/15. QUESTIONA-SE AS SEGUINTES INFORMAÇÕES: I - DECLINE OS MOTIVOS DA PARALISAÇÃO DAS OBRAS DE REFORMA E REVITALIZAÇÃO DO CAMPO MUNICIPAL DO KM/15; II - DECLINE INFORMAÇÕES SOBRE O PRAZO DE FINALIZAÇÃO DAS OBRAS; III - CASO HOUVER PREVISÃO, INFORME SE O PRAZO PARA A CONCLUSÃO DA REFORMA E REVITALIZAÇÃO DO LOCAL SERÁ FEITA ANTES DO INÍCIO DO CALENDÁRIO ESPORTIVO DA TAÇA SARANDI DO ANO DE 2023; IV - INFORME SE O CAMPO MUNICIPAL DO KM/15 ESTÁ INCLUÍDO PARA A UTILIZAÇÃO NO CALENDÁRIO ESPORTIVO DA TAÇA SARANDI DO ANO DE 2023.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4087/requerimento_no_035-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4087/requerimento_no_035-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE HÁ PREVISÃO PARA CONSTRUÇÃO DE UMA TRAVESSIA COM PONTE, LIGANDO SARANDI AO CONJUNTO GUAIAPÓ EM MARINGÁ, PELA AVENIDA RIO DE JANEIRO. EM CASO POSITIVO, DECLINE A DATA PREVISTA PARA ESSA FINALIDADE E EM CASO NEGATIVO, DECLINE OS MOTIVOS TÉCNICOS E JURÍDICOS.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4088/requerimento_no_036-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4088/requerimento_no_036-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SOBRE A VERBA DESTINADA AO ESTÁDIO MUNICIPAL. VISTO QUE NOS ÚLTIMOS SEIS ANOS NÃO FOI FEITO NENHUM MOVIMENTO PARA QUE A OBRA SEJA CONCLUÍDA, NOSSO ESPORTE NECESSITA DE MAIS ATENÇÃO POIS A OBRA ESTÁ PARADA HÁ MUITOS ANOS. EM CASO POSITIVO, DECLINE A DATA PREVISTA PARA ESSA FINALIDADE E EM CASO NEGATIVO, DECLINE OS MOTIVOS TÉCNICOS E JURÍDICOS.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4089/requerimento_no_037-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4089/requerimento_no_037-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE HÁ PREVISÃO PARA A INSTALAÇÃO DE BANHEIROS PÚBLICOS NA PRAÇA DA JUVENTUDE.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4090/requerimento_no_038-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4090/requerimento_no_038-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, E HÁ ALGUM PROJETO SENDO ELABORADO PARA O COMBATE A FOME NA CIDADE DE SARANDI.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4091/requerimento_no_039-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4091/requerimento_no_039-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE EXISTEM ESTUDOS OU MESMO PREVISÃO PARA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA ÁREA CENTRAL DA CIDADE, ALÉM DOS LOCAIS DE MAIOR MOVIMENTAÇÃO DE PESSOAS.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4092/requerimento_no_040-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4092/requerimento_no_040-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SOBRE A POSSIBILIDADE DE INSTALAÇÃO DE UMA CÂMERA DE SEGURANÇA PRÓXIMO A PONTE DA ESTRADA DO KM 8, O LUGAR ESTÁ SENDO USADO PARA DESCARTE DE LIXO E ABANDONO DE ANIMAIS.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4102/requerimento_no_041-2023_inclusao.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4102/requerimento_no_041-2023_inclusao.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INCLUSÃO NA ORDEM DO DIA, DA 6ª SESSÃO ORDINÁRIA DO DIA 13/03/2023, DO PROJETO DE LEI COMPLEMENTAR Nº 576/2023, DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4103/requerimento_no_042-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4103/requerimento_no_042-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, OS DADOS REFERENTES A LEGALIDADE DAS DOCUMENTAÇÕES E AS LICENÇAS NECESSÁRIAS DE TODOS OS ÔNIBUS DA FROTA DE TRANSPORTE ESCOLAR MUNICIPAL. SOLICITA-SE:_x000D_
 I – TODAS AS LICENÇAS E DOCUMENTAÇÕES QUE SÃO EXIGIDOS PERANTE A LEI PARA A CIRCULAÇÃO DA FROTA._x000D_
 II – DOCUMENTOS QUE COMPROVAM A LEGALIDADE DE TODAS AS PERMISSÕES PARA DIRIGIR DOS MOTORISTAS LOTADOS NO MUNICÍPIO._x000D_
 III – OS RELATÓRIOS DAS CONDIÇÕES DE CADA VEÍCULO UTILIZADO NO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4104/requerimento_no_043-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4104/requerimento_no_043-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE TEM CONHECIMENTO DA INDISPONIBILIDADE DE SINAL PARA REDE DE TELEFONIA MÓVEL NO CONJUNTO HABITACIONAL GOVERNADOR JOSÉ RICHA E JARDIM DAS TORRES. REQUER-SE ESCLARECER SE TEM PREVISÃO PARA ELABORAR UM PROJETO PARA RESOLUÇÃO DA FALTA DE SINAL PARA REDE DE TELEFONIA MÓVEL NOS BAIRROS SUPRAMENCIONADOS, COMO ESTABELECE A NORMAS GERAIS PARA IMPLANTAÇÃO E COMPARTILHAMENTO DA INFRAESTRUTURA DE TELECOMUNICAÇÕES DA LEI Nº 13.116/2015.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4105/requerimento_no_044-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4105/requerimento_no_044-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, COMO ESTÁ O ANDAMENTO DA REFORMA DA QUADRA DA ESCOLA MUNICIPAL MACHADO DE ASSIS. VISTO QUE FOI FEITA INDICAÇÃO POR ESSA VEREADORA SOLICITANDO QUE FOSSE FEITO NAQUELE LOCAL UM MINIGINÁSIO DE ESPORTES. INDICAÇÃO Nº 188/2022.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4106/requerimento_no_045-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4106/requerimento_no_045-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SOBRE O RECAPEAMENTO OU TAPA BURACOS NA RUA DUQUE DE CAXIAS, PRÓXIMO AO NÚMERO 2039. O PEDIDO SE FAZ NECESSÁRIO, POIS OS MOTORISTAS E MORADORES TEM RECLAMADO DAS POÇAS DE ÁGUA, ASSIM CAUSANDO ACIDENTES E TRANSTORNOS NAQUELE LOCAL E DANOS EM VEÍCULOS.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4107/requerimento_no_046-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4107/requerimento_no_046-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE HÁ PREVISÃO DA VACINA DE PROTEÇÃO CONTRA A DENGUE. ELA É INDICADA PARA POPULAÇÃO ENTRE 4 E 60 ANOS E APLICADA POR VIA SUBCUTÂNEA EM ESQUEMA DE DUAS DOSES, COM INTERVALO DE TRÊS MESES ENTRE AS APLICAÇÕES. “UMA VACINA QUE MOSTROU ALTÍSSIMA EFICÁCIA, MAIS DE 80% NA PREVENÇÃO DA DENGUE, 90% NA PREVENÇÃO DA DENGUE GRAVE, APLICADA EM DUAS E MUITO SEGURA. A VACINA CONTRA A DENGUE DEVE ESTAR DISPONÍVEL PARA A POPULAÇÃO BRASILEIRA NO SEGUNDO SEMESTRE DESTE ANO. ESSA É A PREVISÃO DA ASSOCIAÇÃO BRASILEIRA DAS CLÍNICAS DE VACINAS. A AGÊNCIA NACIONAL DE VIGILÂNCIA SANITÁRIA (ANVISA) APROVOU O REGISTRO DO IMUNIZANTE.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4108/requerimento_no_047-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4108/requerimento_no_047-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, COMO É FEITO O CONTROLE DOS SERVIDORES QUE UTILIZAM OS VEÍCULOS PÚBLICOS EM TODOS OS SETORES, SE HÁ UM CONTROLE QUANTO AO VENCIMENTO DA HABILITAÇÃO, E SE NO CASO DOS MOTORISTAS QUE TRANSPORTAM CRIANÇAS E ADOLESCENTES, SE HÁ UM CURSO ESPECÍFICO PARA TAL FUNÇÃO. TAL MEDIDA DE CONTROLE, VISA EVITAR INCIDENTES COMO A FATALIDADE OCORRIDA NA CIDADE DE JANDAIA DO SUL, ONDE O MOTORISTA ESTAVA DIRIGINDO UM ÔNIBUS ESCOLAR, COM HABILITAÇÃO VENCIDA DESDE O MÊS DE JANEIRO (SEGUNDO A IMPRENSA).</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4109/requerimento_no_048-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4109/requerimento_no_048-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, REFERENTES AOS ANIMAIS DE RUA, SE EXISTE ALGUM ESTUDO OU PROJETO QUE VISE ATENDER ESSES ANIMAIS NO TOCANTE DE ATENDIMENTO VETERINÁRIO E RECOLHIMENTO.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4110/requerimento_no_049-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4110/requerimento_no_049-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, REFERENTE A COMPRA DE UNIFORMES PARA ALUNOS E ATLETAS DA SECRETARIA MUNICIPAL DE JUVENTUDE, CULTURA, ESPORTE E LAZER (SEJUV). ALGUNS PAIS NOS QUESTIONARAM NÃO TER CONDIÇÕES DE COMPRAR OS UNIFORMES.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4111/requerimento_no_050-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4111/requerimento_no_050-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SOBRE O ANDAMENTO DO PROCESSO LICITATÓRIO DA COMPRA DE VAGAS, JÁ APROVADA NESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4125/requerimento_no_051-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4125/requerimento_no_051-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INCLUSÃO NA ORDEM DO DIA, DA 7ª SESSÃO ORDINÁRIA DO DIA 20/03/2023, DO PROJETO DE LEI COMPLEMENTAR Nº 560/2022, DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4126/requerimento_no_052-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4126/requerimento_no_052-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA A APROVAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI Nº 3.311/2022 E PROJETO DE LEI Nº 3.315/2023, AMBOS DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4129/requerimento_no_053-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4129/requerimento_no_053-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE EXISTE ALGUMA LICITAÇÃO PARA DESCARTE DE RESÍDUOS DO TIPO: DOMICILIARES, LIMPEZA URBANA, SÓLIDOS URBANOS, ESTABELECIMENTOS COMERCIAIS E PRESTADORES DE SERVIÇOS, DOS SERVIÇOS PÚBLICOS DE SANEAMENTO BÁSICO, INDUSTRIAIS, SERVIÇOS DE SAÚDE, DA CONSTRUÇÃO CIVIL, DE SERVIÇOS DE TRANSPORTES. ADEMAIS, SOLICITA-SE AS SEGUINTES INFORMAÇÕES:_x000D_
 I – CASO EXISTA A LICITAÇÃO PARA DESCARTE DE RESÍDUOS, DECLINE INFORMAÇÕES SOBRE O VALOR DISPONÍVEL PARA ESTA FINALIDADE._x000D_
 II – CASO A LICITAÇÃO ESTIVER VIGENTE, DECLINE INFORMAÇÕES SOBRE A QUANTIDADE DE TONELADAS CONTRATADAS NO PROCESSO DE LICITAÇÃO._x000D_
 III – CASO A LICITAÇÃO ESTIVER VIGENTE, DECLINE INFORMAÇÕES SOBRE A QUANTIDADE DE TONELADAS QUE JÁ FORAM RECOLHIDOS._x000D_
 IV – DECLINE A LISTA DE SOLICITAÇÕES PENDENTES PARA ESTA FINALIDADE.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4130/requerimento_no_054-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4130/requerimento_no_054-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, O MOTIVO DA ÁGUA DOS BAIRROS JARDIM UNIVERSAL, INDEPENDÊNCIA, NOVO INDEPENDÊNCIA E INDEPENDÊNCIA 3ª PARTE, ESTAREM VINDO COM UMA QUANTIDADE MAIOR DE CLORO. A ÁGUA SE ENCONTRA MUITO BRANCA. PEDIMOS QUE O DEPARTAMENTO DE ÁGUA INFORME A ESSA VEREADORA O QUE ESTÁ ACONTECENDO E O QUE VAI SER FEITO PARA QUE ISSO MELHORE.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4131/requerimento_no_055-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4131/requerimento_no_055-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE EXISTEM ESTUDOS SOBRE A REALIZAÇÃO DE MUTIRÕES ITINERANTES, COM OBJETIVO DE REALIZAR EXAMES DE MAMOGRAFIA 1 VEZ POR MÊS EM CADA BAIRRO. ASSIM PODENDO ELIMINAR A FILA ATUALIZADA COM MAIS DE (800) OITOCENTAS PESSOAS EM ESPERA.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4132/requerimento_no_056-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4132/requerimento_no_056-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, QUAL A PREVISÃO PARA O TÉRMINO DAS OBRAS DE PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA DEPUTADO BORSARI NETO.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4133/requerimento_no_057-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4133/requerimento_no_057-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, COMO ESTÁ O ANDAMENTO DO PROCESSO PARA REALIZAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA DO JARDIM VERA CRUZ. SENDO UM BAIRRO TÃO ANTIGO ONDE MORADORES SOFREM COM AS RUAS TODAS ESBURACADAS PRINCIPALMENTE DIAS DE CHUVA.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4134/requerimento_no_058-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4134/requerimento_no_058-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE É POSSÍVEL A MUDANÇA DO SENTIDO DA AVENIDA GIRO WATANABE NO JARDIM NOVA INDEPENDÊNCIA, ENTRE AS RUAS MANOEL ANTONIO BARBOZA (RUA 2) E MARCOS JÚNIOR BARBOZA  (RUA 3) QUE SEJA SENTIDO ÚNICO (BINÁRIO) CENTRO-BAIRRO.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4135/requerimento_no_059-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4135/requerimento_no_059-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SOBRE A POSSIBILIDADE DE INCLUIR NA REMUME (RELAÇÃO MUNICIPAL DE MEDICAMENTOS ESSENCIAIS) O MEDICAMENTO GLICAZIDA, UTILIZADO NO TRATAMENTO DE PESSOAS COM DIABETE.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4136/requerimento_no_060-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4136/requerimento_no_060-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SOBRE A POSSIBILIDADE DE SE ESTIPULAR UM PRAZO DE NO MÁXIMO 24 HORAS PARA ATENDIMENTOS NOS CASOS DE MAUS-TRATOS DE ANIMAIS, COMPROVADOS POR VÍDEOS E FOTOS DENUNCIADOS ATRAVÉS DO 156.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4148/requerimento_no_061-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4148/requerimento_no_061-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, A PREVISÃO PARA REINICIAR AS OBRAS DE PAVIMENTAÇÃO ASFÁLTICA, NOS JARDINS NOVA INDEPENDÊNCIA I E II PARTE.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4149/requerimento_no_062-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4149/requerimento_no_062-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE HÁ PLANEJAMENTO PARA QUE SEJA FEITO O RECAPE ASFÁLTICO NA AVENIDA MAJOR AFONSO DELAMBERT DE OLIVEIRA NO JARDIM OURO PRETO E NA RUA GERALDO XAVIER NA DIVISA DO JARDIM OURO VERDE COM O CONJUNTO HABITACIONAL CASA DA FAMÍLIA? O ASFALTO NOS LOCAIS CITADOS SE DESGASTOU COM O PASSAR DO TEMPO E NECESSITA DESSA MANUTENÇÃO.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4150/requerimento_no_063-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4150/requerimento_no_063-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE EXISTE PREVISÃO SOBRE DESTINAÇÃO DE RECURSOS PARA CASTRAÇÃO DE ANIMAIS DE RUA, ONGS E FAMÍLIAS CARENTES EM SARANDI.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4151/requerimento_no_064-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4151/requerimento_no_064-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, A POSSIBILIDADE DE DISTRIBUIÇÃO DE CARTILHAS E REALIZAÇÃO DE PALESTRAS SOBRE O BEM-ESTAR ANIMAL, NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4167/requerimento_no_065-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4167/requerimento_no_065-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, COMO SE ENCONTRA O ATENDIMENTO A INDICAÇÃO Nº 42-320/2022, O QUAL SE REFERE A INCLUSÃO DE UM ESTUDO NOS FUTUROS PROJETOS DO MUNICÍPIO, PARA QUE SEJA FEITO A CONSTRUÇÃO DE UM HOSPITAL PÚBLICO.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4168/requerimento_no_066-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4168/requerimento_no_066-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, QUAL FOI A METODOLOGIA DE APLICAÇÃO PARA A UTILIZAÇÃO DO INCENTIVO REPASSADO PELO FUNDO NACIONAL DE SAÚDE (FNS) QUE É DESTINADO A TODAS AS PREFEITURAS VISANDO ESTIMULAR OS PROFISSIONAIS QUE TRABALHAM NOS PROGRAMAS ESTRATÉGICOS DA POLÍTICA NACIONAL DE ATENÇÃO BÁSICA. DESTA FORMA, SOLICITA-SE AS SEGUINTES DOCUMENTAÇÕES:_x000D_
 I - DOCUMENTOS REFERENTES AO PLANEJAMENTO UTILIZADO PARA A APLICAÇÃO DO RECURSO DE INCENTIVO REPASSADO PELO FUNDO NACIONAL DE SAÚDE (FNS)._x000D_
 II - TODOS OS COMPROVANTES QUE DEMONSTRAM A UTILIZAÇÃO DO RECURSO REPASSADO PELO FUNDO NACIONAL DE SAÚDE (FNS).</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4169/requerimento_no_067-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4169/requerimento_no_067-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE HÁ ALGUM ESTUDO, PROJETO OU ALGUMA MEDIDA JÁ EM ANDAMENTO POR PARTE DA MUNICIPALIDADE, COM A FINALIDADE DE SOLUCIONAR O PROBLEMA DECORRENTE DE ALAGAMENTOS EM VÁRIOS PONTOS DO MUNICÍPIO EM DIAS DE CHUVA. EM CASO POSITIVO ESPECIFIQUE AS AÇÕES E DEFINA A DATA PREVISTA PARA ESSA FINALIDADE, EM CASO NEGATIVO DECLINE OS MOTIVOS.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4170/requerimento_no_068-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4170/requerimento_no_068-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, COMO VEM SENDO AS POLÍTICAS PÚBLICAS PARA O INCENTIVO E APOIO AOS PRODUTORES RURAIS, PEQUENOS PRODUTORES E AGRICULTURA FAMILIAR NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4171/requerimento_no_069-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4171/requerimento_no_069-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SOBRE O ANDAMENTO DA LICITAÇÃO DE OBRAS ASFÁLTICAS, NO JARDIM NOVA INDEPENDÊNCIA 1ª (PRIMEIRA) PARTE, DA RUA 33 A 39.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4172/requerimento_no_070-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4172/requerimento_no_070-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, REFERENTE A FISCALIZAÇÃO NAS LIGAÇÕES DE ESGOTO REALIZADO NO MUNICÍPIO. MUNÍCIPES ESTÃO RECLAMANDO QUE ALGUMAS ESTÃO SENDO FEITA DE FORMA IRREGULAR, CAUSANDO TRANSTORNOS COMO VAZAMENTOS E MAL CHEIRO.</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4173/requerimento_no_071-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4173/requerimento_no_071-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE HÁ POSSIBILIDADE DA CRIAÇÃO DE UMA “FARMÁCIA PET MUNICIPAL”. RECEBEMOS INÚMEROS PEDIDOS DE AJUDA NA COMPRA DE MEDICAMENTOS POR VOLUNTÁRIOS OU FAMÍLIAS CARENTES, QUE JÁ TEM DIFICULDADES EM CONSEGUIR ATENDIMENTO VETERINÁRIO E DEPOIS FICAM SEM CONDIÇÕES DE DAR SEQUÊNCIA NO TRATAMENTO DO ANIMAL.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4190/requerimento_no_072-2023_aprovacao.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4190/requerimento_no_072-2023_aprovacao.pdf</t>
   </si>
   <si>
     <t>SOLICITA A APROVAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI Nº 3.321/2023, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4191/requerimento_no_073-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4191/requerimento_no_073-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE ESCLAREÇA TODAS INFORMAÇÕES REFERENTES AO ANDAMENTO DO PROJETO DE LEI Nº 3.200/22, QUE DISPÕE SOBRE DIRETRIZES PARA A IMPLANTAÇÃO DO CAFÉ DA MANHÃ NAS ESCOLAS E CENTROS DE EDUCAÇÃO INFANTIL NO MUNICÍPIO DE SARANDI-PR. CONSIDERANDO A IMPORTÂNCIA DO TEMA E O IMPACTO DIRETO NA VIDA DOS ESTUDANTES, É DE EXTREMA FORÇA QUE A CÂMARA MUNICIPAL TENHA ACESSO ÀS INFORMAÇÕES SOBRE O ANDAMENTO DESSE PROJETO, A FIM DE GARANTIR QUE AS MEDIDAS NECESSÁRIAS ESTEJAM SENDO TOMADAS PARA SUA EFETIVA IMPLEMENTAÇÃO. DESSA FORMA, SOLICITO AO SENHOR PREFEITO QUE APRESENTE INFORMAÇÕES DISCERNÍVEIS SOBRE O ANDAMENTO DO PROJETO DE LEI 3200/22, TAIS COMO OS DADOS PREVISTOS PARA A APROVAÇÃO E IMPLEMENTAÇÃO DA MEDIDA, QUAIS SERÃO AS FONTES PARA CUSTEAR O PROGRAMA E QUAIS MEDIDAS SERÃO ADOTADAS PARA GARANTIR A QUALIDADE E A SEGURANÇA ALIMENTAR DOS ALUNOS ATENDIDOS. COM BASE NESSAS INFORMAÇÕES, A CÂMARA MUNICIPAL PODERÁ AVALIAR DE FORMA MAIS PRECISA AS INSTRUÇÕES E OS EFEITOS DO PROJETO DE LEI, E TOMAR AS MEDIDAS CABÍVEIS PARA GARANTIR QUE OS DIREITOS DOS ESTUDANTES SEJAM DEVIDAMENTE ATENDIDOS.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4192/requerimento_no_074-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4192/requerimento_no_074-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE EXISTEM ESTUDOS PARA A IMPLANTAÇÃO DE UMA ESCOLA MUNICIPAL OU CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL NA REGIÃO DO RESIDENCIAL JOSÉ RICHA. EM CASO POSITIVO, DECLINE A DATA PREVISTA PARA ESSA FINALIDADE.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4193/requerimento_no_075-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4193/requerimento_no_075-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE HÁ PREVISÃO PARA O TÉRMINO DAS OBRAS DO PARQUE ECOLÓGICO DE SARANDI. EM CASO POSITIVO, DECLINE A DATA PREVISTA PARA ESSA FINALIDADE.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4194/requerimento_no_076-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4194/requerimento_no_076-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE EXISTEM ESTUDOS OU UM PROGRAMA DE CAPACITAÇÃO PROFISSIONAL PARA JOVENS DE BAIXA RENDA NO MUNICÍPIO. SE SIM, COMO VEM SENDO O FUNCIONAMENTO E NÚMEROS DE VAGAS.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4195/requerimento_no_077-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4195/requerimento_no_077-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE HÁ POSSIBILIDADE DE QUE NO PORTAL DA TRANSPARÊNCIA DO MUNICÍPIO DE SARANDI, NA PÁGINA DE DIVULGAÇÃO DOS CONTEÚDOS RELATIVOS AOS SERVIÇOS DE SAÚDE, SEJAM INCLUÍDAS AS INFORMAÇÕES CONCERNENTES À POSIÇÃO E À SITUAÇÃO DOS PACIENTES NA FILA DE ESPERA PARA REALIZAÇÃO DE CIRURGIAS, CONFORME O GRAU DE PRIORIDADE (BAIXA/MÉDIA/ALTA) DE CADA PACIENTE, CONTENDO, INCLUSIVE, DE FORMA SEMPRE ATUALIZADA, A IDENTIFICAÇÃO DOS ÚLTIMOS NÚMEROS OU POSIÇÕES RECÉM-TIRADOS DA LISTA PARA A REALIZAÇÃO DO PROCEDIMENTO PELO QUAL AGUARDAM. A FIM DE POSSIBILITAR O ACOMPANHAMENTO EFETIVO PELOS PACIENTES DA SITUAÇÃO NA FILA E A QUANTIFICAÇÃO CONCRETA DO TEMPO ESTIMADO PARA ATENDIMENTO.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4196/requerimento_no_078-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4196/requerimento_no_078-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, QUAIS MEDIDAS DE SEGURANÇA ESTÃO SENDO ADOTADAS PARA PREVENÇÃO DE ATAQUES NAS ESCOLAS E CMEI DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4197/requerimento_no_079-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4197/requerimento_no_079-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE HÁ POSSIBILIDADE DE CRIAR O “PROGRAMA ESCOLA SEGURA”, VISANDO COIBIR ATOS DE VIOLÊNCIA NOS CMEI, ESCOLAS MUNICIPAIS E COLÉGIOS ESTADUAIS.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4198/requerimento_no_080-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4198/requerimento_no_080-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, FORNECENDO UM RELATÓRIO COM OS NÚMEROS DE CASTRAÇÕES REALIZADAS NO MUNICÍPIO, A PARTIR DO ANO DE 2020 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4199/requerimento_no_081-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4199/requerimento_no_081-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, QUAIS OS PROCEDIMENTOS ADOTADOS PELA SECRETARIA DE MEIO AMBIENTE, NOS CASOS DAS DENÚNCIAS DE ANIMAIS DE MÉDIO E GRANDE PORTE, BRAVOS E AGRESSIVOS SOLTOS NAS RUAS DO MUNICÍPIO. CONSIDERANDO QUE AS EQUIPES NÃO CONTAM COM EQUIPAMENTOS E APARATOS PARA CAPTURA, ALÉM DO ESPAÇO PARA DEIXAR O ANIMAL NESSE TIPO DE SITUAÇÃO.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4212/requerimento_no_082-2023_aprovacao.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4212/requerimento_no_082-2023_aprovacao.pdf</t>
   </si>
   <si>
     <t>SOLICITA A APROVAÇÃO DA REDAÇÃO FINAL DA PROPOSTA DE EMENDA À LEI ORGÂNICA Nº 37/2023, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4213/requerimento_no_083-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4213/requerimento_no_083-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, QUAIS CENTROS EDUCACIONAIS (ESCOLAS E CMEI'S) DISPÕEM DAS DOCUMENTAÇÕES NECESSÁRIAS PARA FUNCIONAMENTO. SOLICITA-SE AS SEGUINTES: I - APRESENTE AS CÓPIAS DOS DOCUMENTOS DAS UNIDADES DE EDUCAÇÃO QUE POSSUEM AS LIBERAÇÕES. A) DOCUMENTO EMITIDO PELA PREFEITURA DE SARANDI-PR ATESTANDO QUE AS ESCOLAS CUMPREM OS REQUISITOS LEGAIS E DE SEGURANÇA PARA OPERAR (ALVARÁ DE FUNCIONAMENTO). B) REGISTRO DO CONSELHO MUNICIPAL DE EDUCAÇÃO QUE GARANTE O CUMPRIMENTO DAS NORMAS LOCAIS. C) O DOCUMENTO DE PROJETO PEDAGÓGICO QUE DESCREVE AS POLÍTICAS E PROCEDIMENTOS DA ESCOLA, INCLUINDO A ESTRUTURA CURRICULAR E METODOLOGIA DE ENSINO. D) O REGISTRO DO MINISTÉRIO DA EDUCAÇÃO QUE GARANTE QUE AS UNIDADES ESCOLARES ATENDAM OS REQUISITOS NACIONAIS. E) OS DOCUMENTOS QUE DEFINEM O PLANO DE SEGURANÇA QUE DETALHAM AS MEDIDAS DE SEGURANÇA DA ESCOLA EM CASO DE EMERGÊNCIA. II - INFORME QUAIS ESCOLAS NÃO POSSUEM AS DOCUMENTAÇÕES SUPRACITADAS. III - INFORME QUAIS OS PRAZOS PARA REGULARIZAÇÃO PERANTE OS ÓRGÃOS RESPONSÁVEIS DAS UNIDADES EDUCACIONAIS QUE NÃO DISPÕEM DAS DEVIDAS DOCUMENTAÇÕES. IV - INFORME QUAIS SÃO AS UNIDADES EDUCACIONAIS QUE HOJE ESTÃO EM FUNCIONAMENTO E NÃO POSSUEM AS DOCUMENTAÇÕES MENCIONADAS. V - PARA AS UNIDADES EDUCACIONAIS QUE NÃO POSSUAM AS DOCUMENTAÇÕES CITADAS, INFORME DE QUEM SERÁ A RESPONSABILIDADE EM CASO DE POSSÍVEIS EVENTUALIDADES. VI - INFORME QUAL É O IMPEDIMENTO QUE A SECRETÁRIA RESPONSÁVEL TEM PARA REGULARIZAR AS DOCUMENTAÇÕES MENCIONADAS, TENDO EM VISTA QUE ESSES DOCUMENTOS SÃO FUNDAMENTAIS PARA ATESTAR A SEGURANÇA DOS CENTROS DE EDUCACIONAIS DO MUNICÍPIO NO QUE SE REFERENTE À ESTRUTURA E POSSÍVEIS EVACUAÇÕES CASO FOR NECESSÁRIO.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>Antonia Eloiza F. de Aguiar "Toninha Aguiar", Adriano Ferreira Amorim "Adriano Amorim"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4214/requerimento_no_084-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4214/requerimento_no_084-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE O PODER EXECUTIVO MUNICIPAL MANIFESTOU INTERESSE AO GOVERNO FEDERAL EM PARTICIPAR DO PROGRAMA MAIS MÉDICOS PARA O BRASIL, O QUAL FOI RELANÇADO PELO PRESIDENTE DA REPÚBLICA, LUIZ INÁCIO LULA DA SILVA, NO DIA 20 DE MARÇO DE 2023 ATRAVÉS DE EDITAL Nº 4, DE 14 DE ABRIL DE 2023 (28º CICLO PMMB).</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4215/requerimento_no_085-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4215/requerimento_no_085-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, COMO VEM SENDO APLICADAS AS POLÍTICAS PÚBLICAS VOLTADAS AOS AUTISTAS DO MUNICÍPIO, E O PLANEJAMENTO FUTURO PARA O AUTISMO.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4216/requerimento_no_086-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4216/requerimento_no_086-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SOBRE A REALIZAÇÃO DE EXAMES DE BIÓPSIA, FEITOS PELA REDE PÚBLICA DE SAÚDE DE SARANDI.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4217/requerimento_no_087-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4217/requerimento_no_087-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, OU ENVIE A ESTA CASA DE LEIS, PARA FINS DE ESCLARECIMENTO PÚBLICO, O QUANTO SEGUE: 1 – SE EXISTEM ESTUDOS E DADOS CONCRETOS DISPONIBILIZADOS PELA MUNICIPALIDADE SOBRE A QUESTÃO DA ANSIEDADE DA POPULAÇÃO EM SARANDI, QUE CORROBORAM COM OS DADOS PUBLICADOS PELA OMS, E, EM CASO POSITIVO, ANEXAR E ENVIAR TODOS OS DADOS? 2 – DURANTE O PICO DA PANDEMIA DA COVID-19, QUE REPRESENTOU UM AGRAVANTE NOS CASOS DE ANSIEDADE, SE HAVIA UM PROGRAMA DE ATENDIMENTO PSICOLÓGICO AOS PACIENTES INFECTADOS PELO VÍRUS EM SARANDI E SE ESSE ATENDIMENTO CONTINUA A SER REALIZADO PELA REDE PÚBLICA AOS PACIENTES COM TRANSTORNO DE ANSIEDADE?</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4218/requerimento_no_088-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4218/requerimento_no_088-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE FORAM REALIZADAS AS VISTORIAS E ADEQUAÇÕES NECESSÁRIAS, NOS ÔNIBUS DE TRANSPORTE ESCOLAR DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4219/requerimento_no_089-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4219/requerimento_no_089-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SOBRE A POSSIBILIDADE DE REALIZAR A CONTRATAÇÃO DE UMA EQUIPE DE REFORÇO PARA ATENDIMENTO NO PRONTO SOCORRO MUNICIPAL. PRINCIPALMENTE AOS FINAIS DE SEMANA – PERÍODO EM QUE NÃO HÁ ATENDIMENTO NAS UBS DOS BAIRROS.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4220/requerimento_no_090-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4220/requerimento_no_090-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE HÁ PLANEJAMENTO PARA QUE SEJA FEITO O SENTIDO ÚNICO NA RUA ÂNGELO LOPES DA SILVA, ANTIGA RUA 5 DO JARDIM NOVA INDEPENDÊNCIA.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4221/requerimento_no_091-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4221/requerimento_no_091-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SOBRE A POSSIBILIDADE DE CRIAÇÃO DE UMA CAMPANHA DE IMUNIZAÇÃO CONTRA A CINOMOSE E PARVOVIROSE COM VACINA MÚLTIPLA CANINA DESTINADA PRIORITARIAMENTE A ANIMAIS DE FAMÍLIAS DE BAIXA RENDA E CÃES COMUNITÁRIOS EM SARANDI.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4255/requerimento_no_092-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4255/requerimento_no_092-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, QUE INFORME ESTA CASA DE LEIS, PARA FINS DE ESCLARECIMENTO PÚBLICO, ESCLARECIMENTOS REFERENTES A COBRANÇA DA TAXA DE VERIFICAÇÃO QUE FOI ENCAMINHADA PARA OS EMPRESÁRIOS DO MUNICÍPIO. SOLICITA-SE AS SEGUINTES INFORMAÇÕES:_x000D_
 I - INFORME DO QUE SE TRATA A REFERIDA COBRANÇA - TAXA DE VERIFICAÇÃO._x000D_
 II - INFORME SE A REFERIDA TAXA SE ENCONTRA INSERIDA NO CÓDIGO TRIBUTÁRIO._x000D_
 III - INFORME QUAL É O VALOR TOTAL ESTIPULADO A SER ARRECADO PELO MUNICÍPIO REFERENTE A COBRANÇA DA TAXA DE VERIFICAÇÃO._x000D_
 IV - INFORME QUAIS SÃO AS NORMAS JURÍDICAS UTILIZADAS PELO MUNICÍPIO QUE JUSTIFICAM A APLICABILIDADE DA REFERIDA COBRANÇA._x000D_
 V - INFORME DE QUAL FORMA O RECURSO ARRECADADO COM A TAXA DE VERIFICAÇÃO É APLICADO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4256/requerimento_no_093-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4256/requerimento_no_093-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE EXISTE NO MUNICÍPIO UMA OFICINA DE ARTESANATO OU ESTUDOS PARA A CRIAÇÃO DA MESMA PARA PESSOAS DE BAIXA RENDA, PELA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL. SE EXISTE A OFICINA, DESCRIMINE SEU FUNCIONAMENTO E COMO VEM SENDO LEVADO AO CONHECIMENTO DAS PESSOAS COM MAIS NECESSIDADES.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4257/requerimento_no_094-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4257/requerimento_no_094-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, QUANTO A POSSIBILIDADE DE INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA ENTRADA E SAÍDA DE ALUNOS DAS ESCOLAS PÚBLICAS MUNICIPAIS SENDO MONITORADA PELA GUARDA ASSIM TRAZENDO MAIS SEGURANÇA PARA ALUNOS E FAMILIARES.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4258/requerimento_no_095-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4258/requerimento_no_095-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, PARA FINS DE ESCLARECIMENTO PÚBLICO, SE HÁ POSSIBILIDADE DE DISPONIBILIZAR UMA CADEIRA DE RODAS PARA CADA ESCOLA MUNICIPAL, PARA USO NO CASO DE EVENTUAIS PEQUENOS ACIDENTES, EM CASO POSITIVO, DECLINE A DATA PREVISTA PARA ESSA FINALIDADE. EM CASO NEGATIVO, DECLINE OS MOTIVOS.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4259/requerimento_no_096-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4259/requerimento_no_096-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SOBRE A POSSIBILIDADE DE CONVOCAÇÃO DE MAIS CANDIDATOS APROVADOS NO ÚLTIMO CONCURSO PARA A GUARDA-CIVIL MUNICIPAL, NO INTUITO DE REFORÇAR O EFETIVO DA INSTITUIÇÃO.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4281/requerimento_no_097-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4281/requerimento_no_097-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, QUE DECLINE INFORMAÇÕES REFERENTES A OBRA DE RESERVATÓRIO DE CONTENÇÃO DE ÁGUAS PLUVIAIS REALIZADA NA RUA DOURADOS, BAIRRO JARDIM SANTANA. SEGUE OS QUESTIONAMENTOS: I - SOLICITA-SE AS DOCUMENTAÇÕES REFERENTES A OBRA EXECUTADA (RESERVATÓRIO DE CONTENÇÃO DE ÁGUAS PLUVIAIS). A) O PROJETO DE EXECUÇÃO PARA A REALIZAÇÃO DA OBRA. B) O CUSTO UTILIZADO PARA A EXECUÇÃO DA OBRA. C) O NÚMERO IDENTIFICADOR DA LICITAÇÃO REFERENTE A OBRA. II - INFORME SE O LOCAL QUE A OBRA FOI REALIZADA PERTENCE AO PODER EXECUTIVO. A) APRESENTE O CADASTRO IMOBILIÁRIO DO LOCAL ONDE A OBRA FOI REALIZADA. III - APRESENTE AS PERMISSÕES E OS LAUDOS QUE COMPROVAM A DEVIDA AUTORIZAÇÃO PARA O ESCOAMENTO DA ÁGUA VINDO DO BAIRRO JARDIM KUSUMOTO, O QUAL FAZ DESPEJO DOS RESÍDUOS NO RESERVATÓRIO DE CONTENSÃO DE ÁGUAS PLUVIAIS QUE SE ENCONTRA NO BAIRRO JARDIM SANTANA.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4282/requerimento_no_098-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4282/requerimento_no_098-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, COMO FICOU A SITUAÇÃO DOS APOSENTADOS E PENSIONISTAS EM RELAÇÃO A COBRANÇA DA TAXA DE COLETA DE LIXO. SE OS MESMOS FORAM ISENTOS DESSA COBRANÇA OU SE PELA MESMA SER SEPARADA DA TAXA DE IPTU, SERÁ COBRADA EM CARNÊ.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4283/requerimento_no_099-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4283/requerimento_no_099-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE HÁ ESTUDOS, OU MESMO PREVISÃO, PARA INSTALAÇÃO DE BASES COMUNITÁRIAS DA GUARDA MUNICIPAL, EM LOCAIS ESTRATÉGICOS DOS BAIRROS DE SARANDI-PR.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4284/requerimento_no_100-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4284/requerimento_no_100-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE EXISTE NO MUNICÍPIO UMA OFICINA MECÂNICA DE CARRO E MOTOS OU ESTUDOS PARA A CRIAÇÃO DA MESMA PARA PESSOAS DE BAIXA RENDA, PELA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL. SE EXISTE A OFICINA, DESCREVA SEU FUNCIONAMENTO E COMO VEM SENDO LEVADO AO CONHECIMENTO DAS PESSOAS COM MAIS NECESSIDADES.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4285/requerimento_no_101-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4285/requerimento_no_101-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, QUAL A PREVISÃO PARA EXECUTAR O LEI Nº 2.723/2021, LEI SANCIONADA EM 2021 QUE AINDA NÃO TEM UM LOCAL DEFINIDO PARA REALIZAÇÃO DOS CARTÕES PARA IDENTIFICAÇÃO DE PESSOAS COM FIBROMIALGIA.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4286/requerimento_no_102-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4286/requerimento_no_102-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, QUAIS RUAS E AVENIDAS DO MUNICÍPIO ESTÃO SEM DENOMINAÇÃO.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4287/requerimento_no_103-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4287/requerimento_no_103-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, QUANTO A POSSIBILIDADE DA INSTALAÇÃO DE ABRIGO NOS PONTOS DE EMBARQUE/DESEMBARQUE DOS ÔNIBUS DE TRANSPORTE ESCOLAR. A INSTALAÇÃO DESSES ABRIGOS AJUDARIA NA PROTEÇÃO AOS ESTUDANTES DAS INTEMPÉRIES CLIMÁTICAS, COMO CHUVA E SOL FORTE, GARANTINDO QUE ELES CHEGUEM ÀS ESCOLAS EM CONDIÇÕES ADEQUADAS PARA O APRENDIZADO.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4288/requerimento_no_104-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4288/requerimento_no_104-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, O SEGUINTE: 1. QUAIS AS PROVIDÊNCIAS A PREFEITURA VEM TOMANDO COM RELAÇÃO A IMPLANTAÇÃO DE CANCELAS AUTOMÁTICAS PELA RUMO LOGÍSTICA NAS PASSAGENS DE NÍVEL NO MUNICÍPIO? A IMPLANTAÇÃO DAS REFERIDAS CANCELAS VIRIA DAR MAIS SEGURANÇA AOS MOTORISTAS E PEDESTRES QUE FAZEM A TRAVESSIA DA LINHA FÉRREA.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4289/requerimento_no_105-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4289/requerimento_no_105-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SOBRE A POSSIBILIDADE DE ISENÇÃO TRIBUTÁRIA MUNICIPAL, AOS COMERCIANTES DA AVENIDA DEPUTADO BORSARI NETO. CONSIDERANDO O TEMPO, TRANSTORNOS E PRINCIPALMENTE A FALTA DE FLUXO, REFERENTE A OBRA QUE ESTÁ SENDO REALIZADA NA VIA.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4301/requerimento_no_106-2023_aprovacao.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4301/requerimento_no_106-2023_aprovacao.pdf</t>
   </si>
   <si>
     <t>SOLICITA A APROVAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI Nº 3.323/2023 E PROJETO DE LEI Nº 3.328/2023, AMBOS DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4302/requerimento_no_107-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4302/requerimento_no_107-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, O QUE FOI FEITO COM OS EQUIPAMENTOS QUE ERAM UTILIZADOS NOS CURSOS OFERECIDOS PELA SECRETARIA DE DESENVOLVIMENTO ECONÔMICO.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4303/requerimento_no_108-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4303/requerimento_no_108-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, QUANTO AS MEDIDAS QUE ESTÃO SENDO TOMADAS A RESPEITO DO CONCURSO MUNICIPAL PARA SUPRIR AS VAGAS DE TÉCNICOS DE ENFERMAGEM PARA COMPLETAR O QUADRO MÍNIMO DOS PROFISSIONAIS PARA O SAMU.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4304/requerimento_no_109-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4304/requerimento_no_109-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE HÁ ESTUDO OU PLANEJAMENTO PARA QUE SEJA FEITA A REFORMA E AMPLIAÇÃO DO CMEI VINICIUS DE MORAES?</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4305/requerimento_no_110-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4305/requerimento_no_110-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SE HÁ POSSIBILIDADE DE REALIZAR O RECAPEAMENTO ASFÁLTICO EM TODA EXTENSÃO DAS RUAS MARECHAL DEODORO E CARLOS GOMES.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4306/requerimento_no_111-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4306/requerimento_no_111-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESSA CASA DE LEIS, SOBRE A POSSIBILIDADE DE IMPLANTAÇÃO DE QUADRAS DE BASQUETE 3X3, NAS PRAÇAS E PARQUES DO MUNICÍPIO EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4319/requerimento_no_112-2023_aprovacao.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4319/requerimento_no_112-2023_aprovacao.pdf</t>
   </si>
   <si>
     <t>SOLICITA A APROVAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI Nº 3.356/2023, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4325/requerimento_no_113-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4325/requerimento_no_113-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE A INICIATIVA PARA CONSTRUÇÃO DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL (CMEI) NO BAIRRO CONJUNTO HABITACIONAL GOVERNADOR JOSÉ RICHA, EM SARANDI-PR. CONSIDERANDO A IMPORTÂNCIA DESSA OBRA PARA A COMUNIDADE LOCAL E O INTERESSE PÚBLICO EM SER MANTIDO INFORMADO SOBRE O ANDAMENTO DOS PROJETOS MUNICIPAIS, SOLICITO ESCLARECIMENTOS ACERCA DOS SEGUINTES PONTOS:_x000D_
 1. EM QUAL ESTÁGIO SE ENCONTRA O ANDAMENTO DO PROCESSO PARA O INÍCIO DAS OBRAS DO CMEI NO BAIRRO CONJUNTO HABITACIONAL GOVERNADOR JOSÉ RICHA?_x000D_
 2. QUAIS SÃO AS AÇÕES DESENVOLVIDAS PELO PODER EXECUTIVO MUNICIPAL PARA AGILIZAR O PROCESSO DE CONSTRUÇÃO DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL (CMEI) NO BAIRRO CONJUNTO HABITACIONAL GOVERNADOR JOSÉ RICHA?_x000D_
 3. QUAL É A PREVISÃO PARA O LANÇAMENTO DO EDITAL DE LICITAÇÃO DA CONSTRUÇÃO DO CMEI NO CONJUNTO HABITACIONAL GOVERNADOR JOSÉ RICHA?_x000D_
 RESSALTO A RELEVÂNCIA DE UMA RESPOSTA PRONTA E DETALHADA, CONSIDERANDO A NECESSIDADE DE MANTER A COMUNIDADE E ESTA CASA DE LEIS DEVIDAMENTE INFORMADAS SOBRE A INICIATIVA DE CONSTRUÇÃO DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL (CMEI) NO BAIRRO CONJUNTO HABITACIONAL GOVERNADOR JOSÉ RICHA.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4326/requerimento_no_114-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4326/requerimento_no_114-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO A EMPRESA RUMO LOGÍSTICA, QUE INFORME ESTA CASA DE LEIS, SE EXISTE A POSSIBILIDADE DE REALOCAÇÃO DO PÁTIO DE MANOBRAS QUE ESTÁ LOCALIZADO NO BAIRRO JARDIM VERA CRUZ, EM SARANDI-PR. OBSERVA-SE, QUE OS TRILHOS FERROVIÁRIOS UTILIZADOS PARA AS MANOBRAS DOS TRENS, CRUZAM A JUNÇÃO DA RUA CAETANO SENHORINI COM A RUA CASTELO BRANCO, FATO QUE CAUSA FREQUENTES INTERRUPÇÕES NO TRÂNSITO DO LOCAL. ESSAS INTERRUPÇÕES TÊM SE TORNADO UMA PROBLEMÁTICA CONSTANTE PARA OS MORADORES, COMERCIANTES E TRANSEUNTES, POIS CAUSAM CONGESTIONAMENTOS SIGNIFICATIVOS E ATRASOS CONSIDERÁVEIS NA NORMALIZAÇÃO DO TRÁFEGO.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4327/requerimento_no_115-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4327/requerimento_no_115-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, O MOTIVO DAS PINTURAS OU REFORMAS DAS FAIXAS DE SINALIZAÇÃO VERTICAIS E HORIZONTAIS, DE RUAS E AVENIDAS DO MUNICÍPIO, ESTAREM SENDO REALIZADAS SOMENTE NOS CRUZAMENTOS.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4328/requerimento_no_116-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4328/requerimento_no_116-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ PREVISÃO PARA CONSTRUÇÃO DE CASAS POPULARES E SE JÁ EXISTE LOCAL PARA ESTAS CONSTRUÇÕES. HAJA VISTA QUE VÁRIAS FAMÍLIAS FORAM CHAMADAS PARA FAZER O CADASTRO E NÃO SABEM COMO ESTÁ O ANDAMENTO DE TAL PROJETO.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4329/requerimento_no_117-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4329/requerimento_no_117-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE A POSSIBILIDADE DA CRIAÇÃO DE UM “PARCÃO”. COM A FINALIDADE DE PROPORCIONAR ESPAÇO ADEQUADO PARA RECREAÇÃO E LAZER DE TUTORES COM SEUS ANIMAIS E A REALIZAÇÃO DE FEIRINHAS DE ADOÇÃO DE ANIMAS.</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4330/requerimento_no_118-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4330/requerimento_no_118-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE A DISTRIBUIÇÃO DOS LIVROS DIDÁTICOS UTILIZADOS NAS ESCOLAS NESTE ANO DE 2023. ONDE JÁ ESTAMOS ENTRANDO NO MEIO DO ANO E AINDA NÃO ATENDERAM TODAS AS TURMAS. DE ACORDO COM AS DENÚNCIAS RECEBIDAS EM GABINETE, LIVROS DE MATEMÁTICA POR EXEMPLO QUE REGEM DE 85 A 90% DO PLANEJAMENTO, FORAM DISTRIBUÍDOS APENAS 10 EXEMPLARES NUMA TURMA DE 35 ALUNOS, PROFESSORES SOLICITAM RESPOSTAS DE EQUIPE DIRETIVA E DA SMED E NÃO TEM RETORNO, APRESENTANDO GRANDE DIFICULDADE EM DESENVOLVER O PLANEJAMENTO E SEUS CONTEÚDOS EM SALA DE AULA.</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4345/requerimento_no_119-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4345/requerimento_no_119-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, VENHO CORDIALMENTE POR MEIO DESTE, CONVOCAR O SENHOR MÁRCIO MANOEL DE SOUZA, SECRETÁRIO DE SAÚDE DE SARANDI-PR, PARA COMPARECER À SESSÃO ORDINÁRIA QUE OCORRERÁ NO DIA 12 DE JUNHO DE 2023. CONFORME AS NORMAS ESTABELECIDAS NO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SARANDI-PR (RESOLUÇÃO Nº 002/2022), ESPECIFICAMENTE EM SEU ART. 42 INCISO VII, QUE APRESENTA AS DISPOSIÇÕES DO CAPÍTULO II (CAPÍTULO II - A CONVOCAÇÃO DE SECRETÁRIOS MUNICIPAIS, OCUPANTES DE CARGO EM COMISSÃO E DEMAIS FUNCIONÁRIOS - ART. 292 AO 296). JUSTIFICATIVA: 1. CONSIDERANDO A IMPORTÂNCIA E A RELEVÂNCIA DAS POLÍTICAS PÚBLICAS DE SAÚDE PARA O MUNICÍPIO DE SARANDI-PR, É ESSENCIAL QUE A CÂMARA MUNICIPAL CONTE COM A PRESENÇA DO SECRETÁRIO DE SAÚDE, A FIM DE ESCLARECER QUESTÕES PERTINENTES À GESTÃO E EXECUÇÃO DAS AÇÕES NA ÁREA DA SAÚDE. 2. A PRESENÇA DO SECRETÁRIO DE SAÚDE NA SESSÃO ORDINÁRIA PERMITIRÁ QUE OS VEREADORES POSSAM OBTER INFORMAÇÕES ATUALIZADAS SOBRE PROGRAMAS, PROJETOS E INVESTIMENTOS VOLTADOS PARA A SAÚDE, BEM COMO DISCUTIR MEDIDAS QUE POSSAM CONTRIBUIR PARA A MELHORIA DOS SERVIÇOS OFERECIDOS À POPULAÇÃO SARANDIENSE.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4346/requerimento_no_120-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4346/requerimento_no_120-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME A ESTA CASA DE LEIS, A RESPEITO DA INDICAÇÃO Nº 41/2022, QUE SE REFERE A AQUISIÇÃO DE ILUMINAÇÃO EM LED PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4347/requerimento_no_121-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4347/requerimento_no_121-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME A ESTA CASA DE LEIS, SOBRE A INDICAÇÃO Nº 034/2020: “FAZER UMA PONTE QUE LIGA AVENIDA NOVA AURORA NO JARDIM AURORA II COM A RUA PROFESSORA ABEGAIR CORINA DOS SANTOS, NO JARDIM NOVO PAULISTA, EM MARINGÁ”.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4348/requerimento_no_122-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4348/requerimento_no_122-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ PREVISÃO PARA RESTAURAR A PRAÇA DA JUVENTUDE.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4349/requerimento_no_123-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4349/requerimento_no_123-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE TERÁ A INSTALAÇÃO DE PLACAS DE AVISO SOBRE RADARES DE AVANÇO DE SINAL.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4350/requerimento_no_124-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4350/requerimento_no_124-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ POSSIBILIDADE DE REALIZAR UMA REVISÃO NO PLANO DIRETOR. REFERENTE AO CNAE (CLASSIFICAÇÃO NACIONAL DE ATIVIDADES ECONÔMICAS), DISPOSTO NA LEI Nº 412/2022, PARA QUE ALGUMAS CLASSES DETERMINADAS DE MÉDIO IMPACTO, SEJAM ALTERADAS PARA BAIXO IMPACTO, POR EXEMPLO, PEQUENAS PRODUÇÕES DE FABRICAÇÃO DE PÃES, SORVETES, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4351/requerimento_no_125-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4351/requerimento_no_125-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE OS VEÍCULOS APREENDIDOS PELA DELEGACIA DE SARANDI, QUE FICAM PARADOS NA RUA GUIAPÓ, NA ÁREA CENTRAL DO MUNICÍPIO, SE EXISTE ALGUM ESTUDO PARA PROVIDENCIAR UM LOCAL ADEQUADO PARA OS MESMOS. CONSIDERANDO QUE A VIA TEM UM ALTO FLUXO DE TRÂNSITO E ESSES VEÍCULOS ACABAM ATRAPALHANDO O DIA A DIA DAS PESSOAS.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4352/requerimento_no_126-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4352/requerimento_no_126-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO INFORMAÇÕES E ESCLARECIMENTOS REFERENTE A SEGUINTE LEI SANCIONADA E QUE AINDA NÃO ESTÁ SENDO APLICADA NESTE MUNICÍPIO. SENDO ELA Nº 2.725/2021, SOBRE A PUBLICIDADE DA FILA DE TODOS EXAMES REALIZADOS PELO MUNICÍPIO, DANDO TRANSPARÊNCIA NA FILA DOS EXAMES SEGUINDO O PRINCÍPIO DO ACESSO À INFORMAÇÃO, PREVISTO NA LEI Nº 12.527, DE 18 DE NOVEMBRO DE 2011, LEI FEDERAL DE ACESSO À INFORMAÇÃO E A TRANSPARÊNCIA NA DIVULGAÇÃO DAS ATIVIDADES QUE CONTRIBUI PARA AUMENTAR A EFICIÊNCIA DO PODER PÚBLICO, DIMINUIR A CORRUPÇÃO E ELEVAR A PARTICIPAÇÃO SOCIAL. SENDO UM DIREITO DO CIDADÃO E DEVER DO ESTADO – MUNICÍPIO.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4363/requerimento_no_127-2023_aprovacao.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4363/requerimento_no_127-2023_aprovacao.pdf</t>
   </si>
   <si>
     <t>SOLICITA A APROVAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI Nº 3.358/2023, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4366/requerimento_no_128-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4366/requerimento_no_128-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, QUANDO A UBS BELA VISTA FOI FECHADA E QUAL É A PREVISÃO PARA A REATIVAÇÃO DA UBS BELA VISTA OU DECLINE OS FATOS QUE IMPEDEM A REATIVAÇÃO DESTA UBS CITADA.</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4367/requerimento_no_129-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4367/requerimento_no_129-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO INFORMAÇÕES ATUALIZADAS SOBRE O ANDAMENTO DO PROCESSO DE EDITAL PARA A CONTRATAÇÃO DE MÉDICOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4368/requerimento_no_130-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4368/requerimento_no_130-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE A VIABILIDADE DO FUNCIONAMENTO DAS UBSS (UNIDADES BÁSICAS DE SAÚDE) DOS JARDINS MONTE REI E AURORA, ESTENDEREM O HORÁRIO DE ATENDIMENTO AOS MUNÍCIPES ATÉ 21:00 HORAS.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4369/requerimento_no_131-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4369/requerimento_no_131-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ POSSIBILIDADE DE TODOS OS CENTROS COMUNITÁRIOS DISPONIBILIZAREM O SERVIÇO DE INSTRUTOR DE ACADEMIA, ESPECIALIZADO EM ATENDIMENTO A IDOSOS.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>Erasmo Cardoso Pereira "Erasmo da Saúde", Antonia Eloiza F. de Aguiar "Toninha Aguiar"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4370/requerimento_no_132-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4370/requerimento_no_132-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ POSSIBILIDADE DE REALIZAR UM ESTUDO PARA EXECUTAR A EQUIPARAÇÃO DE SALÁRIO DOS SERVIDORES DO CARGO DE AUXILIAR ADMINISTRATIVO COM O CARGO DE ASSISTENTE ADMINISTRATIVO. HAJA VISTA A RELEVANTE SIMILARIDADE DAS ATRIBUIÇÕES.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4371/requerimento_no_133-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4371/requerimento_no_133-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE A POSSIBILIDADE DE CONTRATAÇÃO DE EMPRESA DE VIGILÂNCIA ESPECIALIZADA, PARA REALIZAR A SEGURANÇA NO PARQUE ECOLÓGICO PAPA JOÃO PAULO II. DISPENSANDO A NECESSIDADE DA VIATURA DA GUARDA CIVIL MUNICIPAL PERMANECER NO LOCAL.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4372/requerimento_no_134-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4372/requerimento_no_134-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE A POSSIBILIDADE DE IMPLANTAÇÃO DE UMA ATI (ACADEMIA DA TERCEIRA IDADE), NO JARDIM LEBLON, TERRENO DO MUNICÍPIO, LOCALIZADO NO FINAL DA RUA 1007.</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4392/requerimento_no_135-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4392/requerimento_no_135-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, AS SEGUINTES QUESTÕES: 1. QUAL O NÚMERO DE PROFISSIONAIS DISPONÍVEIS NO MUNICÍPIO, QUE REALIZAM A APLICAÇÃO DE VACINAS NAS UNIDADES BÁSICAS DE SAÚDE? 2. COMO ESTÁ SENDO REALIZADO O PROCESSO DE AGENDAMENTO E SENHAS DOS MUNÍCIPES QUE PROCURAM AS UBS PARA RECEBER AS VACINAS? 3. EM MÉDIA QUANTAS PESSOAS ESTÃO SENDO ATENDIDAS POR DIA E DENTRO DE QUAL HORÁRIO ESSES ATENDIMENTOS ACONTECEM?</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4393/requerimento_no_136-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4393/requerimento_no_136-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ PREVISÃO DE CHEGADA DO VENENO E INÍCIO DOS TRABALHOS DO FUMACÊ EM SARANDI.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4394/requerimento_no_137-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4394/requerimento_no_137-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE A VIABILIDADE DO FUNCIONAMENTO DAS UBS’S (UNIDADE BÁSICA DE SAÚDE) QUE PODERÃO ESTENDER O ATENDIMENTO AOS MUNÍCIPES ATÉ AS 22:00 HORAS.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4395/requerimento_no_138-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4395/requerimento_no_138-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE ENCAMINHE A ESTA CASA DE LEIS, AS INFORMAÇÕES SOLICITADAS NO OFÍCIO Nº 055/2023 – CMS.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4396/requerimento_no_139-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4396/requerimento_no_139-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE EXISTE PREVISÃO PARA IMPLANTAÇÃO QUE GARANTA O CUMPRIMENTO DA LEI FEDERAL Nº 14.434 DE 2022. TENDO EM VISTA QUE A MESMA ESTABELECE, EM TODO TERRITÓRIO NACIONAL, A GARANTIA DE FIXAÇÃO DO NOVO PISO SALARIAL PARA ENFERMEIROS, TÉCNICOS DE ENFERMAGEM, AUXILIARES DE ENFERMAGEM E PARTEIRAS, COMO FORMA DE RECONHECIMENTO DO TRABALHO DESEMPENHADO PELOS MESMOS.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4397/requerimento_no_140-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4397/requerimento_no_140-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE A POSSIBILIDADE DE SUBSTITUIÇÃO DO ÔNIBUS QUE REALIZA O TRANSPORTE DOS PACIENTES PARA ASSOCIAÇÃO NORTE PARANAENSE DE REABILITAÇÃO (ANPR). O VEÍCULO ATUAL VEM APRESENTANDO CONSTANTES PROBLEMAS MECÂNICOS E DEFEITOS NO ELEVADOR QUE AUXILIA NO EMBARQUE DOS CADEIRANTES E PESSOAS COM MOBILIDADE REDUZIDA.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4398/requerimento_no_141-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4398/requerimento_no_141-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE A POSSIBILIDADE DE AMPLIAÇÃO DA COBERTURA DO PÁTIO E ENTRADA DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL HUGO MIKAEL SILVA LIMA, NO JARDIM MONTEREY.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4410/requerimento_no_142-2023_inclusao.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4410/requerimento_no_142-2023_inclusao.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INCLUSÃO NA ORDEM DO DIA, DA 20ª SESSÃO ORDINÁRIA DO DIA 19/06/2023, DO PROJETO DE LEI COMPLEMENTAR Nº 568/2023, DE AUTORIA DA MESA DIRETORA.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4424/requerimento_no_143-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4424/requerimento_no_143-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE O CUMPRIMENTO DO INCISO XV DO ARTIGO 56 DA LEI COMPLEMENTAR Nº 408 DE 2022, QUE ESTABELECE A ABERTURA DA RUA JÚLIO DVORANEN ATÉ A RUA ANTÔNIO VOLPATO, NO MUNICÍPIO DE SARANDI-PR. A PRESENTE SOLICITAÇÃO TEM POR OBJETIVO OBTER ESCLARECIMENTOS ACERCA DAS AÇÕES DESEMPENHADAS PELA ADMINISTRAÇÃO MUNICIPAL NO SENTIDO DE CUMPRIR A DETERMINAÇÃO ESTABELECIDA NO PLANO DIRETOR DO MUNICÍPIO. EM CONFORMIDADE COM O INCISO XV DO ARTIGO 56 DA REFERIDA LEI, É DE INTERESSE PÚBLICO E DE SUMA IMPORTÂNCIA O DESENVOLVIMENTO DAS ATIVIDADES NECESSÁRIAS PARA A ABERTURA DA RUA JÚLIO DVORANEN ATÉ A RUA ANTÔNIO VOLPATO.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4425/requerimento_no_144-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4425/requerimento_no_144-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE FORNEÇA ESTA CASA DE LEIS, CÓPIA DO ACORDO JUDICIAL ENTRE A PREFEITURA E A EMPRESA WEGG, E INFORME:_x000D_
 	1 – QUANTO FOI RECEBIDO DE MULTA PAGO PELA WEGG, NO ACORDO JUDICIAL ENVOLVENDO OS BAIRROS NOVA ALIANÇA E NOVO BERTIOGA?_x000D_
 	2 – QUAL FOI O VALOR RECEBIDO PELO BAIRRO NOVA ALIANÇA? E O VALOR RECEBIDO PELO NOVO BERTIOGA?_x000D_
 	3 – COMO FOI APLICADO ESTE DINHEIRO?_x000D_
 	4 – QUAL A PORCENTAGEM (%) DO ASFALTO COMUNITÁRIO, QUE FOI PAGO PELA PREFEITURA EM RELAÇÃO AOS TERRENOS DO MUNICÍPIO, NOS REFERIDOS BAIRROS.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4426/requerimento_no_145-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4426/requerimento_no_145-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, COMO SE ENCONTRA O CRONOGRAMA DE SEGURANÇA A SER IMPLANTADO PELO MUNICÍPIO NAS ESCOLAS MUNICIPAIS. FUNCIONÁRIOS RELATAM QUE ATÉ O PRESENTE MOMENTO NÃO ESTÃO TENDO NENHUMA SEGURANÇA IMPLANTADA PELO MUNICÍPIO, FUNCIONÁRIOS, PAIS E FAMILIARES DOS ALUNOS CONTINUAM INSEGUROS COM SEUS FILHOS NAS ESCOLAS SEM TER O MÍNIMO NECESSÁRIO DE SEGURANÇA.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4427/requerimento_no_146-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4427/requerimento_no_146-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ POSSIBILIDADE DE REALIZAR O RECAPEAMENTO ASFÁLTICO EM TODA EXTENSÃO DA RUA RIO TIBAGI, NO PARQUE ALVAMAR II.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4428/requerimento_no_147-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4428/requerimento_no_147-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ POSSIBILIDADE DE INCLUIR NO ESTATUTO DO SERVIDOR A LEI COMPLEMENTAR Nº 142/2013, QUE DISPÕE SOBRE A APOSENTADORIA DA PESSOA COM DEFICIÊNCIA SEGURADA DO REGIME GERAL DE PREVIDÊNCIA SOCIAL (RGPS). COM A REFORMA DA PREVIDÊNCIA DE 2019, FICOU ESTABELECIDO QUE ATÉ QUE UMA LEI REGULAMENTE A APOSENTADORIA ESPECIAL PARA SERVIDORES PÚBLICOS PORTADORES DE DEFICIÊNCIA, DEVE SER APLICADA A LEI COMPLEMENTAR Nº 142/2013, ESTENDENDO OFICIALMENTE A SUA APLICAÇÃO PARA SERVIDORES COM DEFICIÊNCIA. NA APLICAÇÃO DESTA LEI, VALE PARA SERVIDORES PÚBLICOS FEDERAIS, ESTADUAIS E MUNICIPAIS, DESDE QUE OS GOVERNANTES TENHAM ADERIDO À REFORMA. ISTO SIGNIFICA QUE O SERVIDOR NÃO PRECISARÁ ENTRAR JUDICIALMENTE PARA QUE A LEI SEJA APLICADA, OU SEJA, AO SOLICITAR A APOSENTADORIA, O SERVIDOR PORTADOR DE DEFICIÊNCIA TERÁ O DIREITO DE TER O BENEFÍCIO CONCEDIDO DIRETAMENTE PELA UNIÃO.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4429/requerimento_no_148-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4429/requerimento_no_148-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ POSSIBILIDADE DE REALIZAR RECAPE ASFÁLTICO NAS RUAS JOÃO MARTINS GARCIA, SITUADA NO JARDIM INDEPENDÊNCIA 3ª PARTE E NA RUA MANOEL ANTÔNIO BARBOSA, SITUADO NO JARDIM NOVO INDEPENDÊNCIA, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4430/requerimento_no_149-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4430/requerimento_no_149-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, O MOTIVO PELO QUAL AINDA NÃO FORAM REALIZADAS AS DEVIDAS SINALIZAÇÕES E INSTALAÇÃO DE SEMÁFOROS, NA ESTRADA OCTÁVIO COLLI COM A RUA PIONEIRO FRANCISCO BROGIO. CONSIDERANDO O GRANDE FLUXO DE VEÍCULOS E PEDESTRES QUE UTILIZAM DO TRAJETO QUE DÁ ACESSO A VÁRIOS BAIRROS NAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4442/requerimento_no_150-2023_inclusao.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4442/requerimento_no_150-2023_inclusao.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INCLUSÃO NA ORDEM DO DIA, DA 22ª SESSÃO ORDINÁRIA DO DIA 03/07/2023, DOS SEGUINTES PROJETOS DE AUTORIA DO PODER EXECUTIVO MUNICIPAL: PROJETO DE LEI COMPLEMENTAR Nº 545/2022; PROPOSTA DE EMENDA À LEI ORGÂNICA Nº 036/2022; PROJETO DE LEI COMPLEMENTAR Nº 565/2023, EM REGIME DE URGÊNCIA; E PROJETO DE LEI COMPLEMENTAR Nº 583/2023, EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4449/requerimento_no_151-2023_aprovacao.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4449/requerimento_no_151-2023_aprovacao.pdf</t>
   </si>
   <si>
     <t>SOLICITA A APROVAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI Nº 3.326/2023, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4466/requerimento_no_152-2023_aprovacao.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4466/requerimento_no_152-2023_aprovacao.pdf</t>
   </si>
   <si>
     <t>SOLICITA A APROVAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI Nº 3.388/2023 E PROJETO DE LEI Nº 3.395/2023, AMBOS DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4469/requerimento_no_153-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4469/requerimento_no_153-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, O SEGUINTE SOBRE A LEI Nº 2.645, DE 17 DE DEZEMBRO DE 2020, APROVADA NESTA CASA DE LEIS, E SANCIONADA PELO EXECUTIVO, DE AUTORIA DO VEREADOR DIONÍZIO APARECIDO VIÁRIO, QUE DISPÕE SOBRE A IMPLANTAÇÃO SUBTERRÂNEA PARA FIOS DE INSTALAÇÃO DE ENERGIA ELÉTRICA, TELEFONIA, INTERNET, TV A CABO, ETC, EM NOVOS LOTEAMENTOS E EMPREENDIMENTOS IMOBILIÁRIOS NO MUNICÍPIO. ESTA LEI FOI PUBLICADA NO DIÁRIO OFICIAL DOS MUNICÍPIOS (AMP) DO PARANÁ Nº 2.163 PÁGINA 03, EM 21/12/2020, SENDO QUE A MESMA ENTROU EM VIGOR (60) SESSENTA DIAS APÓS A SUA PUBLICAÇÃO:_x000D_
 1. QUAL O MOTIVO DA LEI NÃO SER EXECUTADA?_x000D_
 2. EM CASO NEGATIVO APONTAR OS MOTIVOS.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4470/requerimento_no_154-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4470/requerimento_no_154-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE FOI CONCLUÍDO O ESTUDO DA INDICAÇÃO Nº 259/2021, EM QUE FAZ SOLICITAÇÃO DE ESTUDOS PARA AVERIGUAÇÃO DA POSSIBILIDADE DE QUE SEJA PERMITIDO ESTACIONAMENTO DE VEÍCULOS EM APENAS UM LADO DA VIA, NA RUA DAS CAMÉLIAS, NO JARDIM VERÃO E JARDIM DAS FLORES.</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4471/requerimento_no_155-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4471/requerimento_no_155-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR SECRETÁRIO DE EDUCAÇÃO ESTADUAL DO PARANÁ, RONI MIRANDA VIEIRA, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, A PREVISÃO DA REFORMA DO COLÉGIO ESTADUAL JARDIM UNIVERSITÁRIO, LOCALIZADO NA AVENIDA CONCEIÇÃO APARECIDA MAGALHÃES, 673, PARQUE ALVAMAR II.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4472/requerimento_no_156-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4472/requerimento_no_156-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ POSSIBILIDADE DE ENVIAR O PROJETO DO PLANO DE CARREIRA DOS GUARDAS MUNICIPAIS PARA SER VOTADO NA CÂMARA DOS VEREADORES. CASO NÃO TENHA PREVISÃO, PEÇO QUE SEJA ENVIADO COM URGÊNCIA.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4473/requerimento_no_157-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4473/requerimento_no_157-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ POSSIBILIDADE DE REALIZAR UMA REVISÃO PARA EQUIPARAÇÃO SALARIAL DOS MOTORISTAS SOCORRISTAS DO SAMU, COM BASE NAS FUNÇÕES ATRIBUÍDAS AOS MESMOS, ENTRE ELAS, AUXILIAR A EQUIPE DE SAÚDE NOS GESTOS BÁSICOS DE SUPORTE A VIDA, AUXILIAR A EQUIPE NAS IMOBILIZAÇÕES E TRANSPORTE DE VÍTIMAS, REALIZAR MEDIDAS DE REANIMAÇÃO CARDIORRESPIRATÓRIA BÁSICA, ENTRE OUTRAS. VALE RESSALTAR QUE MUNICÍPIOS DA REGIÃO JÁ FIZERAM ESSA EQUIPARAÇÃO ATRAVÉS DO PRÓ AMUSEP.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4474/requerimento_no_158-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4474/requerimento_no_158-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE A POSSIBILIDADE DE UM ESTUDO, PARA QUE O MUNICÍPIO POSSA AMPLIAR OS TIPOS DE SERVIÇOS PRESTADOS EM DOMICÍLIO, NOS CASOS DE DOENÇA E OUTRAS LIMITAÇÕES QUE IMPEÇAM O MUNÍCIPE DE IR ATÉ SETOR ONDE ELE NECESSITE DE ATENDIMENTO. NA OPORTUNIDADE, SOLICITO UMA RELAÇÃO DOS ATUAIS SERVIÇOS PRESTADOS EM DOMICÍLIO PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
     <t>Ireni Moura Farias "Irene Moura", Eunildo Zanchim "Nildão", Fábio de Souza Silveira "Fábio Balako"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4475/requerimento_no_159-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4475/requerimento_no_159-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE A POSSIBILIDADE, DE TRANSFERIR PARA O SETOR DE VIGILÂNCIA SANITÁRIA O CONTROLE E ADMINISTRAÇÃO DAS CASTRAÇÕES A SEREM REALIZADAS NO MUNICÍPIO. LEVANDO EM CONSIDERAÇÃO QUE A PASTA CONTA COM UMA PROFISSIONAL MÉDICA VETERINÁRIA, TENDO EM VISTA APRIMORAR AINDA MAIS, O SERVIÇO PRESTADO AO MUNÍCIPE.</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4476/requerimento_no_160-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4476/requerimento_no_160-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO ESCLARECIMENTO A SECRETARIA DE EDUCAÇÃO, DEVIDO A CITAÇÃO DA VEREADORA KEILA BATISTA ZEGOBIA NA ATA DA REUNIÃO DO CONSELHO MUNICIPAL DE EDUCAÇÃO DE SARANDI CONFORME LINHAS 190 A 197, COM A PRESENÇA DA PROMOTORIA E MINISTÉRIO PÚBLICO, ONDE O SECRETÁRIO ANTONIO DEL NERO AFIRMA QUE HOUVE UM CONVITE REALIZADO PELO MESMO PARA A VEREADORA VISITAR AS ESCOLAS PARA ORGANIZAR A LOGÍSTICA ACOMPANHADA DELE. NESTE SENTIDO SOLICITAMOS CÓPIA DO CONVITE, OFÍCIO OU E-MAIL VISTO QUE NÃO CONSTA NENHUM RECEBIMENTO NO GABINETE DESTE TEOR.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4486/requerimento_no_161-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4486/requerimento_no_161-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO ILMO. SR RODRIGO MANOEL DOS SANTOS, CAPITÃO DO CORPO DE BOMBEIROS MILITAR DO ESTADO DO PARANÁ, QUE INFORME ESTA CASA DE LEIS AS SEGUINTES QUESTÕES:_x000D_
 I – OS LAUDOS DE LICENCIAMENTO, QUE PERMITEM O FUNCIONAMENTO DAS ESCOLAS MUNICIPAIS E CMEI'S DO MUNICÍPIO COMO DETERMINA AS NORMAS APLICADAS PELO CORPO DE BOMBEIROS._x000D_
 II – EM NEGATIVA DOS LAUDOS DE LICENCIAMENTO, INFORME QUAIS OS PLANEJAMENTOS E PRAZOS ESTIMADOS PARA REGULARIZAÇÃO DAS UNIDADES._x000D_
 III – EM NEGATIVA DOS LAUDOS DE LICENCIAMENTO, INFORME SE EXISTE ALGUM COMPROMETIMENTO OU TERMO DE RESPONSABILIDADE EM CASOS COMO DO QUE OCORREU NO CMEI PADRE REGINALDO DE LIMA.</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4487/requerimento_no_162-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4487/requerimento_no_162-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, QUAL FOI O VALOR GASTO PELA ADMINISTRAÇÃO MUNICIPAL COM A AQUISIÇÃO DE MEDICAMENTOS NOS ÚLTIMOS 24 (VINTE E QUATRO) MESES.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4488/requerimento_no_163-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4488/requerimento_no_163-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE FORAM CONCLUÍDOS OS ESTUDOS DA INDICAÇÃO Nº 194/2022, A QUAL INDICA A CONSTRUÇÃO DE DOIS (2) REDUTORES DE VELOCIDADE DO TIPO QUEBRA-MOLAS, NA RUA MARSELHA NA ALTURA DOS NÚMEROS 590 E 900 NO JARDIM FRANÇA._x000D_
 1 – O ESTUDO FOI CONCLUÍDO?_x000D_
 2 – SE NÃO, HÁ PREVISÃO PARA A CONCLUSÃO?</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4489/requerimento_no_164-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4489/requerimento_no_164-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE OS ESTUDOS REFERENTE A INDICAÇÃO Nº 42-180/2022, QUE TRATA DA CONSTRUÇÃO DE UMA FAIXA EXCLUSIVA PARA CICLISTAS COM PISTA DE CAMINHADA, AS MARGENS DA ESTRADA JAGUARUNA, FORAM CONCLUÍDAS.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4490/requerimento_no_165-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4490/requerimento_no_165-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE POSSIBILIDADE DE MODIFICAR A SINALIZAÇÃO DO EMBARQUE E DESEMBARQUE DE ALUNOS, SITUADA NA RUA JOSÉ BONIFÁCIO, 1575, JARDIM INDEPENDÊNCIA. O LOCAL JÁ POSSUI UM PONTO DE EMBARQUE E DESEMBARQUE, POR CONTA DE UMA ESCOLA NAS PROXIMIDADES, NO ENTANTO, A DEMARCAÇÃO FOI FEITA DO OUTRO LADO DA RUA, CAUSANDO TRANSTORNOS E RISCOS PARA OS ALUNOS, QUE PRECISAM ATRAVESSAR A RUA NOS HORÁRIOS DE ENTRADA E SAÍDA DA ESCOLA, JÁ QUE NESTE LOCAL O TRÁFEGO DE VEÍCULOS É INTENSO. COM A MUDANÇA DA DEMARCAÇÃO OS ALUNOS DESEMBARCARIAM DIRETAMENTE NA CALÇADA DA ESCOLA, DIMINUINDO PROVÁVEIS ACIDENTES. CASO ISSO NÃO SEJA POSSÍVEL, SOLICITO QUE BUSQUEM OUTRAS SOLUÇÕES, COMO POR EXEMPLO, A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4491/requerimento_no_166-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4491/requerimento_no_166-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE A POSSIBILIDADE, DA REALIZAÇÃO DE “FEIRAS DOS MICROEMPREENDEDORES”, DURANTE TODO O ANO, NO MÍNIMO UMA VEZ POR MÊS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4492/requerimento_no_167-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4492/requerimento_no_167-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, REFERENTE AO PROJETO DE LEI CITADO NO OFICIO Nº 0331/2021, RELACIONADO AO PROGRAMA ESPECIAL DE RECUPERAÇÃO FISCAL (REFIS), ONDE O SUPERINTENDENTE DIZ: “… QUE A ÁGUAS DE SARANDI ESTA ELABORANDO PROJETO DE LEI PARA ENCAMINHAMENTO A APRECIAÇÃO DO CHEFE DO PODER EXECUTIVO, A FIM DE VIABILIZAR UM PROGRAMA DE RECUPERAÇÃO FISCAL (REFIS)” FRISANDO TAMBÉM QUE A DATA PARA A FINALIZAÇÃO DO MESMO SERIA EM SETEMBRO DE 2021._x000D_
 VENHO POR MEIO DESTE SOLICITAR INFORMAÇÕES SOBRE O ANDAMENTO DO PROGRAMA.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4504/requerimento_no_168-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4504/requerimento_no_168-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE OS PROFESSORES DE APOIO AS CRIANÇAS PORTADORAS DO TRANSTORNO DO ESPECTRO AUTISTA (TEA), TEM ALGUMA QUALIFICAÇÃO PARA EXERCER ESSE TIPO DE ACOMPANHAMENTO.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4505/requerimento_no_169-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4505/requerimento_no_169-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, QUANTOS VEÍCULOS OFICIAIS COM MAIS DE 15 (QUINZE) ANOS DE FABRICAÇÃO A MUNICIPALIDADE POSSUI EM SUA FROTA, DESCRIMINANDO A LOTAÇÃO DE CADA UM E SE ESTÃO EM CIRCULAÇÃO.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4506/requerimento_no_170-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4506/requerimento_no_170-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE A LIBERAÇÃO PARA CONSTRUÇÕES RESIDENCIAIS E COMERCIAIS NO JARDIM DOS IPÊS. A RESPOSTA QUE OBTIVEMOS ATRAVÉS DA SECRETARIA MUNICIPAL DE URBANISMO É QUE NÃO HAVIAM RECEBIDO A SOLICITAÇÃO DA LIBERAÇÃO POR PARTE DA LOTEADORA E QUE O MESMO AINDA ESTAVA EM FASE DE OBRAS. MAS, EM UM ANÚNCIO NAS REDES SOCIAIS, CONSTA QUE O JARDIM DOS IPÊS ESTÁ LIBERADO PARA OBRAS. ESSE ESCLARECIMENTO SERÁ DE SUMA IMPORTÂNCIA PARA QUE POSSAMOS REPASSAR PARA INÚMERAS PESSOAS QUE TEM PROCURADO ESTE GABINETE EM BUSCA DE INFORMAÇÕES VERDADEIRAS E CLARAS.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4507/requerimento_no_171-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4507/requerimento_no_171-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ PREVISÃO PARA DISPONIBILIZAÇÃO DE PONTOS FIXOS PARA RECOLHIMENTO DE MÓVEIS, RESÍDUOS ELETRÔNICOS, LÂMPADAS, ETC.</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4508/requerimento_no_172-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4508/requerimento_no_172-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ PREVISÃO PARA A INSTALAÇÃO DE PLACAS DE NOMENCLATURA, COM O RESPECTIVO CÓDIGO DE ENDEREÇAMENTO POSTAL, CEP, NAS VIAS PÚBLICAS RECÉM-DENOMINADAS ATRAVÉS DE LEIS MUNICIPAIS, E, EM CASO POSITIVO, DECLINE A DATA PREVISTA PARA ESSA FINALIDADE E QUAIS VIAS PÚBLICAS RECEBERÃO O BENEFÍCIO NO PRIMEIRO SEMESTRE DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4509/requerimento_no_173-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4509/requerimento_no_173-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ PREVISÃO DA VOLTA DO PROJETO GUARDA MIRIM.</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4510/requerimento_no_174-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4510/requerimento_no_174-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE ENCAMINHE ESTA CASA DE LEIS, UM RELATÓRIO DOS PROTETORES DE ANIMAIS INDEPENDENTES E FAMÍLIAS CADASTRADAS NO MUNICÍPIO, EM ESPECÍFICO, AS QUE RECEBERAM RAÇÕES DE CÃES E GATOS, ORIUNDOS DE DOAÇÕES, ATRAVÉS DA SECRETARIA DE MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4511/requerimento_no_175-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4511/requerimento_no_175-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE A POSSIBILIDADE DE INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4525/requerimento_no_176-2023_inclusao.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4525/requerimento_no_176-2023_inclusao.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INCLUSÃO NA ORDEM DO DIA, DA 27ª SESSÃO ORDINÁRIA DO DIA 28/08/2023, DOS SEGUINTES PROJETOS DE AUTORIA DA MESA DIRETORA: PROJETO DE LEI COMPLEMENTAR Nº 586/2023, EM REGIME DE URGÊNCIA; E PROJETO DE LEI COMPLEMENTAR Nº 587/2023, EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4528/requerimento_no_177-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4528/requerimento_no_177-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ PREVISÃO DA RETIRADA DA ÁRVORE COM GALHOS SECOS, LOCALIZADA NA AVENIDA RIO DE JANEIRO ESQUINA COM A AVENIDA ADEMAR BORNIA. A SITUAÇÃO VEM CAUSANDO TRANSTORNO E PREOCUPAÇÃO AOS COMERCIANTES DAQUELA LOCALIDADE HÁ TEMPOS. SE SIM, QUE NOS INFORME A DATA PREVISTA, SE NÃO, DECLINE O MOTIVO.</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4529/requerimento_no_178-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4529/requerimento_no_178-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, ESCLARECIMENTO SOBRE A INDICAÇÃO Nº 179/2023, A QUAL SOLICITA ESTUDOS VISANDO A IMPLANTAÇÃO DE UMA ÁREA DESTINADA EXCLUSIVAMENTE PARA CADEIRANTES E PESSOAS COM DEFICIÊNCIAS FÍSICAS, NAS DEPENDÊNCIAS DO GINÁSIO DE ESPORTE TANCREDO NEVES, ESPAÇO PARA CADEIRANTES COM TRAVAS DE SEGURANÇA, RAMPA DE ACESSO A QUADRA DE ESPORTE E OUTRAS. A REFERIDA INDICAÇÃO NÃO CITA EM TORNO DO GINÁSIO, COMO FOI A RESPOSTA DA SEJUV, ATRAVÉS DO OFÍCIO Nº 164/2023, EM 16/06/2023.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4530/requerimento_no_179-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4530/requerimento_no_179-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ POSSIBILIDADE DE DETERMINAR A SUBSTITUIÇÃO DOS SEMÁFOROS (ANTIGOS) POR OUTROS DE TECNOLOGIAS MAIS MODERNAS.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4531/requerimento_no_180-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4531/requerimento_no_180-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, PARA FINS DE ESCLARECIMENTO PÚBLICO, SE HÁ POSSIBILIDADE DE OFERECER O ENSINO DA LÍNGUA ESPANHOLA NO PERÍODO DE CONTRA TURNO ESCOLAR PARA OS ALUNOS DA REDE MUNICIPAL DE ENSINO. EM CASO POSITIVO, DECLINE A DATA PREVISTA PARA ESSA FINALIDADE. EM CASO NEGATIVO, DECLINE OS MOTIVOS.</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4532/requerimento_no_181-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4532/requerimento_no_181-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, PARA FINS DE ESCLARECIMENTO PÚBLICO, QUAL O NÚMERO ATUAL DE CRIANÇAS QUE AGUARDAM NA LISTA DE ESPERA POR VAGAS NA EDUCAÇÃO INFANTIL EM SARANDI, ESPECIFICANDO A UNIDADE ESCOLAR E SÉRIE.</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4533/requerimento_no_182-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4533/requerimento_no_182-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE EXISTE ALGUM PROJETO EM ANDAMENTO PARA A CRIAÇÃO DE UMA CRECHE PARA IDOSOS, COM A FINALIDADE DE ACOLHER, ALIMENTAR E DAR O SUPORTE NECESSÁRIO AOS IDOSOS. A CRECHE PARA OS IDOSOS TÊM A FINALIDADE DE ACOLHER E PROPORCIONAR BEM-ESTAR E QUALIDADE DE VIDA AS PESSOAS DA MELHOR IDADE.</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4534/requerimento_no_183-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4534/requerimento_no_183-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE ENCAMINHE ESTA CASA DE LEIS, SE EXISTE ESTUDO, PARA IMPLANTAÇÃO DE ATENDIMENTO MÉDICO ATRAVÉS DA TELEMEDICINA, COM OBJETIVO DE AGILIZAR AS CONSULTAS, ATRAVÉS DA TECNOLOGIA DA INFORMAÇÃO E COMUNICAÇÃO.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4535/requerimento_no_184-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4535/requerimento_no_184-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, REFERENTES AO ALUGUEL SOCIAL, ONDE A SECRETARIA RESPONSÁVEL SERIA A DE URBANISMO, PARA QUE POSSA SER IMPLANTADO NO MUNICÍPIO, O PROGRAMA DE PROTEÇÃO EFICAZ (PARA VÍTIMAS DE VIOLÊNCIA DOMÉSTICA) POR MEIO DESTE RECURSO.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4551/requerimento_no_185-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4551/requerimento_no_185-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, A RESPEITO DA AUSÊNCIA DO ATENDIMENTO DE RAIO-X NA UNIDADE DE PRONTO ATENDIMENTO (UPA). CONSIDERANDO A IMPORTÂNCIA DO DIAGNÓSTICO POR IMAGEM NO ATENDIMENTO MÉDICO DE EMERGÊNCIA E O PAPEL CRUCIAL QUE O EQUIPAMENTO DE RAIO-X DESEMPENHA NESSE PROCESSO, GOSTARIA DE OBTER ESCLARECIMENTOS SOBRE A SITUAÇÃO ATUAL E AS MEDIDAS TOMADAS PARA RESOLVER ESSE PROBLEMA. MINHAS INDAGAÇÕES SÃO AS SEGUINTES:_x000D_
 1. POR QUE A UPA ESTÁ SEM ATENDIMENTO DE RAIO-X?_x000D_
 2. QUAL É O MOTIVO DA DEMORA NA RESOLUÇÃO DESSE PROBLEMA?_x000D_
 3. EXISTE UM CRONOGRAMA ESTABELECIDO PARA O RESTABELECIMENTO DO ATENDIMENTO DE RAIO-X NA UPA?_x000D_
 4. QUAIS PROVIDÊNCIAS ESTÃO SENDO TOMADAS PARA AGILIZAR A RETOMADA DESSE SERVIÇO ESSENCIAL PARA A POPULAÇÃO?_x000D_
 5. HÁ ALGUMA PREVISÃO QUANTO À CONCLUSÃO DAS MEDIDAS TOMADAS PARA SOLUCIONAR ESSA QUESTÃO?_x000D_
 A AUSÊNCIA DO SERVIÇO DE RAIO-X NA UPA TEM CAUSADO PREOCUPAÇÃO ENTRE OS MUNÍCIPES, UMA VEZ QUE ISSO AFETA DIRETAMENTE A QUALIDADE DO ATENDIMENTO MÉDICO E O DIAGNÓSTICO PRECISO DOS PACIENTES QUE BUSCAM CUIDADOS NA UNIDADE. DIANTE DISSO, PEÇO QUE AS INFORMAÇÕES SEJAM DISPONIBILIZADAS DE FORMA TRANSPARENTE E URGENTE, A FIM DE TRANQUILIZAR A POPULAÇÃO QUANTO À RESOLUÇÃO DESSA SITUAÇÃO.</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4552/requerimento_no_186-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4552/requerimento_no_186-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE A INDICAÇÃO Nº 013/2023, REFERENTE AOS ESTUDOS DE MELHORIAS NO SEMÁFORO DA AVENIDA MARINGÁ COM AVENIDA DAS ORQUÍDEAS E RUA AMÉRICA, SE FORAM CONCLUÍDOS. SE SIM, QUAIS SÃO AS ALTERNATIVAS QUE SERÃO TOMADAS EM RELAÇÃO A PROIBIÇÃO DE CONTORNAR A ESQUERDA NA RUA AMÉRICA E NA AVENIDA DAS ORQUÍDEAS, SENDO QUE NO SISTEMA ATUAL, MOTORISTAS E MOTOCICLISTAS NÃO ESTÃO RESPEITANDO AS PLACAS DE SINALIZAÇÃO COM CONVERSÃO PROIBIDA, EM HORÁRIO DE PICO VEM CAUSANDO MUITO TRANSTORNO, PODENDO A QUALQUER MOMENTO ACONTECER UM ACIDENTE.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4553/requerimento_no_187-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4553/requerimento_no_187-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE A INDICAÇÃO Nº 392/2022, A QUAL SE REFERE SOBRE FIAÇÕES SOLTAS OU PENDURADAS NO PERÍMETRO URBANO DO MUNICÍPIO. A LEI Nº 2694, DE 02 DE JULHO DE 2021, DE AUTORIA DOS VEREADORES ERASMO CARDOSO PEREIRA E CÍCERO DA SILVA CORREA, QUE DISPÕE SOBRE A OBRIGATORIEDADE DA REMOÇÃO DOS CABOS E FIAÇÕES AÉREAS EXCEDENTES, INUTILIZADOS SEM USO DENTRO DO TERRITÓRIO DO MUNICÍPIO, DETERMINA UM PRAZO DE 180 DIAS A PARTIR DA DATA DA SUA PUBLICAÇÃO, PARA SE ADEQUAREM ÀS DISPOSIÇÕES NELA PREVISTA. A MATÉRIA FOI PUBLICADA NO DIÁRIO DOS MUNICÍPIOS DO PARANÁ, Nº 2297 - A, PÁGINA 01, EM 02/07/2021. QUAIS AS MEDIDAS QUE VEM SENDO TOMADAS PELOS ÓRGÃOS COMPETENTES PARA SEREM SOLUCIONADOS ESSES PROBLEMAS?</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4554/requerimento_no_188-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4554/requerimento_no_188-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ ALGUM PROJETO PARA A CONSTRUÇÃO DE UMA CAPELA MORTUÁRIA, TENDO EM VISTA QUE NO MUNICÍPIO EXISTEM APENAS CAPELAS PARTICULARES. TAL MEDIDA SE FAZ NECESSÁRIO PARA ATENDER AQUELAS PESSOAS QUE NÃO TEM CONDIÇÕES E LOCAL APROPRIADO PARA VELAR SEU ENTE QUERIDO.</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4555/requerimento_no_189-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4555/requerimento_no_189-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ ESTUDOS PARA A REFORMA DA PISTA DE CAMINHADA DO PARQUE ECOLÓGICO, QUE ENCONTRA-SE DEPRECIADA. O PARQUE ECOLÓGICO É UM LUGAR BASTANTE PROCURADO PARA A PRÁTICA DE ATIVIDADES E DEVE ESTAR APTO PARA NÃO CAUSAR TRANSTORNOS AOS FREQUENTADORES DO LOCAL.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4571/requerimento_no_190-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4571/requerimento_no_190-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, AS SEGUINTES INFORMAÇÕES REFERENTES A TAÇA SARANDI:_x000D_
 1 - QUAL A QUANTIDADE DE MEDALHAS E TROFÉUS QUE SERÃO ENTREGUES COMO PREMIAÇÕES?_x000D_
 2 - QUAL VALOR ESTIMADO A SER GASTO COM AS PREMIAÇÕES?_x000D_
 3 - QUAL VALOR ESTIMADO A SER GASTO COM A EQUIPE DE ARBITRAGEM?_x000D_
 4 - QUAIS CAMPOS SERÃO REALIZADOS OS JOGOS?_x000D_
 5 - TODOS OS CAMPOS TERÃO BANHEIROS QUÍMICOS?_x000D_
 6 - QUAIS QUADRAS SERÃO REALIZADAS OS JOGOS?_x000D_
 7 - INFORME O CUSTO TOTAL QUE SERÁ UTILIZADO PARA A EXECUÇÃO DO CAMPEONATO DA TAÇA SARANDI?</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4572/requerimento_no_191-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4572/requerimento_no_191-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, A RESPOSTA DO REQUERIMENTO 97/2023. FOI INFORMADO PELO PODER EXECUTIVO, ATRAVÉS DO OFÍCIO Nº 479/2023 - ADM/URBANISMO, QUE NÃO SE OBTÉM CONHECIMENTO DA OBRA SUPRACITADO. DEVIDO A RESPOSTA APRESENTADA, QUESTIONA-SE O DESEMPENHO EM CLASSIFICAR O ASSUNTO SOLICITADO POR PARTE DO PODER EXECUTIVO, QUE NÃO INFORMOU O SOLICITADO NO REQUERIMENTO 97/2023. FOI APRESENTADO O LOCAL DA REFERIDA OBRA, RUAS E BAIRROS EM REDOR DO PERÍMETRO, INFORMAÇÕES QUE POSSIBILITAM IDENTIFICAR A LOCALIDADE DA CONSTRUÇÃO. DESTA FORMA REQUER-SE QUE TODAS AS INFORMAÇÕES SOLICITADAS NO REQUERIMENTO 97/2023 SEJAM APRESENTADAS A ESTA CASA DE LEIS. COM A RESPOSTA DO SECRETÁRIO DE URBANISMO EM ATESTAR QUE NÃO TEM CONHECIMENTO DA REALIZAÇÃO DA OBRA DE RESERVATÓRIO DE CONTENÇÃO DE ÁGUAS PLUVIAIS, SOLICITO QUE O MESMO INFORME QUAL NOME DE IDENTIFICAÇÃO UTILIZADO DA REFERIDA OBRA NO LOCAL SUPRACITADO, EM CASO DE NEGATIVA DE CONHECIMENTO DA EXISTÊNCIA DA CONSTRUÇÃO NO LOCAL, CONVIDO O PREFEITO PARA COMPARECERMOS NO LOCAL, A FIM DE QUE SEJA COMPREENDIDO PELO PREFEITO DE QUAL OBRA SE TRATA NAS INFORMAÇÕES SOLICITADAS ATRAVÉS DO REQUERIMENTO 97/2023.</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4573/requerimento_no_192-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4573/requerimento_no_192-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, CONSIDERANDO O PROGRAMA NACIONAL DE REDUÇÃO DAS FILAS DO GOVERNO FEDERAL, QUE LIBEROU MAIS DE DEZ MILHÕES DE REAIS PARA O ESTADO DO PARANÁ, PARA A REALIZAÇÃO DE CIRURGIAS ELETIVAS, CONFORME MATÉRIA CONSTANTE DO SITE HTTPS://WWW.GOV.BR/SAUDE/PT-BR/ASSUNTOS/NOTICIAS-PARA-OS-ESTADOS/PARANA/2023/MAIO/MINISTERIO-DA-SAUDE-LIBERA-MAIS-DE-R-10-MILHOES-PARA-REDUZIR-FILAS-DE-CIRURGIAS-NO-PARANA#:~:TEXT=ENTRE%20ELES%2C%20EST%C3%A1%20O%20ESTADO,SER%C3%A3O%20DESTINADOS%20PARA%20CIRURGIAS%20ELETIVAS, O QUANTO SEGUE: _x000D_
 1 - SE O MUNICÍPIO DE SARANDI JÁ RECEBEU O REPASSE DOS RECURSOS, E, EM CASO POSITIVO, QUAL FOI O VALOR. EM CASO NEGATIVO, DECLINE SE HÁ PREVISÃO PARA O RECEBIMENTO DOS RECURSOS; _x000D_
 2 - QUAL O PLANO DE AÇÃO DO MUNICÍPIO PARA A REALIZAÇÃO DAS CIRURGIAS.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4574/requerimento_no_193-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4574/requerimento_no_193-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, O CRONOGRAMA DE REVITALIZAÇÃO OU TROCA DOS APARELHOS DAS ATIS (ACADEMIAS DA TERCEIRA IDADE) DE SARANDI._x000D_
 HÁ DOIS ANOS FOI INDICADO ATRAVÉS DA PROTOCOLO Nº 41-220/2021, A REVITALIZAÇÃO DA ATI (ACADEMIA DA TERCEIRA IDADE), DA RUA GUILHERME SONEGO ESQUINA COM A RUA UNIVERSO, AO LADO DA CRECHE MENINO JESUS. A RESPOSTA DA SEJUV, NA OPORTUNIDADE, FOI QUE ENCONTRAVA-SE EM PROCESSO LICITATÓRIO, MAS ATÉ O PRESENTE MOMENTO NENHUMA ATITUDE FOI TOMADA, COM O PASSAR DO TEMPO A MESMA NÃO TEM COMO FAZER A REVITALIZAÇÃO SOMENTE A TROCA. ASSIM:_x000D_
 1 – O PROCESSO LICITATÓRIO FOI CONCLUÍDO?_x000D_
 2 – SE SIM, INFORME A PREVISÃO PARA A REVITALIZAÇÃO OU A TROCA DOS APARELHOS.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4575/requerimento_no_194-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4575/requerimento_no_194-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE ESTÁ SENDO REALIZADO PERIODICAMENTE O CURSO DE BRIGADA DE INCÊNDIO NOS CMEIS E ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4576/requerimento_no_195-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4576/requerimento_no_195-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE A POSSIBILIDADE DE INSTALAÇÃO DE UMA CÂMERA DE SEGURANÇA PRÓXIMO A PONTE DA ESTRADA DO KM 8. O LUGAR ESTÁ SENDO USADO PARA DESCARTE DE LIXO E ABANDONO DE ANIMAIS.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4577/requerimento_no_196-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4577/requerimento_no_196-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, A DATA DO RETORNO DO PARQUE ADAPTADO (UTILIZADO PELAS CRIANÇAS PORTADORAS DE DEFICIÊNCIA FÍSICA), QUE FICA LOCALIZADO NA PRAÇA DOS TRÊS PODERES.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4578/requerimento_no_197-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4578/requerimento_no_197-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ UM PLANO DE CONSTRUÇÃO PARA UMA RODOVIÁRIA EM SARANDI. SENDO UMA NECESSIDADE JÁ APONTADA PELOS MUNÍCIPES DESTA CIDADE.</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4590/requerimento_no_198-2023_inclusao.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4590/requerimento_no_198-2023_inclusao.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INCLUSÃO NA ORDEM DO DIA, DA 30ª SESSÃO ORDINÁRIA DO DIA 18/09/2023, DO PROJETO DE DECRETO LEGISLATIVO Nº 010/2023, DE AUTORIA DA MESA DIRETORA.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4593/requerimento_no_199-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4593/requerimento_no_199-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, A LISTA NOMINAL DOS INSTRUTORES CONTRATADOS PARA MINISTRAR AS OFICINAS CULTURAIS E ESPORTIVOS EM NOSSO MUNICÍPIO, DO PERÍODO DE JANEIRO DE 2023 ATÉ A PRESENTE DATA, ACOMPANHADO DOS CERTIFICADOS DE COMPROVAÇÃO DE FORMAÇÃO E ESPECIALIZAÇÃO DE CADA INSTRUTOR, CONFORME EXIGÊNCIA PARA TAIS FUNÇÕES.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4594/requerimento_no_200-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4594/requerimento_no_200-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE A INDICAÇÃO Nº 361/2020, QUE SE REFERE ESTUDOS PARA A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE DO TIPO QUEBRA-MOLAS NA AVENIDA CASTELO BRANCO, NAS PROXIMIDADES DA HORTA COMUNITÁRIA._x000D_
 1) O ESTUDO FOI CONCLUÍDO?_x000D_
 2) SE SIM, HÁ UMA DATA PREVISTA PARA SUA CONSTRUÇÃO?</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4595/requerimento_no_201-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4595/requerimento_no_201-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE DENTRO DO CRONOGRAMA DE RECAPEAMENTO E PINTURAS DAS FAIXAS HORIZONTAIS E VERTICAIS DAS VIAS DO MUNICÍPIO, CONSTAM OS SEGUINTES TRECHOS: RUA SALVADOR JORDANO ENTRE A RUA ACLIMAÇÃO E RUA AMÉRICA, RUA CARLOS BIRCHES TERRÃO ENTRE A RUA GUILHERME SONEGO E RUA ACLIMAÇÃO E RUA ROBERTO CAVALARI SOBRINHO ENTRE A AVENIDA MARINGÁ E RUA SALVADOR JORDANO, NO JARDIM NOVA PAULISTA. ESSES TRECHOS CITADOS MERECEM UMA ATENÇÃO ESPECIAL POR PARTE DA SECRETARIA DO URBANISMO. A PINTURA DAS FAIXAS PRECISAM DE ATENÇÃO POR PARTE DA SECRETARIA DE TRÂNSITO (SEMUTRANS), QUE NÃO SÃO REFORMADAS OU PINTADAS HÁ MAIS DE CINCO ANOS, NOS JARDINS QUE PERTENCEM A ASSOCIAÇÃO DE MORADORES, QUE SÃO OS QUATRO, JARDINS DOM BOSCO, SAN REMO, PAULISTA E NOVA PAULISTA. MORADORES TEM QUESTIONADO ESSE VEREADOR EM RELAÇÃO DE MELHORIAS NOS JARDINS SUPRACITADOS.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4596/requerimento_no_202-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4596/requerimento_no_202-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ PREVISÃO PARA REALIZAR A COBERTURA DA QUADRA DA ESCOLA MUNICIPAL SÃO FRANCISCO DE ASSIS. OS ALUNOS QUESTIONAM QUE AS PÉSSIMAS CONDIÇÕES ATRAPALHAM O DESENVOLVIMENTO DAS ATIVIDADES E PRÁTICA DE ESPORTES NAQUELE LOCAL.</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4597/requerimento_no_203-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4597/requerimento_no_203-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, QUANTOS ATENDIMENTOS FORAM REALIZADOS PELOS CENTROS DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL – CRAS, EM SARANDI NO ANO DE 2022, BEM COMO, QUAIS FORAM AS PRINCIPAIS DEMANDAS.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4598/requerimento_no_204-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4598/requerimento_no_204-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE A POSSIBILIDADE DE REALIZAÇÃO DE UM EVENTO VOLTADO A CAUSA ANIMAL EM PARCERIA COM AS ONGS, ENTIDADES PROTETORAS DE ANIMAIS E PROTETORES INDEPENDENTES VISANDO ARRECADAR DOAÇÕES PARA O SETOR.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4599/requerimento_no_205-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4599/requerimento_no_205-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE A POSSIBILIDADE DE REALIZAÇÃO, DE UMA READEQUAÇÃO NO ESPAÇO DA RECEPÇÃO DA ASSISTÊNCIA SOCIAL DO MUNICÍPIO. OS USUÁRIOS ESTÃO RECLAMANDO QUE O ESPAÇO E DESPROPORCIONAL COM O NÚMERO DE PESSOAS QUE AGUARDAM PELO ATENDIMENTO.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4600/requerimento_no_206-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4600/requerimento_no_206-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO INFORMAÇÕES REFERENTES AO CONSÓRCIO REGIONAL QUE VERSA SOBRE A MUNICIPALIZAÇÃO DO LICENCIAMENTO AMBIENTAL, CITADO NO OFICIO Nº 529/2023/SMSMA (SECRETARIA MUNICIPAL DE SANEAMENTO E MEIO AMBIENTE), PARA QUE POSSA DAR ANDAMENTO NA REATIVAÇÃO DO CONSELHO DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4601/requerimento_no_207-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4601/requerimento_no_207-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO INFORMAÇÕES REFERENTES A ALA PEDIÁTRICA DA UPA, QUAL A PREVISÃO PARA INÍCIO DA OBRA, DEVIDO À NECESSIDADE QUE O MUNICÍPIO VEM ENFRENTANDO.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4617/requerimento_no_208-2023_aprovacao.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4617/requerimento_no_208-2023_aprovacao.pdf</t>
   </si>
   <si>
     <t>SOLICITA A APROVAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI Nº 3.382/2023, DE AUTORIA DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL E COMISSÃO DE ORÇAMENTO E FINANÇAS.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4618/requerimento_no_209-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4618/requerimento_no_209-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, QUE INFORME ESTA CASA DE LEIS, ESCLARECIMENTOS REFERENTE A FALTA DE ÁGUA QUE VEM OCORRENDO DIARIAMENTE NA REGIÃO NORTE DO MUNICÍPIO, ESTA SITUAÇÃO TEM CAUSADO TRANSTORNOS SIGNIFICATIVOS PARA OS MORADORES, AFETANDO DIRETAMENTE A ROTINA E A QUALIDADE DE VIDA DOS MUNICÍPES. DEVIDO A ESSA ONDA DE CALOR, OS RISCOS À VIDA AUMENTAM, A ÁGUA É UM ELEMENTO CRUCIAL PARA O BEM ESTAR DO SER HUMANO, ALÉM DISSO O ACESSO À ÁGUA POTÁVEL É UM DIREITO DO CIDADÃO. BASEADO NAS LEIS DE SANEAMENTO SOLICITAMOS QUE MEDIDAS SEJAM TOMADAS ATÉ A FINALIZAÇÃO CONCRETA DO PROBLEMA DO FORNECIMENTO DE ÁGUA.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4619/requerimento_no_210-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4619/requerimento_no_210-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ PREVISÃO PARA REALIZAR O RECAPE ASFÁLTICO DA AVENIDA BORSARI NETO, EM TODA SUA EXTENSÃO, DEVIDO A MUITOS BURACOS EXISTENTES NA VIA.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4620/requerimento_no_211-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4620/requerimento_no_211-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ CADASTRO OU PROGRAMA DE ORIENTAÇÃO, COM O OBJETIVO ATENDER OU AUXILIAR MUNÍCIPES EVENTUALMENTE ELEGÍVEIS A OBTENÇÃO DE DESCONTOS NA FATURA DE ENERGIA ELÉTRICA, POR MOTIVOS DE SAÚDE, EM ESPECIAL AOS QUE UTILIZAM RESPIRADORES EM SUA RESIDÊNCIA, NO ÂMBITO DE PROGRAMAS VIGENTES EM OUTRAS ESFERAS DE GOVERNO. EM CASO POSITIVO, DECLINE A FORMA DE FUNCIONAMENTO DA AÇÃO OU PROGRAMA VIGENTE, E EM CASO NEGATIVO, DECLINE SE HÁ POSSIBILIDADE DE ADOTAR MEDIDAS NESSE SENTIDO, VISANDO, EM ESPECIAL, À PRESTAÇÃO DE ATENDIMENTO A FAMÍLIAS DE MENOR RENDA JÁ ATENDIDAS PELO MUNICÍPIO NO ÂMBITO DE OUTRAS AÇÕES ASSISTENCIAIS.</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4621/requerimento_no_212-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4621/requerimento_no_212-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, QUAL A POSSIBILIDADE DA CONSTRUÇÃO DE UMA TRINCHEIRA INTERLIGANDO A ESTRADA OCTÁVIO COLLI COM A AVENIDA LONDRINA, EM SARANDI. SE FUNDAMENTA NA NECESSIDADE PREMENTE DE UMA VIA DIRETA QUE NÃO COMPROMETA O FLUXO DE TRÂNSITO NO CRUZAMENTO DA VIA-FÉRREA. A INTERLIGAÇÃO ENTRE A ESTRADA OTÁVIO COLLI E A AVENIDA LONDRINA É DE EXTREMA IMPORTÂNCIA PARA O DESENVOLVIMENTO E A MOBILIDADE URBANA DE SARANDI. ATUALMENTE, O CRUZAMENTO DA LINHA FÉRREA IMPÕE DESAFIOS CONSIDERÁVEIS AO TRÁFEGO, CAUSANDO ATRASOS, CONGESTIONAMENTOS E RISCOS DE ACIDENTES.</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4622/requerimento_no_213-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4622/requerimento_no_213-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, PARA FINS DE ESCLARECIMENTO PÚBLICO, APÓS OUVIDO O ÓRGÃO COMPETENTE, SE HÁ POSSIBILIDADE DE CRIAR UM CADASTRO MUNICIPAL DE PRESTADORES DE SERVIÇO DE JARDINAGEM, PARA O DESCARTE DOS MATERIAIS OBTIDOS NAS LIMPEZAS E SERVIÇOS DE JARDINAGEM, E, EM CASO POSITIVO, DECLINE A DATA PREVISTA PARA ESSA FINALIDADE. EM CASO NEGATIVO, DECLINE OS MOTIVOS.</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4623/requerimento_no_214-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4623/requerimento_no_214-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ POSSIBILIDADE DE INSTALAÇÃO DE BEBEDOUROS, EM LOCAIS ESTRATÉGICOS DA CIDADE.</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4624/requerimento_no_215-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4624/requerimento_no_215-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HOUVE A NOTIFICAÇÃO DOS PROPRIETÁRIOS DE IMÓVEIS PARA A REGULARIZAÇÃO DAS CALÇADAS. EM CASO NEGATIVO, SE HÁ UMA PREVISÃO, PARA QUE O MUNICÍPIO EXECUTE O REPARO, TENDO EM VISTA QUE EXISTEM INÚMEROS LOCAIS SEM CALÇADAS OU MESMO IRREGULARES, O QUE DIFICULTA A CIRCULAÇÃO DE PESSOAS, OFERENDO RISCOS AOS PEDESTRES.</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4625/requerimento_no_216-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4625/requerimento_no_216-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO INFORMAÇÕES REFERENTES AO PROGRAMA JOVENS EMPREENDEDORES PRIMEIROS PASSOS – JEPP, QUE SEGUNDO O OFICIO Nº 693/2021, ENVIADO PELA SECRETARIA DE EDUCAÇÃO, ESTÁ SENDO APLICADO DESDE 2018.</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4639/requerimento_no_217-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4639/requerimento_no_217-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, QUE INFORME ESTA CASA DE LEIS, QUESTIONAMENTOS REFERENTE A RESPOSTA DA INDICAÇÃO Nº 144/2023 QUE FOI ATRAVÉS DO OFÍCIO Nº 469/2023 - ADM/URBANISMO. NA RESPOSTA FOI INFORMADO QUE O TRECHO SEM ASFALTO DA RUA PIONEIRO FRANCISCO BRÓGIO, JÁ FAZIA PARTE DO PROJETO QUE ESTAVA SENDO ELABORADO PELO DEPARTAMENTO DE ENGENHARIA DA SECRETARIA. QUESTIONA-SE AS SEGUINTES INDAGAÇÕES:_x000D_
 I. PELO CONHECIMENTO DA EXISTÊNCIA DE UM EMPREENDIMENTO DE UM NOVO LOTEAMENTO NA LOCALIDADE, O TRECHO A SER PAVIMENTADO, NÃO SERIA DE RESPONSABILIDADE DA LOTEADORA RESPONSÁVEL PELA OBRA EM EXECUÇÃO?_x000D_
 II. QUAL FONTE DE RECURSO O PODER EXECUTIVO PRETENDE UTILIZAR PARA PAVIMENTAÇÃO DO TRECHO?_x000D_
 III. QUAL PRAZO PREVISTO PELO PODER EXECUTIVO, PARA REALIZAÇÃO DA OBRA DE PAVIMENTAÇÃO? VISTO O GRANDE TRANSTORNO QUE UM PEQUENO TRECHO SEM PAVIMENTAÇÃO VEM CAUSANDO AOS MORADORES DAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4640/requerimento_no_218-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4640/requerimento_no_218-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ PREVISÃO DE REALIZAR O RECAPE ASFÁLTICO NA RUA 135, NO JARDIM RIO DE JANEIRO, POIS A MESMA TEM MUITOS BURACOS E ESTÁ CAUSANDO TRANSTORNO AOS MORADORES.</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4641/requerimento_no_219-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4641/requerimento_no_219-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE AS EMENDAS PARLAMENTARES ENVIADAS PELOS DEPUTADOS BOCA ABERTA, FAHUR, ENIO VERRI, RICARDO BARROS E LUISA CANZIANI PARA O MUNICÍPIO DE SARANDI, NOS ANOS DE 2019, 2020, 2021, 2022 E 2023, CONFORME ESPECIFICA. A VEREADORA ABAIXO-ASSINADO REQUER A VOSSA EXCELÊNCIA, OUVIDA A CASA, O ENVIO DE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR WALTER VOLPATO, PREFEITO MUNICIPAL DE SARANDI, PARA QUE SE DIGNE ENCAMINHAR A ESTA CASA DE LEIS, DENTRO DO PRAZO LEGAL, INFORMAÇÕES SOBRE AS EMENDAS PARLAMENTARES ENVIADAS PELOS DEPUTADOS BOCA ABERTA, FAHUR, ENIO VERRI, RICARDO BARROS E LUISA CANZIANI PARA O MUNICÍPIO DE SARANDI, NOS ANOS DE 2019, 2020, 2021, 2022 E 2023, RESPONDENDO AOS SEGUINTES QUESTIONAMENTOS:_x000D_
 - QUAL O VALOR DA EMENDA ENVIADA POR CADA UM DOS DEPUTADOS?_x000D_
 - QUAL O DESTINO INICIAL DE CADA EMENDA E EM QUE FOI UTILIZADO?_x000D_
 - QUAIS EMENDAS FORAM USADAS PARA OUTROS FINS QUE NÃO O DESTINADO OU ACORDADO?_x000D_
 JUSTIFICATIVA PRESENTE AÇÃO, QUE ATENDE A FUNÇÃO LEGISLATIVA DA REQUERENTE, ENQUANTO VEREADORA, VISA FISCALIZAR E INDICA ANSEIOS E DESÍGNIOS, FAZENDO-SE NECESSÁRIO TENDO EM VISTA AS PRERROGATIVAS PARLAMENTARES DAS MAIS DIVERSAS, DE MODO A CONTRIBUIR COM INFORMAÇÕES SOBRE AS EMENDAS PARLAMENTARES ENVIADAS PELOS DEPUTADOS SUPRAMENCIONADOS. PARA ELABORAÇÃO DE POLÍTICAS PÚBLICAS, SÃO NECESSÁRIOS OS DADOS ALUDIDOS ATUALIZADOS.</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4642/requerimento_no_220-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4642/requerimento_no_220-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ PREVISÃO PARA REALIZAR A LIMPEZA DE DUAS BOCAS DE LOBO LOCALIZADAS NA AVENIDA LONDRINA, ESQUINA COM A TRAVESSA SANTA IZABEL, AO LADO DA CAIXA ECONÔMICA FEDERAL. EM DIAS DE CHUVA A ESQUINA FICA TODA ALAGADA DIFICULTANDO A PASSAGEM DOS PEDESTRES.</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4643/requerimento_no_221-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4643/requerimento_no_221-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ ESTUDO OU PLANEJAMENTO PARA A CONSTRUÇÃO DE UM CMEI E UMA ESCOLA MUNICIPAL NA REGIÃO DOS BAIRROS JARDINS AURORA I, II E III E TAMBÉM DO JARDIM LEBLON. O PEDIDO VEM SENDO FEITO POR VÁRIOS MORADORES QUE RESIDEM NESTES BAIRROS. VALE RESSALTAR QUE NOS ÚLTIMOS ANOS ESSES BAIRROS TIVERAM UM AUMENTO POPULACIONAL MUITO GRANDE, O QUE VIABILIZA ESTA INDICAÇÃO.</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4644/requerimento_no_222-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4644/requerimento_no_222-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE A POSSIBILIDADE DE IMPLANTAÇÃO DO PROGRAMA “FEIRA VERDE” EM SARANDI. COM BONS RESULTADOS EM APUCARANA, O PROGRAMA POSSIBILITA AO MUNÍCIPE TROCAR MATERIAIS RECICLÁVEIS POR FRUTAS E VERDURAS, FOMENTANDO A AGRICULTURA FAMILIAR, COOPERATIVAS DE RECICLÁVEIS E COLABORANDO COM O MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4645/requerimento_no_223-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4645/requerimento_no_223-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE A POSSIBILIDADE DE CRIAÇÃO DO PROJETO “TAMPET SOLIDÁRIO” QUE VISA ARRECADAR TAMPAS PLÁSTICAS NAS REPARTIÇÕES PÚBLICAS, ESCOLAS E CMEIS, CUJO O VALOR DA VENDA DESSE MATERIAL, SEJA REVERTIDO AS INSTITUIÇÕES PROTETORAS DOS ANIMAIS.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4660/requerimento_no_224-2023_aprovacao.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4660/requerimento_no_224-2023_aprovacao.pdf</t>
   </si>
   <si>
     <t>SOLICITA A APROVAÇÃO DA REDAÇÃO FINAL, DE AUTORIA DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, DA PROPOSTA DE EMENDA À LEI ORGÂNICA Nº 38/2023.</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4661/requerimento_no_225-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4661/requerimento_no_225-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, QUE INFORME ESTA CASA DE LEIS, QUESTIONAMENTOS REFERENTE A INDICAÇÃO Nº 269/2022, QUE SE TRATA DE UM REDUTOR DE VELOCIDADES, TIPO QUEBRA-MOLAS NA AVENIDA CUIABÁ EM FRENTE AO NÚMERO 1881. QUESTIONA-SE A PREVISÃO PARA ATENDIMENTO DA REFERIDA INDICAÇÃO, TENDO EM VISTA QUE A SOLICITAÇÃO FOI APRESENTADA HÁ MAIS DE UM ANO (01 ANO). DEVIDO AO PRAZO ESTENDIDO PARA ATENDIMENTO DA REFERIDA SOLICITAÇÃO SOLICITA-SE AS SEGUINTES INFORMAÇÕES:_x000D_
 I – QUAL PRAZO PARA O ATENDIMENTO DO REDUTOR DE VELOCIDADES NO LOCAL?_x000D_
 II – QUANTOS REDUTORES DE VELOCIDADES DO TIPO QUEBRA-MOLAS ECOLÓGICO, FORAM INSTALADOS NO ÚLTIMO ANO NO MUNICÍPIO?_x000D_
 III – QUAL MOTIVO DO NÃO ATENDIMENTO DA INDICAÇÃO NO LOCAL SUPRACITADO, TENDO EM VISTA QUE O MUNICÍPIO INSTALOU DIVERSOS QUEBRA-MOLAS EM PONTOS DIFERENTES DA CIDADE?_x000D_
 IV – QUAL O CRONOGRAMA DE ATENDIMENTO PARA AS SOLICITAÇÕES DE REDUTORES DE VELOCIDADES DOS PEDIDOS JÁ EXISTENTES NO MUNICÍPIO?</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4662/requerimento_no_226-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4662/requerimento_no_226-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, QUE INFORME ESTA CASA DE LEIS, OS SEGUINTES QUESTIONAMENTO REFERENTE A OBRA DE DRENAGEM E PAVIMENTAÇÃO REALIZADA NO ANO DE 2022 NA AVENIDA BORSARI NETO:_x000D_
 I – QUAL O NÚMERO DO EDITAL DA OBRA SUPRACITADA?_x000D_
 II – QUAL MOTIVO QUE MESMO APÓS A FINALIZAÇÃO DA OBRA DE PAVIMENTAÇÃO O ASFALTO SE ENCONTRA COM DESNÍVEIS E ONDULAÇÕES DE MAL ACABAMENTO?_x000D_
 III – QUAL MOTIVO QUE A SINALIZAÇÃO HORIZONTAL NÃO FOI REALIZADA ATÉ O PRESENTE MOMENTO?_x000D_
 IV – NO TÉRMINO DA OBRA, NÃO FOI REALIZADA A FISCALIZAÇÃO DE QUALIDADE DO SERVIÇO PRESTADO PELA EMPRESA GANHA DO PROCESSO LICITATÓRIO?</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4663/requerimento_no_227-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4663/requerimento_no_227-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE EXISTE ALGUM PROJETO PARA SER CRIADO EM NOSSO MUNICÍPIO, VISANDO A INSTALAÇÃO UMA UNIDADE ANEXO A NOVA SEDE DA GUARDA MUNICIPAL, QUE OFEREÇA ACOLHIMENTO PROVISÓRIO PARA MULHERES ADULTAS, QUE TENHAM SOFRIDO VIOLÊNCIA DOMÉSTICA E QUE NECESSITAM SE AFASTAR DE CASA POR SOFREREM AMEAÇAS, E CORREREM RISCO DE MORTE, PARA QUE ELAS POSSAM SER ACOLHIDAS JUNTO A SEUS FILHOS. COM O OBJETIVO DE PROTEGÊ-LAS, DANDO-LHES SUPORTE SOCIAL E JUDICIAL, AJUDANDO ASSIM A MESMA A RESGATAR SUA IDENTIDADE.</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4664/requerimento_no_228-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4664/requerimento_no_228-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE EXISTE ALGUM ESTUDO OU EM ANDAMENTO, VISANDO A INSTALAÇÃO DE CERCA ELÉTRICA, EM ESCOLAS E CMEIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4665/requerimento_no_229-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4665/requerimento_no_229-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, PARA FINS DE ESCLARECIMENTO PÚBLICO, O QUANTO SEGUE:_x000D_
 1 – QUANTOS PROTOCOLOS DE REMOÇÃO DE ÁRVORES SÃO ATENDIDOS POR DIA; _x000D_
 2 – QUAL A MÉDIA DE REMOÇÃO DE ÁRVORES CONDENADAS POR MÊS; _x000D_
 3 – COMO ESTÁ SENDO FEITA A ATUALIZAÇÃO PARA O ATENDIMENTO DOS PROTOCOLOS NO PORTAL DA TRANSPARÊNCIA; _x000D_
 4 – SE OS ATENDIMENTOS PARA PODA E REMOÇÃO DE ÁRVORES ESTÃO SENDO FEITOS INTEGRALMENTE POR EMPRESA TERCEIRIZADA._x000D_
 EM CASO NEGATIVO, DECLINE QUAL PERCENTUAL É ATENDIDO PELA EMPRESA TERCEIRIZADA E QUAL PERCENTUAL ESTÁ SENDO REALIZADO PELOS SERVIDORES PÚBLICOS.</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4666/requerimento_no_230-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4666/requerimento_no_230-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE EXISTEM ESTUDOS PARA A IMPLANTAÇÃO DO CENTRO DE INTERPRETAÇÃO DE LIBRAS EM SARANDI. EM CASO POSITIVO, DECLINE A DATA PREVISTA PARA ESSA FINALIDADE. EM CASO NEGATIVO, DECLINE OS MOTIVOS.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4667/requerimento_no_231-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4667/requerimento_no_231-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, QUAL O VALOR TOTAL GASTO PARA REALIZAR A MARATONA (CORRIDA) 12 DE OUTUBRO.</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4668/requerimento_no_232-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4668/requerimento_no_232-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ PLANEJAMENTO PARA O REPLANTIO DAS ÁRVORES QUE ESTÃO SENDO CORTADAS E TAMBÉM DAS MESMAS QUE CAÍRAM POR CONTA DOS ÚLTIMOS TEMPORAIS. EM PROL DO MEIO AMBIENTE E PARA UMA CIDADE MAIS SUSTENTÁVEL, SE FAZ NECESSÁRIO TER UM PLANEJAMENTO PARA O REPLANTIO DAS ÁRVORES EM TODA A CIDADE.</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4669/requerimento_no_233-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4669/requerimento_no_233-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, PARA FINS DE ESCLARECIMENTOS PÚBLICO, SE EXISTEM ESTUDOS OU A PREVISÃO DA CONTRATAÇÃO DE MÉDICOS VETERINÁRIOS, CLÍNICAS VETERINÁRIAS TERCEIRIZADAS OU ATÉ MESMO PARCERIAS COM UNIVERSIDADES DA REGIÃO, PARA AUXILIAR NOS SERVIÇOS PRESTADOS PELA SECRETARIA DO MEIO AMBIENTE E PELA VIGILÂNCIA SANITÁRIA EM PROL DO BEM-ESTAR ANIMAL, TENDO EM VISTA, O AUMENTO CRESCENTE DE DENÚNCIAS DE MAUS TRATOS A ANIMAIS POR TODO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4683/requerimento_no_234-2023_aprovacao.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4683/requerimento_no_234-2023_aprovacao.pdf</t>
   </si>
   <si>
     <t>SOLICITA A APROVAÇÃO DA REDAÇÃO FINAL, DE AUTORIA DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, DO PROJETO DE LEI Nº 3.406/2023 E PROJETO DE LEI Nº 3.410/2023.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4694/requerimento_no_235-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4694/requerimento_no_235-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ POSSIBILIDADE DE IMPLANTAR UMA HORTA COMUNITÁRIA NO JARDIM AURORA, EM CASO POSITIVO DECLINE O TEMPO PARA REALIZAÇÃO DA MESMA, EM CASO NEGATIVO DECLINE OS MOTIVOS.</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4695/requerimento_no_236-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4695/requerimento_no_236-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ UMA PREVISÃO PARA ENTRAR EM FUNCIONAMENTO A REDE COLETORA DE ESGOTO DO JARDIM NOVA PAULITA, JARDIM VERÃO E JARDIM NOVO CENTRO. MORADORES AGUARDAM COM ANSIEDADE PELA LIBERAÇÃO, INÚMEROS MORADORES RELATAM QUE ESTÃO COM PROBLEMA COM SUA FOSSA, TENDO QUE FAZER A DRENAGEM DUAS OU TRÊS VEZES POR MÊS, E OUTRAS FOSSAS DESBARRANCANDO.</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4696/requerimento_no_237-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4696/requerimento_no_237-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE SERÁ AUMENTADA A QUANTIDADE DE VIATURAS NOS BAIRROS SÃO JOSÉ, BOM PASTOR E OURO VERDE 3. REQUERIMENTO Nº 005/2023, DO EDIL RAFAEL LESSA ARAGÃO BORGES JÚNIOR, VEREADOR MIRIM DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4697/requerimento_no_238-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4697/requerimento_no_238-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, PARA FINS DE ESCLARECIMENTO PÚBLICO, SE EXISTE UM PROJETO OU MESMOS ESTUDOS VISANDO A RECUPERAÇÃO DA MATA CILIAR E O CERCAMENTO, NO JARDIM BOM PASTOR QUADRA 01-B E AINDA A CONSTRUÇÃO DE UMA PISTA DE CAMINHADA. EM CASO POSITIVO, DECLINE A DATA PREVISTA PARA ESSA FINALIDADE E EM CASO NEGATIVO, DECLINE OS MOTIVOS TÉCNICOS E JURÍDICOS.</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4698/requerimento_no_239-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4698/requerimento_no_239-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ POSSIBILIDADE DE ADOTAR MEDIDAS VISANDO A AQUISIÇÃO DE UM APARELHO DE “ULTRASSOM” PARA EXAMINAR A SAÚDE DAS ÁRVORES EXISTENTES NO MUNICÍPIO E IDENTIFICAR AQUELAS COM RELAÇÃO ÀS QUAIS HAJA RISCO DE QUEDA. E, EM CASO AFIRMATIVO, DECLINE A DATA PREVISTA PARA ESSA FINALIDADE. EM CASO NEGATIVO, DECLINE OS MOTIVOS.</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4699/requerimento_no_240-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4699/requerimento_no_240-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE EXISTE PREVISÃO PARA A CONSTRUÇÃO DE UM CMEI PRÓXIMO AO JARDIM NOVA SARANDI E JARDIM DAS TORRES.</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4700/requerimento_no_241-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4700/requerimento_no_241-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE A POSSIBILIDADE UMA POSSÍVEL LIBERAÇÃO, EM COMODATO, DO ESPAÇO INATIVO DA UBS DO PARQUE ALVAMAR, PARA QUE SEJA REALIZADO A FEIRA DE EMPREENDEDORAS DA AMES – ASSOCIAÇÃO DE MULHERES EMPREENDEDORAS DE SARANDI.</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4718/requerimento_no_242-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4718/requerimento_no_242-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE EXISTE ALGUM ESTUDO DE PLANEJAMENTO PARA O REPASSE DO INCENTIVO FINANCEIRO ADICIONAL (IFA), COMO PAGAMENTO DE GRATIFICAÇÃO DE FINAL DE ANO, CONFORME ESTABELECE A PORTARIA DO MINISTÉRIO DA SAÚDE/GM Nº 674, DE 03 DE JUNHO DE 2003, ARTIGO 3º. O ESTUDO VISA PROGRAMAÇÃO PARA DISTRIBUIÇÃO DE GRATIFICAÇÃO, POSSIBILITANDO O TEMPO HÁBIL PARA O PODER EXECUTIVO SE ORGANIZAR ATRAVÉS DO SETOR FINANCEIRO DA SECRETARIA DE SAÚDE PARA PROMOVER O PAGAMENTO DA GRATIFICAÇÃO DOS FUNCIONÁRIOS AINDA NO EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4719/requerimento_no_243-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4719/requerimento_no_243-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, REFERENTE A SITUAÇÃO CRÍTICA ENFRENTADA PELA ESCOLA MUNICIPAL AYRES ANICETO DE ANDRADE. EM DIAS DE CHUVA, A ESCOLA ENFRENTA SÉRIOS PROBLEMAS DE INFRAESTRUTURA, O QUE CULMINA EM INFILTRAÇÕES E ALAGAMENTOS EM GRANDE PARTE DAS SALAS DE AULA, VALE RESSALTAR TAMBÉM QUE O TOLDO QUE LIGA UM PAVILHÃO NO OUTRO, PARTE DELE NÃO TEM, O QUE CAUSA UM GRANDE TRANSTORNO PARA OS ALUNOS E FUNCIONÁRIOS. QUAIS SÃO OS PLANOS E PROVIDÊNCIAS QUE A ADMINISTRAÇÃO MUNICIPAL PRETENDE TOMAR PARA RESOLVER ESSES GRAVES PROBLEMAS QUE A ESCOLA VEM ENFRENTANDO HÁ ALGUM TEMPO. A SEGURANÇA E O AMBIENTE ADEQUADO PARA O APRENDIZADO DAS CRIANÇAS DEVEM SER PRIORIDADES INQUESTIONÁVEIS PARA O PODER PÚBLICO.</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4720/requerimento_no_244-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4720/requerimento_no_244-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ PREVISÃO PARA CONSTRUÇÃO DE UMA TRAVESSIA COM PONTE, LIGANDO SARANDI AO CONJUNTO GUAIAPÓ EM MARINGÁ, PELA AVENIDA RIO DE JANEIRO. EM CASO POSITIVO, DECLINE A DATA PREVISTA PARA ESSA FINALIDADE E EM CASO NEGATIVO, DECLINE OS MOTIVOS TÉCNICOS E JURÍDICOS.</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
     <t>Fábio de Souza Silveira "Fábio Balako", Ireni Moura Farias "Irene Moura"</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4721/requerimento_no_245-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4721/requerimento_no_245-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ POSSIBILIDADE DE REFORMA DO CMEI JULIA VOLPATO SORDI.</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4722/requerimento_no_246-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4722/requerimento_no_246-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO INFORMAÇÕES E ESCLARECIMENTOS REFERENTE AO RECURSO ENVIADO PELO DEPUTADO FEDERAL FELIPE FRANCISCHINI, NO VALOR DE R$ 190 MIL (FONTE LIVRE).</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4723/requerimento_no_247-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4723/requerimento_no_247-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, QUAL A DATA PREVISTA PARA SOLUCIONAR O PROBLEMA COM O AR-CONDICIONADO DO CONSULTÓRIO DE ODONTOLOGIA NA UNIDADE BÁSICA DE SAÚDE (UBS) DO JARDIM AURORA, QUE DEVIDO AO PROBLEMA, O ATENDIMENTO DE ODONTOLOGIA ESTA PARALISADO.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4724/requerimento_no_248-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4724/requerimento_no_248-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ POSSIBILIDADE DE UMA DAS UBS DO LADO NORTE DA CIDADE, POSSA ATENDER COMO PRONTO ATENDIMENTO ATÉ AS 22 H, PODENDO UTILIZAR DE UMA DAS UBSS (AURORA, RIO DE JANEIRO, OURO VERDE, INDEPENDÊNCIA) OU ATÉ MESMO O CEME – CENTRO DE ESPECIALIDADES.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4725/requerimento_no_249-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4725/requerimento_no_249-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SOBRE A POSSIBILIDADE DE CONVOCAÇÃO DE UMA REUNIÃO COM REPRESENTANTES DA EMPRESA CPA, MOTORISTAS DE CAMINHÕES QUE PRESTAM SERVIÇO A ESSA EMPRESA, SECRETÁRIO DA SEMUTRANS E REPRESENTANTE DO PODER LEGISLATIVO, PARA TRATAR DE ASSUNTOS COMO: ESTACIONAMENTO DOS CAMINHÕES, PERÍMETRO DE MANOBRA DOS CAMINHÕES, CRIAÇÃO DE UM SISTEMA DE AGENDAMENTO PARA CARREGAMENTO, ENTRE OUTROS ASSUNTOS QUE SERÃO APRESENTADOS PELOS MOTORISTAS NA OPORTUNIDADE.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4726/requerimento_no_250-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4726/requerimento_no_250-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, ALGUNS TÓPICOS RELACIONADOS A EDUCAÇÃO JUNTO AOS ALUNOS COM ESPECTRO AUTISMO:_x000D_
 1 – QUAL A QUANTIDADE DE PROFESSORES DE APOIO NO MUNICÍPIO? DESSA QUANTIDADE QUANTAS SÃO ESTAGIARIAS?_x000D_
 2 – QUAL A QUANTIDADE DE HORAS QUE CADA PROFESSOR DE APOIO RECEBEU DE TREINAMENTO?_x000D_
 3 – EXISTE ALGUM TIPO DE MATERIAL ADAPTADO PARA OS AUTISTAS?_x000D_
 4 – EXISTE SUPORTE DA SECRETARIA DE EDUCAÇÃO PARA PROFESSORAS E PEDAGOGAS?</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4727/requerimento_no_251-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4727/requerimento_no_251-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, A QUANTIDADE DE CRIANÇAS DIAGNOSTICADAS COM TRANSTORNO ESPECTRO AUTISTA NO MUNICÍPIO DE SARANDI. REQUERIMENTO Nº 002/2023, DA EDIL GABRIELLY VITORIA RAMOS, VEREADORA MIRIM NESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4743/requerimento_no_252-2023_aprovacao.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4743/requerimento_no_252-2023_aprovacao.pdf</t>
   </si>
   <si>
     <t>SOLICITA A APROVAÇÃO DA REDAÇÃO FINAL, DE AUTORIA DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, DO PROJETO DE LEI Nº 3.397/2023.</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4751/requerimento_no_253-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4751/requerimento_no_253-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, QUESTIONAMENTOS DETALHADOS SOBRE O PROJETO DE LEI 3373/23, QUE TRATA DAS REFORMAS E AMPLIAÇÃO DOS CMEIS E ESCOLAS DO MUNICÍPIO, EM PARTICULAR NO QUE DIZ RESPEITO AO ART 7º._x000D_
 O ART 7º DO REFERIDO PROJETO DE LEI DESCREVE QUE O PRODUTO DA VENDA DOS IMÓVEIS, DESCRITOS NESTA LEI, SERÁ APLICADO NAS OBRAS DE AMPLIAÇÃO DAS ESCOLAS MUNICIPAIS E CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL. DESEJO OBTER INFORMAÇÕES ABRANGENTES SOBRE A EXECUÇÃO DESSE PLANO, INCLUINDO:_x000D_
 1. A LISTA DE ESCOLAS E CENTROS MUNICIPAIS QUE ESTÃO NA PROGRAMAÇÃO PARA AS OBRAS DE AMPLIAÇÃO QUE SERÃO APLICADOS O PRODUTO DE VENDA DOS IMÓVEIS CONFORME DESCRITO NO ART. 7 DO PROJETO DE LEI 3373/2023._x000D_
 2. UM CRONOGRAMA DETALHADO DAS OBRAS DE AMPLIAÇÃO DAS ESCOLAS MUNICIPAIS E CMEIS, ESPECIFICANDO DATAS DE INÍCIO E CONCLUSÃO._x000D_
 3. INFORMAÇÕES SOBRE QUALQUER PLANEJAMENTO FUTURO RELACIONADO A ESSE PROJETO, BEM COMO A TRANSPARÊNCIA E PRESTAÇÃO DE CONTAS QUE SERÃO MANTIDAS À DISPOSIÇÃO DO PÚBLICO._x000D_
 4. OS LAUDOS QUE ATESTAM A NECESSIDADE DE CADA UNIDADE, APRESENTANDO INFORMAÇÕES REFERENTES AO ESTADO ESTRUTURAL, SEGUIDO DE JUSTIFICATIVA DO MOTIVO DA AMPLIAÇÃO DE CADA UNIDADE._x000D_
 5. QUAL O VALOR ESTIPULADO A SER GASTO PELA SECRETARIA DE EDUCAÇÃO PARA AS OBRAS DE AMPLIAÇÃO DE TODAS AS REFERIDAS UNIDADES._x000D_
 6. O ORÇAMENTO DO VALOR DE CADA ESCOLA E CMEI._x000D_
 7. OS PROJETOS DE AMPLIAÇÃO DE CADA UNIDADE QUE PASSARÁ POR OBRAS QUE SERÃO PRESTIGIADAS PELO PROJETO DE LEI 3373._x000D_
 8. AS 34 UNIDADES DE EDUCAÇÃO MUNICIPAL ESTÃO NA LISTA DE AMPLIAÇÃO? EM CASO DE NEGATIVA REFORÇO O PEDIDO DO ITEM 4. DESTE REQUERIMENTO PARA APRESENTAÇÃO DOS LAUDOS, PARA ASSIM ENTENDER A PRIORIDADE DE CADA UNIDADE QUE SERÁ ATENDIDA PELO PROJETO DE LEI Nº 3373.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4752/requerimento_no_254-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4752/requerimento_no_254-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SEGUINTES QUESTIONAMENTOS SOBRE A SITUAÇÃO ATUAL DA FILA DE ESPERA PARA CIRURGIAS DE CATARATA. ACREDITO NA IMPORTÂNCIA DE COMPREENDER A CAPACIDADE E EFICIÊNCIA DO SERVIÇO PARA MELHOR ATENDER ÀS NECESSIDADES DA COMUNIDADE._x000D_
 GOSTARIA DE OBTER AS SEGUINTES INFORMAÇÕES:_x000D_
 1. QUANTAS PESSOAS ATUALMENTE ESTÃO NA FILA DE ESPERA PARA CIRURGIAS DE CATARATA?_x000D_
 2. QUAL É A MÉDIA MENSAL DE PROCEDIMENTOS DE CIRURGIA DE CATARATA REALIZADOS?_x000D_
 3. EXISTE UMA LISTA DE URGÊNCIA PARA CASOS QUE NECESSITAM DE ATENDIMENTO PRIORITÁRIO?_x000D_
 4. QUANTOS PROCEDIMENTOS FORAM REALIZADOS NO MÊS OUTUBRO?</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4753/requerimento_no_255-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4753/requerimento_no_255-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE AINDA EXISTEM CONTRIBUINTES DO MUNICÍPIO DE SARANDI COM CRÉDITOS A RECEBER POR PARTE DA PREFEITURA REFERENTE AO DESCONTO OFERECIDO NA TAXA DA COLETA DE LIXO DE 2023. EM CASO POSITIVO, INFORMAR QUAIS SÃO.</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4754/requerimento_no_256-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4754/requerimento_no_256-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO INFORMAÇÕES REFERENTES AS SITUAÇÕES DE VIOLÊNCIA CONTRA MULHER EM NOSSO MUNICÍPIO:_x000D_
 1 – QUAL O PROTOCOLO ADQUIRIDO PELOS ÓRGÃOS DO MUNICÍPIO, PARA ATENDIMENTO AS VÍTIMAS? SENDO A SECRETARIA DE ASSISTÊNCIA SOCIAL RESPONSÁVEL PELA PASTA?_x000D_
 2 – HÁ ALGUM CONVÊNIO COM A CIDADE VIZINHA, MARINGÁ, REFERENTE AO ABRIGO DESTAS VÍTIMAS EM SITUAÇÃO EMERGENCIAL? SE SIM, APRESENTAR A CÓPIA?_x000D_
 3 – COMO ESTÁ O FUNCIONAMENTO DA PATRULHA MARIA DA PENHA?_x000D_
 4 – QUANTIDADE DE ATENDIMENTOS REALIZADOS EM 2021, 2022 E 2023?</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4773/requerimento_no_257-2023_aprovacao.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4773/requerimento_no_257-2023_aprovacao.pdf</t>
   </si>
   <si>
     <t>SOLICITA A APROVAÇÃO DA REDAÇÃO FINAL, DE AUTORIA DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, DO PROJETO DE LEI Nº 3.414/2023.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4791/requerimento_no_258-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4791/requerimento_no_258-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ POSSIBILIDADE DE QUE SEJA DISPONIBILIZADO O ESPAÇO DO ANTIGO ELDORADO TÊNIS CLUBE, PARA QUE SEJA FEITO FISIOTERAPIA EM PACIENTES QUE NECESSITAM DE ATIVIDADES EM ÁGUA, MEDIANTE PRESCRIÇÃO MÉDICA DE FISIOTERAPIA AQUÁTICA. SE SIM, DECLINE UMA DATA PRECISA PARA INÍCIO DAS ATIVIDADES, E, SE NÃO, DECLINE OS MOTIVOS.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4792/requerimento_no_259-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4792/requerimento_no_259-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, QUE SEJA INFORMADO SE EXISTEM ESTUDOS JUNTO A SECRETARIA RESPONSÁVEL PARA A INCLUSÃO E DISPONIBILIZAÇÃO GRATUITA DE MEDICAMENTOS E PRODUTOS IMPORTADOS A BASE DE CANABIS MEDICINAL, QUE CONTENHAM EM SUA FÓRMULA A SUBSTÂNCIA CANABIDIOL (CBD) E/OU TETRAHIDROCANABIDIOL (THC) E/OU DEMAIS CANABINOIDES DA PLANTA PARA TRATAMENTO DE DOENÇAS, SÍNDROMES E TRANSTORNOS DE SAÚDE NO MUNICÍPIO DE SARANDI.</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4793/requerimento_no_260-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4793/requerimento_no_260-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE EXISTE A POSSIBILIDADE DE UMA FEIRA LIVRE COM COBERTURA, PARA O PRODUTOR EXPOR SEUS PRODUTOS NO JARDIM SÃO PAULO, PRÓXIMO AO POSTO VIGNOTO ATÉ O MERCADO BEM BOM DIA.</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4794/requerimento_no_261-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4794/requerimento_no_261-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, AS SEGUINTES QUESTÕES SOBRE COMO SERÁ O PROCESSO DE CASTRAÇÕES DE ANIMAIS DE RUA NO MUNICÍPIO:_x000D_
 1 – DE QUEM SERÁ A RESPONSABILIDADE DE RECOLHER E LEVAR OS ANIMAIS DE RUA ATÉ O PONTO DE CASTRAÇÃO?_x000D_
 2 – APÓS O PROCEDIMENTO, ONDE ESSES ANIMAIS FICARÃO ATÉ PODEREM RETORNAR PARA RUA?_x000D_
 3 – OS ANIMAIS QUE, POSTERIORMENTE AO PROCEDIMENTO, TENHAM ALGUMA COMPLICAÇÃO SERÃO ATENDIDOS ONDE, CASO AS CASTRAÇÕES SEJAM FEITAS POR CASTRA MÓVEL E NÃO EM CLÍNICAS?</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4795/requerimento_no_262-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4795/requerimento_no_262-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS, SE HÁ POSSIBILIDADE DA CRIAÇÃO DE UMA “FARMÁCIA PET MUNICIPAL”. RECEBEMOS INÚMEROS PEDIDOS DE AJUDA NA COMPRA DE MEDICAMENTOS POR VOLUNTÁRIOS OU FAMÍLIAS CARENTES, QUE JÁ TEM DIFICULDADES EM CONSEGUIR ATENDIMENTO VETERINÁRIO E DEPOIS FICAM SEM CONDIÇÕES DE DAR SEQUÊNCIA NO TRATAMENTO DO ANIMAL.</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4796/requerimento_no_263-2023.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4796/requerimento_no_263-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR PREFEITO, SOLICITANDO INFORMAÇÕES REFERENTES AS ROÇADAS NOS CMEIS, DEVIDO O MATO ALTO E O RISCO DE ANIMAIS PEÇONHENTO EM AMBIENTE DE CONVÍVIO DAS CRIANÇAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9780,67 +9780,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3983/indicacao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3984/indicacao_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3985/indicacao_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3986/indicacao_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3987/indicacao_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3988/indicacao_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3989/indicacao_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3990/indicacao_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3991/indicacao_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3992/indicacao_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3993/indicacao_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4002/indicacao_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4003/indicacao_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4004/indicacao_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4005/indicacao_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4006/indicacao_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4007/indicacao_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4008/indicacao_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4009/indicacao_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4010/indicacao_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4011/indicacao_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4024/indicacao_no_022-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4025/indicacao_no_023-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4026/indicacao_no_024-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4027/indicacao_no_025-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4028/indicacao_no_026-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4029/indicacao_no_027-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4030/indicacao_no_028-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4031/indicacao_no_029-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4035/indicacao_no_030-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4033/indicacao_no_031-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4034/indicacao_no_032-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4046/indicacao_no_033-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4047/indicacao_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4048/indicacao_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4049/indicacao_no_036-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4050/indicacao_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4051/indicacao_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4066/indicacao_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4067/indicacao_no_040-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4068/indicacao_no_041-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4069/indicacao_no_042-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4070/indicacao_no_043-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4071/indicacao_no_044-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4072/indicacao_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4073/indicacao_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4074/indicacao_no_047-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4075/indicacao_no_048-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4076/indicacao_no_049-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4093/indicacao_no_050-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4094/indicacao_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4095/indicacao_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4096/indicacao_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4097/indicacao_no_054-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4098/indicacao_no_055-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4099/indicacao_no_056-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4100/indicacao_no_057-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4101/indicacao_no_058-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4112/indicacao_no_059-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4113/indicacao_no_060-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4114/indicacao_no_061-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4115/indicacao_no_062-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4116/indicacao_no_063-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4117/indicacao_no_064-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4118/indicacao_no_065-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4119/indicacao_no_066-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4137/indicacao_no_067-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4138/indicacao_no_068-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4139/indicacao_no_069-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4140/indicacao_no_070-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4141/indicacao_no_071-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4142/indicacao_no_072-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4143/indicacao_no_073-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4144/indicacao_no_074-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4145/indicacao_no_075-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4152/indicacao_no_076-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4153/indicacao_no_077-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4154/indicacao_no_078-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4155/indicacao_no_079-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4156/indicacao_no_080-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4157/indicacao_no_081-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4158/indicacao_no_082-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4159/indicacao_no_083-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4160/indicacao_no_084-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4161/indicacao_no_085-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4162/indicacao_no_086-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4163/indicacao_no_087-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4164/indicacao_no_088-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4165/indicacao_no_089-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4175/indicacao_no_090-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4176/indicacao_no_091-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4177/indicacao_no_092-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4178/indicacao_no_093-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4179/indicacao_no_094-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4180/indicacao_no_095-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4181/indicacao_no_096-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4182/indicacao_no_097-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4183/indicacao_no_098-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4184/indicacao_no_099-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4185/indicacao_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4186/indicacao_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4200/indicacao_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4201/indicacao_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4202/indicacao_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4203/indicacao_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4204/indicacao_no_106-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4205/indicacao_no_107-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4206/indicacao_no_108-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4207/indicacao_no_109-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4208/indicacao_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4222/indicacao_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4223/indicacao_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4224/indicacao_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4225/indicacao_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4226/indicacao_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4227/indicacao_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4228/indicacao_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4229/indicacao_no_118-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4260/indicacao_no_119-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4261/indicacao_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4263/indicacao_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4264/indicacao_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4265/indicacao_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4267/indicacao_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4268/indicacao_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4269/indicacao_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4271/indicacao_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4272/indicacao_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4273/indicacao_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4274/indicacao_no_130-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4275/indicacao_no_131-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4276/indicacao_no_132-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4290/indicacao_no_133-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4291/indicacao_no_134-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4292/indicacao_no_135-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4293/indicacao_no_136-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4294/indicacao_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4295/indicacao_no_138-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4296/indicacao_no_139-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4297/indicacao_no_140-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4298/indicacao_no_141-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4299/indicacao_no_142-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4307/indicacao_no_143-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4308/indicacao_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4309/indicacao_no_145-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4310/indicacao_no_146-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4311/indicacao_no_147-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4312/indicacao_no_148-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4313/indicacao_no_149-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4314/indicacao_no_150-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4315/indicacao_no_151-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4316/indicacao_no_152-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4317/indicacao_no_153-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4318/indicacao_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4331/indicacao_no_155-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4332/indicacao_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4333/indicacao_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4334/indicacao_no_158-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4335/indicacao_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4336/indicacao_no_160-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4337/indicacao_no_161-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4338/indicacao_no_162-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4339/indicacao_no_163-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4340/indicacao_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4341/indicacao_no_165-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4342/indicacao_no_166-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4353/indicacao_no_167-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4354/indicacao_no_168-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4355/indicacao_no_169-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4356/indicacao_no_170-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4357/indicacao_no_171-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4358/indicacao_no_172-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4359/indicacao_no_173-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4360/indicacao_no_174-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4361/indicacao_no_175-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4362/indicacao_no_176-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4373/indicacao_no_177-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4374/indicacao_no_178-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4375/indicacao_no_179-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4376/indicacao_no_180-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4377/indicacao_no_181-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4378/indicacao_no_182-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4379/indicacao_no_183-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4380/indicacao_no_184-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4381/indicacao_no_185-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4382/indicacao_no_186-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4383/indicacao_no_187-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4384/indicacao_no_188-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4399/indicacao_no_189-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4400/indicacao_no_190-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4401/indicacao_no_191-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4402/indicacao_no_192-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4403/indicacao_no_193-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4404/indicacao_no_194-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4405/indicacao_no_195-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4406/indicacao_no_196-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4407/indicacao_no_197-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4408/indicacao_no_198-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4409/indicacao_no_199-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4431/indicacao_no_200-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4432/indicacao_no_201-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4433/indicacao_no_202-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4434/indicacao_no_203-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4435/indicacao_no_204-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4436/indicacao_no_205-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4437/indicacao_no_206-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4438/indicacao_no_207-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4439/indicacao_no_208-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4440/indicacao_no_209-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4477/indicacao_no_210-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4478/indicacao_no_211-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4479/indicacao_no_212-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4480/indicacao_no_213-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4481/indicacao_no_214-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4482/indicacao_no_215-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4483/indicacao_no_216-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4484/indicacao_no_217-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4485/indicacao_no_218-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4494/indicacao_no_219-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4495/indicacao_no_220-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4496/indicacao_no_221-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4497/indicacao_no_222-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4498/indicacao_no_223-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4499/indicacao_no_224-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4500/indicacao_no_225-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4501/indicacao_no_226-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4502/indicacao_no_227-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4512/indicacao_no_228-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4513/indicacao_no_229-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4514/indicacao_no_230-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4515/indicacao_no_231-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4516/indicacao_no_232-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4517/indicacao_no_233-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4518/indicacao_no_234-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4519/indicacao_no_235-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4520/indicacao_no_236-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4521/indicacao_no_237-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4536/indicacao_no_238-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4537/indicacao_no_239-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4538/indicacao_no_240-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4539/indicacao_no_241-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4540/indicacao_no_242-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4541/indicacao_no_243-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4542/indicacao_no_244-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4543/indicacao_no_245-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4544/indicacao_no_246-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4545/indicacao_no_247-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4546/indicacao_no_248-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4556/indicacao_no_249-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4557/indicacao_no_250-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4558/indicacao_no_251-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4559/indicacao_no_252-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4560/indicacao_no_253-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4561/indicacao_no_254-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4562/indicacao_no_255-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4563/indicacao_no_256-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4564/indicacao_no_257-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4565/indicacao_no_258-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4579/indicacao_no_259-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4580/indicacao_no_260-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4581/indicacao_no_261-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4582/indicacao_no_262-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4583/indicacao_no_263-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4584/indicacao_no_264-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4585/indicacao_no_265-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4586/indicacao_no_266-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4587/indicacao_no_267-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4588/indicacao_no_268-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4602/indicacao_no_269-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4603/indicacao_no_270-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4604/indicacao_no_271-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4605/indicacao_no_272-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4606/indicacao_no_273-2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4607/indicacao_no_274-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4608/indicacao_no_275-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4609/indicacao_no_276-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4610/indicacao_no_277-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4626/indicacao_no_278-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4627/indicacao_no_279-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4628/indicacao_no_280-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4629/indicacao_no_281-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4630/indicacao_no_282-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4631/indicacao_no_283-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4632/indicacao_no_284-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4633/indicacao_no_285-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4634/indicacao_no_286-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4635/indicacao_no_287-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4646/indicacao_no_288-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4647/indicacao_no_289-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4648/indicacao_no_290-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4649/indicacao_no_291-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4650/indicacao_no_292-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4651/indicacao_no_293-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4652/indicacao_no_294-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4653/indicacao_no_295-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4654/indicacao_no_296-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4670/indicacao_no_297-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4671/indicacao_no_298-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4672/indicacao_no_299-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4673/indicacao_no_300-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4674/indicacao_no_301-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4675/indicacao_no_302-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4676/indicacao_no_303-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4677/indicacao_no_304-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4678/indicacao_no_305-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4679/indicacao_no_306-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4686/indicacao_no_307-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4687/indicacao_no_308-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4688/indicacao_no_309-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4689/indicacao_no_310-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4690/indicacao_no_311-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4691/indicacao_no_312-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4692/indicacao_no_313-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4693/indicacao_no_314-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4707/indicacao_no_315-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4708/indicacao_no_316-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4709/indicacao_no_317-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4710/indicacao_no_318-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4711/indicacao_no_319-2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4712/indicacao_no_320-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4713/indicacao_no_321-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4714/indicacao_no_322-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4715/indicacao_no_323-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4716/indicacao_no_324-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4717/indicacao_no_325-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4731/indicacao_no_326-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4732/indicacao_no_327-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4733/indicacao_no_328-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4734/indicacao_no_329-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4735/indicacao_no_330-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4736/indicacao_no_331-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4737/indicacao_no_332-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4738/indicacao_no_333-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4739/indicacao_no_334-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4740/indicacao_no_335-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4741/indicacao_no_336-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4742/indicacao_no_337-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4760/indicacao_no_338-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4761/indicacao_no_339-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4762/indicacao_no_340-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4763/indicacao_no_341-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4764/indicacao_no_342-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4765/indicacao_no_343-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4766/indicacao_no_344-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4767/indicacao_no_345-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4768/indicacao_no_346-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4769/indicacao_no_347-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4770/indicacao_no_348-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4771/indicacao_no_349-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4802/indicacao_no_350-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4803/indicacao_no_351-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4804/indicacao_no_352-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4805/indicacao_no_353-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4806/indicacao_no_354-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4807/indicacao_no_355-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4808/indicacao_no_356-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4809/indicacao_no_357-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4810/indicacao_no_358-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4811/indicacao_no_359-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4812/indicacao_no_360-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4813/indicacao_no_361-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4814/indicacao_no_362-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3981/mocao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3982/mocao_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4174/mocao_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4462/mocao_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4463/mocao_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4493/mocao_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4611/mocao_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4680/mocao_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4728/mocao_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4729/mocao_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4730/mocao_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4755/mocao_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4756/mocao_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4757/mocao_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4758/mocao_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4759/mocao_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4797/mocao_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4798/mocao_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4799/mocao_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4800/mocao_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4801/mocao_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4147/oficio_no_96-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4682/023436060_acordao_de_parecer_previo_-_354-23_-_s2c.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3959/projeto_de_decreto_legislativo_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3960/projeto_de_decreto_legislativo_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3964/projeto_de_decreto_legislativo_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4080/projeto_de_decreto_legislativo_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4467/projeto_de_decreto_legislativo_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4468/projeto_de_decreto_legislativo_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4526/projeto_de_decreto_legislativo_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4527/projeto_de_decreto_legislativo_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4570/projeto_de_decreto_legislativo_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4589/projeto_de_decreto_legislativo_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4613/projeto_de_decreto_legislativo_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4637/projeto_de_decreto_legislativo_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4655/projeto_de_decreto_legislativo_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4681/projeto_de_decreto_legislativo_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4701/projeto_de_decreto_legislativo_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4702/projeto_de_decreto_legislativo_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4705/projeto_de_decreto_legislativo_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4772/projeto_de_decreto_legislativo_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3968/proj._lei_compl._no_564-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3973/proj._lei_compl._no_565-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3974/proj._lei_compl._no_566-2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4013/proj._lei_compl._no_567-2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4036/proj._lei_compl._no_568-2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4037/proj._lei_compl._no_569-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4053/proj._lei_compl._no_570-2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4054/proj._lei_compl._no_571-2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4055/proj._lei_compl._no_572-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4056/proj._lei_compl._no_573-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4057/proj._lei_compl._no_574-2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4081/proj._lei_compl._no_575-2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4082/proj._lei_compl._no_576-2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4188/proj._lei_compl._no_577-2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4189/proj._lei_compl._no_578-2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4235/proj._lei_compl._no_579-2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4236/proj._lei_compl._no_580-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4387/proj._lei_compl._no_581-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4388/proj._lei_compl._no_582-2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4413/proj._lei_compl._no_583-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4458/proj._lei_compl._no_584-2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4459/proj._lei_compl._no_585-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4523/proj._lei_compl._no_586-2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4524/proj._lei_compl._no_587-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4614/proj._lei_compl._no_588-2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4615/proj._lei_compl._no_589-2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4616/proj._lei_compl._no_590-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4684/proj._lei_compl._no_591-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4685/proj._lei_compl._no_592-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4703/proj._lei_compl._no_593-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4704/proj._lei_compl._no_594-2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4749/proj._lei_compl._no_595-2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4784/proj._lei_compl._no_596-2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4785/proj._lei_compl._no_597-2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3961/proj._lei_no_3300-2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3962/proj._lei_no_3301-2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3963/proj._lei_no_3302-2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3965/proj._lei_no_3303-2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3966/proj._lei_no_3304-2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3967/proj._lei_no_3305-2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3969/proj._lei_no_3306-2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3970/proj._lei_no_3307-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3971/proj._lei_no_3308-2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3972/proj._lei_no_3309-2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3975/proj._lei_no_3310-2023_anexos_-_pg_03_a_07.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3994/proj._lei_no_3311-2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4012/proj._lei_no_3312-2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4014/proj._lei_no_3313-2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4015/proj._lei_no_3314-2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4016/proj._lei_no_3315-2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4084/proj._lei_no_3316-2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4120/proj._lei_no_3317-2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4121/proj._lei_no_3318-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4122/proj._lei_no_3319-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4123/proj._lei_no_3320-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4124/proj._lei_no_3321-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4127/proj._lei_no_3322-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4166/proj._lei_no_3323-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4187/proj._lei_no_3324-2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4209/proj._lei_no_3325-2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4210/proj._lei_no_3326-2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4211/proj._lei_no_3327-2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4230/proj._lei_no_3328-2023_.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4231/proj._lei_no_3329-2023.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4232/proj._lei_no_3330-2023_.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4233/proj._lei_no_3331-2023_.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4234/proj._lei_no_3332-2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4237/proj._lei_no_3333-2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4238/proj._lei_no_3334-2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4239/proj._lei_no_3335-2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4240/proj._lei_no_3336-2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4241/proj._lei_no_3337-2023.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4242/proj._lei_no_3338-2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4243/proj._lei_no_3339-2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4244/proj._lei_no_3340-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4245/proj._lei_no_3341-2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4246/proj._lei_no_3342-2023.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4247/proj._lei_no_3343-2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4248/proj._lei_no_3344-2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4249/proj._lei_no_3345-2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4250/proj._lei_no_3346-2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4251/proj._lei_no_3347-2023.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4252/proj._lei_no_3348-2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4253/proj._lei_no_3349-2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4254/proj._lei_no_3350-2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4262/proj._lei_no_3351-2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4266/proj._lei_no_3352-2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4270/proj._lei_no_3353-2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4277/proj._lei_no_3354-2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4278/proj._lei_no_3355-2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4279/proj._lei_no_3356-2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4280/proj._lei_no_3357-2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4300/proj._lei_no_3358-2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4320/proj._lei_no_3359-2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4321/proj._lei_no_3360-2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4322/proj._lei_no_3361-2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4323/proj._lei_no_3362-2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4324/proj._lei_no_3363-2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4343/proj._lei_no_3364-2023.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4344/proj._lei_no_3365-2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4364/proj._lei_no_3366-2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4365/proj._lei_no_3367-2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4385/proj._lei_no_3368-2023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4386/proj._lei_no_3369-2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4389/proj._lei_no_3370-2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4390/proj._lei_no_3371-2023.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4391/proj._lei_no_3372-2023.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4411/proj._lei_no_3373-2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4412/proj._lei_no_3374-2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4414/proj._lei_no_3375-2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4415/proj._lei_no_3376-2023_.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4416/proj._lei_no_3377-2023.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4417/proj._lei_no_3378-2023.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4418/proj._lei_no_3379-2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4419/proj._lei_no_3380-2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4420/proj._lei_no_3381-2023_.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4421/proj._lei_no_3382-2023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4441/proj._lei_no_3383-2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4445/proj._lei_no_3384-2023.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4446/proj._lei_no_3385-2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4447/proj._lei_no_3386-2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4448/proj._lei_no_3387-2023.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4450/proj._lei_no_3388-2023.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4451/proj._lei_no_3389-2023_.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4452/proj._lei_no_3390-2023.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4453/proj._lei_no_3391-2023.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4454/proj._lei_no_3392-2023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4455/proj._lei_no_3393-2023.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4456/proj._lei_no_3394-2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4457/proj._lei_no_3395-2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4460/proj._lei_no_3396-2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4464/proj._lei_no_3397-2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4465/proj._lei_no_3398-2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4503/proj._lei_no_3399-2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4522/proj._lei_no_3400-2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4547/proj._lei_no_3401-2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4548/proj._lei_no_3402-2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4549/proj._lei_no_3403-2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4550/proj._lei_no_3404-2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4567/proj._lei_no_3405-2023.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4568/proj._lei_no_3406-2023.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4591/proj._lei_no_3407-2023.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4592/proj._lei_no_3408-2023.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4612/proj._lei_no_3409-2023.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4636/proj._lei_no_3410-2023.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4638/proj._lei_no_3411-2023.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4706/proj._lei_no_3412-2023.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4744/proj._lei_no_3413-2023.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4745/proj._lei_no_3414-2023.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4746/proj._lei_no_3415-2023.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4747/proj._lei_no_3416-2023.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4748/proj._lei_no_3417-2023.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4774/proj._lei_no_3418-2023.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4775/proj._lei_no_3419-2023.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4777/proj._lei_no_3420-2023.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4778/proj._lei_no_3421-2023.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4779/proj._lei_no_3422-2023.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4780/proj._lei_no_3423-2023.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4781/proj._lei_no_3424-2023.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4782/proj._lei_no_3425-2023.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4783/proj._lei_no_3426-2023_.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4786/proj._lei_no_3427-2023.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4787/proj._lei_no_3428-2023.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4788/proj._lei_no_3429-2023.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4789/proj._lei_no_3430-2023.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4815/proj._lei_no_3431-2023.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4128/proj._resolucao_no_001-2023_tabela_de_temporalidade.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4422/proj._resolucao_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4443/proj._resolucao_no_003-2023_.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4444/proj._resolucao_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4461/proj._resolucao_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4569/proj._resolucao_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4776/proj._resolucao_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4790/proj._resolucao_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4083/prop._de_emenda_a_lom_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4423/prop._de_emenda_a_lom_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4750/prop._de_emenda_a_lom_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3976/requerimento_no_001-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3977/requerimento_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3978/requerimento_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3979/requerimento_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3980/requerimento_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3995/requerimento_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3996/requerimento_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3997/requerimento_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3998/requerimento_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3999/requerimento_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4000/requerimento_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4001/requerimento_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4017/requerimento_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4018/requerimento_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4019/requerimento_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4020/requerimento_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4021/requerimento_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4022/requerimento_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4023/requerimento_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4038/requerimento_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4039/requerimento_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4045/requerimento_no_022-2023.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4041/requerimento_no_023-2023.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4042/requerimento_no_024-2023.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4043/requerimento_no_025-2023.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4052/requerimento_no_026-2023.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4060/requerimento_no_027-2023.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4061/requerimento_no_028-2023.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4062/requerimento_no_029-2023.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4063/requerimento_no_030-2023.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4064/requerimento_no_031-2023.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4065/requerimento_no_032-2023.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4085/requerimento_no_033-2023.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4086/requerimento_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4087/requerimento_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4088/requerimento_no_036-2023.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4089/requerimento_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4090/requerimento_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4091/requerimento_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4092/requerimento_no_040-2023.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4102/requerimento_no_041-2023_inclusao.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4103/requerimento_no_042-2023.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4104/requerimento_no_043-2023.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4105/requerimento_no_044-2023.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4106/requerimento_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4107/requerimento_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4108/requerimento_no_047-2023.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4109/requerimento_no_048-2023.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4110/requerimento_no_049-2023.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4111/requerimento_no_050-2023.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4125/requerimento_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4126/requerimento_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4129/requerimento_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4130/requerimento_no_054-2023.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4131/requerimento_no_055-2023.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4132/requerimento_no_056-2023.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4133/requerimento_no_057-2023.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4134/requerimento_no_058-2023.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4135/requerimento_no_059-2023.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4136/requerimento_no_060-2023.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4148/requerimento_no_061-2023.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4149/requerimento_no_062-2023.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4150/requerimento_no_063-2023.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4151/requerimento_no_064-2023.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4167/requerimento_no_065-2023.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4168/requerimento_no_066-2023.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4169/requerimento_no_067-2023.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4170/requerimento_no_068-2023.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4171/requerimento_no_069-2023.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4172/requerimento_no_070-2023.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4173/requerimento_no_071-2023.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4190/requerimento_no_072-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4191/requerimento_no_073-2023.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4192/requerimento_no_074-2023.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4193/requerimento_no_075-2023.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4194/requerimento_no_076-2023.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4195/requerimento_no_077-2023.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4196/requerimento_no_078-2023.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4197/requerimento_no_079-2023.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4198/requerimento_no_080-2023.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4199/requerimento_no_081-2023.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4212/requerimento_no_082-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4213/requerimento_no_083-2023.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4214/requerimento_no_084-2023.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4215/requerimento_no_085-2023.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4216/requerimento_no_086-2023.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4217/requerimento_no_087-2023.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4218/requerimento_no_088-2023.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4219/requerimento_no_089-2023.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4220/requerimento_no_090-2023.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4221/requerimento_no_091-2023.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4255/requerimento_no_092-2023.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4256/requerimento_no_093-2023.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4257/requerimento_no_094-2023.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4258/requerimento_no_095-2023.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4259/requerimento_no_096-2023.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4281/requerimento_no_097-2023.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4282/requerimento_no_098-2023.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4283/requerimento_no_099-2023.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4284/requerimento_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4285/requerimento_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4286/requerimento_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4287/requerimento_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4288/requerimento_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4289/requerimento_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4301/requerimento_no_106-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4302/requerimento_no_107-2023.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4303/requerimento_no_108-2023.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4304/requerimento_no_109-2023.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4305/requerimento_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4306/requerimento_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4319/requerimento_no_112-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4325/requerimento_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4326/requerimento_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4327/requerimento_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4328/requerimento_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4329/requerimento_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4330/requerimento_no_118-2023.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4345/requerimento_no_119-2023.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4346/requerimento_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4347/requerimento_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4348/requerimento_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4349/requerimento_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4350/requerimento_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4351/requerimento_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4352/requerimento_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4363/requerimento_no_127-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4366/requerimento_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4367/requerimento_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4368/requerimento_no_130-2023.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4369/requerimento_no_131-2023.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4370/requerimento_no_132-2023.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4371/requerimento_no_133-2023.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4372/requerimento_no_134-2023.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4392/requerimento_no_135-2023.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4393/requerimento_no_136-2023.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4394/requerimento_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4395/requerimento_no_138-2023.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4396/requerimento_no_139-2023.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4397/requerimento_no_140-2023.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4398/requerimento_no_141-2023.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4410/requerimento_no_142-2023_inclusao.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4424/requerimento_no_143-2023.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4425/requerimento_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4426/requerimento_no_145-2023.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4427/requerimento_no_146-2023.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4428/requerimento_no_147-2023.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4429/requerimento_no_148-2023.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4430/requerimento_no_149-2023.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4442/requerimento_no_150-2023_inclusao.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4449/requerimento_no_151-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4466/requerimento_no_152-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4469/requerimento_no_153-2023.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4470/requerimento_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4471/requerimento_no_155-2023.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4472/requerimento_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4473/requerimento_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4474/requerimento_no_158-2023.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4475/requerimento_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4476/requerimento_no_160-2023.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4486/requerimento_no_161-2023.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4487/requerimento_no_162-2023.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4488/requerimento_no_163-2023.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4489/requerimento_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4490/requerimento_no_165-2023.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4491/requerimento_no_166-2023.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4492/requerimento_no_167-2023.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4504/requerimento_no_168-2023.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4505/requerimento_no_169-2023.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4506/requerimento_no_170-2023.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4507/requerimento_no_171-2023.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4508/requerimento_no_172-2023.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4509/requerimento_no_173-2023.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4510/requerimento_no_174-2023.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4511/requerimento_no_175-2023.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4525/requerimento_no_176-2023_inclusao.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4528/requerimento_no_177-2023.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4529/requerimento_no_178-2023.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4530/requerimento_no_179-2023.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4531/requerimento_no_180-2023.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4532/requerimento_no_181-2023.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4533/requerimento_no_182-2023.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4534/requerimento_no_183-2023.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4535/requerimento_no_184-2023.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4551/requerimento_no_185-2023.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4552/requerimento_no_186-2023.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4553/requerimento_no_187-2023.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4554/requerimento_no_188-2023.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4555/requerimento_no_189-2023.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4571/requerimento_no_190-2023.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4572/requerimento_no_191-2023.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4573/requerimento_no_192-2023.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4574/requerimento_no_193-2023.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4575/requerimento_no_194-2023.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4576/requerimento_no_195-2023.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4577/requerimento_no_196-2023.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4578/requerimento_no_197-2023.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4590/requerimento_no_198-2023_inclusao.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4593/requerimento_no_199-2023.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4594/requerimento_no_200-2023.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4595/requerimento_no_201-2023.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4596/requerimento_no_202-2023.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4597/requerimento_no_203-2023.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4598/requerimento_no_204-2023.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4599/requerimento_no_205-2023.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4600/requerimento_no_206-2023.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4601/requerimento_no_207-2023.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4617/requerimento_no_208-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4618/requerimento_no_209-2023.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4619/requerimento_no_210-2023.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4620/requerimento_no_211-2023.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4621/requerimento_no_212-2023.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4622/requerimento_no_213-2023.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4623/requerimento_no_214-2023.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4624/requerimento_no_215-2023.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4625/requerimento_no_216-2023.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4639/requerimento_no_217-2023.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4640/requerimento_no_218-2023.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4641/requerimento_no_219-2023.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4642/requerimento_no_220-2023.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4643/requerimento_no_221-2023.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4644/requerimento_no_222-2023.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4645/requerimento_no_223-2023.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4660/requerimento_no_224-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4661/requerimento_no_225-2023.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4662/requerimento_no_226-2023.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4663/requerimento_no_227-2023.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4664/requerimento_no_228-2023.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4665/requerimento_no_229-2023.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4666/requerimento_no_230-2023.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4667/requerimento_no_231-2023.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4668/requerimento_no_232-2023.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4669/requerimento_no_233-2023.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4683/requerimento_no_234-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4694/requerimento_no_235-2023.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4695/requerimento_no_236-2023.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4696/requerimento_no_237-2023.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4697/requerimento_no_238-2023.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4698/requerimento_no_239-2023.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4699/requerimento_no_240-2023.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4700/requerimento_no_241-2023.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4718/requerimento_no_242-2023.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4719/requerimento_no_243-2023.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4720/requerimento_no_244-2023.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4721/requerimento_no_245-2023.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4722/requerimento_no_246-2023.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4723/requerimento_no_247-2023.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4724/requerimento_no_248-2023.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4725/requerimento_no_249-2023.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4726/requerimento_no_250-2023.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4727/requerimento_no_251-2023.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4743/requerimento_no_252-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4751/requerimento_no_253-2023.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4752/requerimento_no_254-2023.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4753/requerimento_no_255-2023.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4754/requerimento_no_256-2023.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4773/requerimento_no_257-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4791/requerimento_no_258-2023.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4792/requerimento_no_259-2023.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4793/requerimento_no_260-2023.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4794/requerimento_no_261-2023.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4795/requerimento_no_262-2023.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4796/requerimento_no_263-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3983/indicacao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3984/indicacao_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3985/indicacao_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3986/indicacao_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3987/indicacao_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3988/indicacao_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3989/indicacao_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3990/indicacao_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3991/indicacao_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3992/indicacao_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3993/indicacao_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4002/indicacao_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4003/indicacao_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4004/indicacao_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4005/indicacao_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4006/indicacao_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4007/indicacao_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4008/indicacao_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4009/indicacao_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4010/indicacao_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4011/indicacao_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4024/indicacao_no_022-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4025/indicacao_no_023-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4026/indicacao_no_024-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4027/indicacao_no_025-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4028/indicacao_no_026-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4029/indicacao_no_027-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4030/indicacao_no_028-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4031/indicacao_no_029-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4035/indicacao_no_030-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4033/indicacao_no_031-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4034/indicacao_no_032-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4046/indicacao_no_033-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4047/indicacao_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4048/indicacao_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4049/indicacao_no_036-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4050/indicacao_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4051/indicacao_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4066/indicacao_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4067/indicacao_no_040-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4068/indicacao_no_041-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4069/indicacao_no_042-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4070/indicacao_no_043-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4071/indicacao_no_044-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4072/indicacao_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4073/indicacao_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4074/indicacao_no_047-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4075/indicacao_no_048-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4076/indicacao_no_049-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4093/indicacao_no_050-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4094/indicacao_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4095/indicacao_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4096/indicacao_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4097/indicacao_no_054-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4098/indicacao_no_055-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4099/indicacao_no_056-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4100/indicacao_no_057-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4101/indicacao_no_058-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4112/indicacao_no_059-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4113/indicacao_no_060-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4114/indicacao_no_061-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4115/indicacao_no_062-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4116/indicacao_no_063-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4117/indicacao_no_064-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4118/indicacao_no_065-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4119/indicacao_no_066-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4137/indicacao_no_067-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4138/indicacao_no_068-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4139/indicacao_no_069-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4140/indicacao_no_070-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4141/indicacao_no_071-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4142/indicacao_no_072-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4143/indicacao_no_073-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4144/indicacao_no_074-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4145/indicacao_no_075-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4152/indicacao_no_076-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4153/indicacao_no_077-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4154/indicacao_no_078-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4155/indicacao_no_079-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4156/indicacao_no_080-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4157/indicacao_no_081-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4158/indicacao_no_082-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4159/indicacao_no_083-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4160/indicacao_no_084-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4161/indicacao_no_085-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4162/indicacao_no_086-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4163/indicacao_no_087-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4164/indicacao_no_088-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4165/indicacao_no_089-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4175/indicacao_no_090-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4176/indicacao_no_091-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4177/indicacao_no_092-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4178/indicacao_no_093-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4179/indicacao_no_094-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4180/indicacao_no_095-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4181/indicacao_no_096-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4182/indicacao_no_097-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4183/indicacao_no_098-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4184/indicacao_no_099-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4185/indicacao_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4186/indicacao_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4200/indicacao_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4201/indicacao_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4202/indicacao_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4203/indicacao_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4204/indicacao_no_106-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4205/indicacao_no_107-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4206/indicacao_no_108-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4207/indicacao_no_109-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4208/indicacao_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4222/indicacao_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4223/indicacao_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4224/indicacao_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4225/indicacao_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4226/indicacao_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4227/indicacao_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4228/indicacao_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4229/indicacao_no_118-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4260/indicacao_no_119-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4261/indicacao_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4263/indicacao_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4264/indicacao_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4265/indicacao_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4267/indicacao_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4268/indicacao_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4269/indicacao_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4271/indicacao_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4272/indicacao_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4273/indicacao_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4274/indicacao_no_130-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4275/indicacao_no_131-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4276/indicacao_no_132-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4290/indicacao_no_133-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4291/indicacao_no_134-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4292/indicacao_no_135-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4293/indicacao_no_136-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4294/indicacao_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4295/indicacao_no_138-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4296/indicacao_no_139-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4297/indicacao_no_140-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4298/indicacao_no_141-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4299/indicacao_no_142-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4307/indicacao_no_143-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4308/indicacao_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4309/indicacao_no_145-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4310/indicacao_no_146-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4311/indicacao_no_147-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4312/indicacao_no_148-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4313/indicacao_no_149-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4314/indicacao_no_150-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4315/indicacao_no_151-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4316/indicacao_no_152-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4317/indicacao_no_153-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4318/indicacao_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4331/indicacao_no_155-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4332/indicacao_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4333/indicacao_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4334/indicacao_no_158-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4335/indicacao_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4336/indicacao_no_160-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4337/indicacao_no_161-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4338/indicacao_no_162-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4339/indicacao_no_163-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4340/indicacao_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4341/indicacao_no_165-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4342/indicacao_no_166-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4353/indicacao_no_167-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4354/indicacao_no_168-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4355/indicacao_no_169-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4356/indicacao_no_170-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4357/indicacao_no_171-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4358/indicacao_no_172-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4359/indicacao_no_173-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4360/indicacao_no_174-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4361/indicacao_no_175-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4362/indicacao_no_176-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4373/indicacao_no_177-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4374/indicacao_no_178-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4375/indicacao_no_179-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4376/indicacao_no_180-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4377/indicacao_no_181-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4378/indicacao_no_182-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4379/indicacao_no_183-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4380/indicacao_no_184-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4381/indicacao_no_185-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4382/indicacao_no_186-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4383/indicacao_no_187-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4384/indicacao_no_188-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4399/indicacao_no_189-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4400/indicacao_no_190-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4401/indicacao_no_191-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4402/indicacao_no_192-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4403/indicacao_no_193-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4404/indicacao_no_194-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4405/indicacao_no_195-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4406/indicacao_no_196-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4407/indicacao_no_197-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4408/indicacao_no_198-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4409/indicacao_no_199-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4431/indicacao_no_200-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4432/indicacao_no_201-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4433/indicacao_no_202-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4434/indicacao_no_203-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4435/indicacao_no_204-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4436/indicacao_no_205-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4437/indicacao_no_206-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4438/indicacao_no_207-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4439/indicacao_no_208-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4440/indicacao_no_209-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4477/indicacao_no_210-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4478/indicacao_no_211-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4479/indicacao_no_212-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4480/indicacao_no_213-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4481/indicacao_no_214-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4482/indicacao_no_215-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4483/indicacao_no_216-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4484/indicacao_no_217-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4485/indicacao_no_218-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4494/indicacao_no_219-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4495/indicacao_no_220-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4496/indicacao_no_221-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4497/indicacao_no_222-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4498/indicacao_no_223-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4499/indicacao_no_224-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4500/indicacao_no_225-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4501/indicacao_no_226-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4502/indicacao_no_227-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4512/indicacao_no_228-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4513/indicacao_no_229-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4514/indicacao_no_230-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4515/indicacao_no_231-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4516/indicacao_no_232-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4517/indicacao_no_233-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4518/indicacao_no_234-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4519/indicacao_no_235-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4520/indicacao_no_236-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4521/indicacao_no_237-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4536/indicacao_no_238-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4537/indicacao_no_239-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4538/indicacao_no_240-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4539/indicacao_no_241-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4540/indicacao_no_242-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4541/indicacao_no_243-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4542/indicacao_no_244-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4543/indicacao_no_245-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4544/indicacao_no_246-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4545/indicacao_no_247-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4546/indicacao_no_248-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4556/indicacao_no_249-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4557/indicacao_no_250-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4558/indicacao_no_251-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4559/indicacao_no_252-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4560/indicacao_no_253-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4561/indicacao_no_254-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4562/indicacao_no_255-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4563/indicacao_no_256-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4564/indicacao_no_257-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4565/indicacao_no_258-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4579/indicacao_no_259-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4580/indicacao_no_260-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4581/indicacao_no_261-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4582/indicacao_no_262-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4583/indicacao_no_263-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4584/indicacao_no_264-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4585/indicacao_no_265-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4586/indicacao_no_266-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4587/indicacao_no_267-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4588/indicacao_no_268-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4602/indicacao_no_269-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4603/indicacao_no_270-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4604/indicacao_no_271-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4605/indicacao_no_272-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4606/indicacao_no_273-2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4607/indicacao_no_274-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4608/indicacao_no_275-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4609/indicacao_no_276-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4610/indicacao_no_277-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4626/indicacao_no_278-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4627/indicacao_no_279-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4628/indicacao_no_280-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4629/indicacao_no_281-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4630/indicacao_no_282-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4631/indicacao_no_283-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4632/indicacao_no_284-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4633/indicacao_no_285-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4634/indicacao_no_286-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4635/indicacao_no_287-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4646/indicacao_no_288-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4647/indicacao_no_289-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4648/indicacao_no_290-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4649/indicacao_no_291-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4650/indicacao_no_292-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4651/indicacao_no_293-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4652/indicacao_no_294-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4653/indicacao_no_295-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4654/indicacao_no_296-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4670/indicacao_no_297-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4671/indicacao_no_298-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4672/indicacao_no_299-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4673/indicacao_no_300-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4674/indicacao_no_301-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4675/indicacao_no_302-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4676/indicacao_no_303-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4677/indicacao_no_304-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4678/indicacao_no_305-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4679/indicacao_no_306-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4686/indicacao_no_307-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4687/indicacao_no_308-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4688/indicacao_no_309-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4689/indicacao_no_310-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4690/indicacao_no_311-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4691/indicacao_no_312-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4692/indicacao_no_313-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4693/indicacao_no_314-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4707/indicacao_no_315-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4708/indicacao_no_316-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4709/indicacao_no_317-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4710/indicacao_no_318-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4711/indicacao_no_319-2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4712/indicacao_no_320-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4713/indicacao_no_321-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4714/indicacao_no_322-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4715/indicacao_no_323-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4716/indicacao_no_324-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4717/indicacao_no_325-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4731/indicacao_no_326-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4732/indicacao_no_327-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4733/indicacao_no_328-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4734/indicacao_no_329-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4735/indicacao_no_330-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4736/indicacao_no_331-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4737/indicacao_no_332-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4738/indicacao_no_333-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4739/indicacao_no_334-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4740/indicacao_no_335-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4741/indicacao_no_336-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4742/indicacao_no_337-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4760/indicacao_no_338-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4761/indicacao_no_339-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4762/indicacao_no_340-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4763/indicacao_no_341-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4764/indicacao_no_342-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4765/indicacao_no_343-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4766/indicacao_no_344-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4767/indicacao_no_345-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4768/indicacao_no_346-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4769/indicacao_no_347-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4770/indicacao_no_348-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4771/indicacao_no_349-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4802/indicacao_no_350-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4803/indicacao_no_351-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4804/indicacao_no_352-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4805/indicacao_no_353-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4806/indicacao_no_354-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4807/indicacao_no_355-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4808/indicacao_no_356-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4809/indicacao_no_357-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4810/indicacao_no_358-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4811/indicacao_no_359-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4812/indicacao_no_360-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4813/indicacao_no_361-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4814/indicacao_no_362-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3981/mocao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3982/mocao_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4174/mocao_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4462/mocao_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4463/mocao_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4493/mocao_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4611/mocao_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4680/mocao_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4728/mocao_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4729/mocao_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4730/mocao_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4755/mocao_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4756/mocao_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4757/mocao_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4758/mocao_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4759/mocao_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4797/mocao_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4798/mocao_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4799/mocao_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4800/mocao_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4801/mocao_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4147/oficio_no_96-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4682/023436060_acordao_de_parecer_previo_-_354-23_-_s2c.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3959/projeto_de_decreto_legislativo_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3960/projeto_de_decreto_legislativo_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3964/projeto_de_decreto_legislativo_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4080/projeto_de_decreto_legislativo_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4467/projeto_de_decreto_legislativo_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4468/projeto_de_decreto_legislativo_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4526/projeto_de_decreto_legislativo_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4527/projeto_de_decreto_legislativo_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4570/projeto_de_decreto_legislativo_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4589/projeto_de_decreto_legislativo_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4613/projeto_de_decreto_legislativo_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4637/projeto_de_decreto_legislativo_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4655/projeto_de_decreto_legislativo_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4681/projeto_de_decreto_legislativo_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4701/projeto_de_decreto_legislativo_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4702/projeto_de_decreto_legislativo_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4705/projeto_de_decreto_legislativo_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4772/projeto_de_decreto_legislativo_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3968/proj._lei_compl._no_564-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3973/proj._lei_compl._no_565-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3974/proj._lei_compl._no_566-2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4013/proj._lei_compl._no_567-2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4036/proj._lei_compl._no_568-2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4037/proj._lei_compl._no_569-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4053/proj._lei_compl._no_570-2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4054/proj._lei_compl._no_571-2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4055/proj._lei_compl._no_572-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4056/proj._lei_compl._no_573-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4057/proj._lei_compl._no_574-2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4081/proj._lei_compl._no_575-2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4082/proj._lei_compl._no_576-2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4188/proj._lei_compl._no_577-2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4189/proj._lei_compl._no_578-2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4235/proj._lei_compl._no_579-2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4236/proj._lei_compl._no_580-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4387/proj._lei_compl._no_581-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4388/proj._lei_compl._no_582-2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4413/proj._lei_compl._no_583-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4458/proj._lei_compl._no_584-2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4459/proj._lei_compl._no_585-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4523/proj._lei_compl._no_586-2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4524/proj._lei_compl._no_587-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4614/proj._lei_compl._no_588-2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4615/proj._lei_compl._no_589-2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4616/proj._lei_compl._no_590-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4684/proj._lei_compl._no_591-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4685/proj._lei_compl._no_592-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4703/proj._lei_compl._no_593-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4704/proj._lei_compl._no_594-2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4749/proj._lei_compl._no_595-2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4784/proj._lei_compl._no_596-2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4785/proj._lei_compl._no_597-2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3961/proj._lei_no_3300-2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3962/proj._lei_no_3301-2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3963/proj._lei_no_3302-2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3965/proj._lei_no_3303-2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3966/proj._lei_no_3304-2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3967/proj._lei_no_3305-2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3969/proj._lei_no_3306-2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3970/proj._lei_no_3307-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3971/proj._lei_no_3308-2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3972/proj._lei_no_3309-2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3975/proj._lei_no_3310-2023_anexos_-_pg_03_a_07.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3994/proj._lei_no_3311-2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4012/proj._lei_no_3312-2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4014/proj._lei_no_3313-2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4015/proj._lei_no_3314-2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4016/proj._lei_no_3315-2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4084/proj._lei_no_3316-2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4120/proj._lei_no_3317-2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4121/proj._lei_no_3318-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4122/proj._lei_no_3319-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4123/proj._lei_no_3320-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4124/proj._lei_no_3321-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4127/proj._lei_no_3322-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4166/proj._lei_no_3323-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4187/proj._lei_no_3324-2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4209/proj._lei_no_3325-2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4210/proj._lei_no_3326-2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4211/proj._lei_no_3327-2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4230/proj._lei_no_3328-2023_.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4231/proj._lei_no_3329-2023.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4232/proj._lei_no_3330-2023_.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4233/proj._lei_no_3331-2023_.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4234/proj._lei_no_3332-2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4237/proj._lei_no_3333-2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4238/proj._lei_no_3334-2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4239/proj._lei_no_3335-2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4240/proj._lei_no_3336-2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4241/proj._lei_no_3337-2023.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4242/proj._lei_no_3338-2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4243/proj._lei_no_3339-2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4244/proj._lei_no_3340-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4245/proj._lei_no_3341-2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4246/proj._lei_no_3342-2023.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4247/proj._lei_no_3343-2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4248/proj._lei_no_3344-2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4249/proj._lei_no_3345-2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4250/proj._lei_no_3346-2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4251/proj._lei_no_3347-2023.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4252/proj._lei_no_3348-2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4253/proj._lei_no_3349-2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4254/proj._lei_no_3350-2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4262/proj._lei_no_3351-2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4266/proj._lei_no_3352-2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4270/proj._lei_no_3353-2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4277/proj._lei_no_3354-2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4278/proj._lei_no_3355-2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4279/proj._lei_no_3356-2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4280/proj._lei_no_3357-2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4300/proj._lei_no_3358-2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4320/proj._lei_no_3359-2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4321/proj._lei_no_3360-2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4322/proj._lei_no_3361-2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4323/proj._lei_no_3362-2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4324/proj._lei_no_3363-2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4343/proj._lei_no_3364-2023.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4344/proj._lei_no_3365-2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4364/proj._lei_no_3366-2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4365/proj._lei_no_3367-2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4385/proj._lei_no_3368-2023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4386/proj._lei_no_3369-2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4389/proj._lei_no_3370-2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4390/proj._lei_no_3371-2023.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4391/proj._lei_no_3372-2023.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4411/proj._lei_no_3373-2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4412/proj._lei_no_3374-2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4414/proj._lei_no_3375-2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4415/proj._lei_no_3376-2023_.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4416/proj._lei_no_3377-2023.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4417/proj._lei_no_3378-2023.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4418/proj._lei_no_3379-2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4419/proj._lei_no_3380-2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4420/proj._lei_no_3381-2023_.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4421/proj._lei_no_3382-2023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4441/proj._lei_no_3383-2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4445/proj._lei_no_3384-2023.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4446/proj._lei_no_3385-2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4447/proj._lei_no_3386-2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4448/proj._lei_no_3387-2023.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4450/proj._lei_no_3388-2023.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4451/proj._lei_no_3389-2023_.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4452/proj._lei_no_3390-2023.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4453/proj._lei_no_3391-2023.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4454/proj._lei_no_3392-2023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4455/proj._lei_no_3393-2023.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4456/proj._lei_no_3394-2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4457/proj._lei_no_3395-2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4460/proj._lei_no_3396-2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4464/proj._lei_no_3397-2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4465/proj._lei_no_3398-2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4503/proj._lei_no_3399-2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4522/proj._lei_no_3400-2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4547/proj._lei_no_3401-2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4548/proj._lei_no_3402-2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4549/proj._lei_no_3403-2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4550/proj._lei_no_3404-2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4567/proj._lei_no_3405-2023.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4568/proj._lei_no_3406-2023.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4591/proj._lei_no_3407-2023.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4592/proj._lei_no_3408-2023.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4612/proj._lei_no_3409-2023.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4636/proj._lei_no_3410-2023.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4638/proj._lei_no_3411-2023.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4706/proj._lei_no_3412-2023.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4744/proj._lei_no_3413-2023.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4745/proj._lei_no_3414-2023.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4746/proj._lei_no_3415-2023.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4747/proj._lei_no_3416-2023.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4748/proj._lei_no_3417-2023.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4774/proj._lei_no_3418-2023.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4775/proj._lei_no_3419-2023.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4777/proj._lei_no_3420-2023.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4778/proj._lei_no_3421-2023.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4779/proj._lei_no_3422-2023.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4780/proj._lei_no_3423-2023.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4781/proj._lei_no_3424-2023.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4782/proj._lei_no_3425-2023.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4783/proj._lei_no_3426-2023_.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4786/proj._lei_no_3427-2023.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4787/proj._lei_no_3428-2023.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4788/proj._lei_no_3429-2023.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4789/proj._lei_no_3430-2023.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4815/proj._lei_no_3431-2023.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4128/proj._resolucao_no_001-2023_tabela_de_temporalidade.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4422/proj._resolucao_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4443/proj._resolucao_no_003-2023_.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4444/proj._resolucao_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4461/proj._resolucao_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4569/proj._resolucao_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4776/proj._resolucao_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4790/proj._resolucao_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4083/prop._de_emenda_a_lom_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4423/prop._de_emenda_a_lom_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4750/prop._de_emenda_a_lom_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3976/requerimento_no_001-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3977/requerimento_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3978/requerimento_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3979/requerimento_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3980/requerimento_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3995/requerimento_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3996/requerimento_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3997/requerimento_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3998/requerimento_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/3999/requerimento_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4000/requerimento_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4001/requerimento_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4017/requerimento_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4018/requerimento_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4019/requerimento_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4020/requerimento_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4021/requerimento_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4022/requerimento_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4023/requerimento_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4038/requerimento_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4039/requerimento_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4045/requerimento_no_022-2023.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4041/requerimento_no_023-2023.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4042/requerimento_no_024-2023.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4043/requerimento_no_025-2023.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4052/requerimento_no_026-2023.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4060/requerimento_no_027-2023.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4061/requerimento_no_028-2023.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4062/requerimento_no_029-2023.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4063/requerimento_no_030-2023.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4064/requerimento_no_031-2023.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4065/requerimento_no_032-2023.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4085/requerimento_no_033-2023.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4086/requerimento_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4087/requerimento_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4088/requerimento_no_036-2023.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4089/requerimento_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4090/requerimento_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4091/requerimento_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4092/requerimento_no_040-2023.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4102/requerimento_no_041-2023_inclusao.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4103/requerimento_no_042-2023.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4104/requerimento_no_043-2023.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4105/requerimento_no_044-2023.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4106/requerimento_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4107/requerimento_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4108/requerimento_no_047-2023.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4109/requerimento_no_048-2023.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4110/requerimento_no_049-2023.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4111/requerimento_no_050-2023.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4125/requerimento_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4126/requerimento_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4129/requerimento_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4130/requerimento_no_054-2023.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4131/requerimento_no_055-2023.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4132/requerimento_no_056-2023.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4133/requerimento_no_057-2023.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4134/requerimento_no_058-2023.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4135/requerimento_no_059-2023.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4136/requerimento_no_060-2023.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4148/requerimento_no_061-2023.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4149/requerimento_no_062-2023.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4150/requerimento_no_063-2023.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4151/requerimento_no_064-2023.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4167/requerimento_no_065-2023.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4168/requerimento_no_066-2023.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4169/requerimento_no_067-2023.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4170/requerimento_no_068-2023.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4171/requerimento_no_069-2023.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4172/requerimento_no_070-2023.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4173/requerimento_no_071-2023.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4190/requerimento_no_072-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4191/requerimento_no_073-2023.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4192/requerimento_no_074-2023.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4193/requerimento_no_075-2023.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4194/requerimento_no_076-2023.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4195/requerimento_no_077-2023.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4196/requerimento_no_078-2023.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4197/requerimento_no_079-2023.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4198/requerimento_no_080-2023.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4199/requerimento_no_081-2023.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4212/requerimento_no_082-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4213/requerimento_no_083-2023.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4214/requerimento_no_084-2023.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4215/requerimento_no_085-2023.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4216/requerimento_no_086-2023.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4217/requerimento_no_087-2023.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4218/requerimento_no_088-2023.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4219/requerimento_no_089-2023.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4220/requerimento_no_090-2023.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4221/requerimento_no_091-2023.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4255/requerimento_no_092-2023.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4256/requerimento_no_093-2023.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4257/requerimento_no_094-2023.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4258/requerimento_no_095-2023.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4259/requerimento_no_096-2023.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4281/requerimento_no_097-2023.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4282/requerimento_no_098-2023.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4283/requerimento_no_099-2023.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4284/requerimento_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4285/requerimento_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4286/requerimento_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4287/requerimento_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4288/requerimento_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4289/requerimento_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4301/requerimento_no_106-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4302/requerimento_no_107-2023.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4303/requerimento_no_108-2023.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4304/requerimento_no_109-2023.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4305/requerimento_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4306/requerimento_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4319/requerimento_no_112-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4325/requerimento_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4326/requerimento_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4327/requerimento_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4328/requerimento_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4329/requerimento_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4330/requerimento_no_118-2023.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4345/requerimento_no_119-2023.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4346/requerimento_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4347/requerimento_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4348/requerimento_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4349/requerimento_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4350/requerimento_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4351/requerimento_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4352/requerimento_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4363/requerimento_no_127-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4366/requerimento_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4367/requerimento_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4368/requerimento_no_130-2023.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4369/requerimento_no_131-2023.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4370/requerimento_no_132-2023.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4371/requerimento_no_133-2023.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4372/requerimento_no_134-2023.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4392/requerimento_no_135-2023.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4393/requerimento_no_136-2023.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4394/requerimento_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4395/requerimento_no_138-2023.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4396/requerimento_no_139-2023.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4397/requerimento_no_140-2023.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4398/requerimento_no_141-2023.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4410/requerimento_no_142-2023_inclusao.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4424/requerimento_no_143-2023.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4425/requerimento_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4426/requerimento_no_145-2023.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4427/requerimento_no_146-2023.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4428/requerimento_no_147-2023.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4429/requerimento_no_148-2023.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4430/requerimento_no_149-2023.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4442/requerimento_no_150-2023_inclusao.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4449/requerimento_no_151-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4466/requerimento_no_152-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4469/requerimento_no_153-2023.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4470/requerimento_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4471/requerimento_no_155-2023.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4472/requerimento_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4473/requerimento_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4474/requerimento_no_158-2023.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4475/requerimento_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4476/requerimento_no_160-2023.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4486/requerimento_no_161-2023.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4487/requerimento_no_162-2023.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4488/requerimento_no_163-2023.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4489/requerimento_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4490/requerimento_no_165-2023.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4491/requerimento_no_166-2023.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4492/requerimento_no_167-2023.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4504/requerimento_no_168-2023.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4505/requerimento_no_169-2023.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4506/requerimento_no_170-2023.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4507/requerimento_no_171-2023.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4508/requerimento_no_172-2023.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4509/requerimento_no_173-2023.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4510/requerimento_no_174-2023.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4511/requerimento_no_175-2023.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4525/requerimento_no_176-2023_inclusao.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4528/requerimento_no_177-2023.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4529/requerimento_no_178-2023.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4530/requerimento_no_179-2023.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4531/requerimento_no_180-2023.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4532/requerimento_no_181-2023.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4533/requerimento_no_182-2023.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4534/requerimento_no_183-2023.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4535/requerimento_no_184-2023.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4551/requerimento_no_185-2023.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4552/requerimento_no_186-2023.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4553/requerimento_no_187-2023.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4554/requerimento_no_188-2023.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4555/requerimento_no_189-2023.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4571/requerimento_no_190-2023.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4572/requerimento_no_191-2023.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4573/requerimento_no_192-2023.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4574/requerimento_no_193-2023.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4575/requerimento_no_194-2023.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4576/requerimento_no_195-2023.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4577/requerimento_no_196-2023.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4578/requerimento_no_197-2023.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4590/requerimento_no_198-2023_inclusao.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4593/requerimento_no_199-2023.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4594/requerimento_no_200-2023.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4595/requerimento_no_201-2023.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4596/requerimento_no_202-2023.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4597/requerimento_no_203-2023.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4598/requerimento_no_204-2023.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4599/requerimento_no_205-2023.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4600/requerimento_no_206-2023.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4601/requerimento_no_207-2023.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4617/requerimento_no_208-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4618/requerimento_no_209-2023.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4619/requerimento_no_210-2023.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4620/requerimento_no_211-2023.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4621/requerimento_no_212-2023.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4622/requerimento_no_213-2023.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4623/requerimento_no_214-2023.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4624/requerimento_no_215-2023.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4625/requerimento_no_216-2023.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4639/requerimento_no_217-2023.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4640/requerimento_no_218-2023.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4641/requerimento_no_219-2023.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4642/requerimento_no_220-2023.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4643/requerimento_no_221-2023.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4644/requerimento_no_222-2023.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4645/requerimento_no_223-2023.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4660/requerimento_no_224-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4661/requerimento_no_225-2023.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4662/requerimento_no_226-2023.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4663/requerimento_no_227-2023.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4664/requerimento_no_228-2023.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4665/requerimento_no_229-2023.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4666/requerimento_no_230-2023.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4667/requerimento_no_231-2023.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4668/requerimento_no_232-2023.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4669/requerimento_no_233-2023.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4683/requerimento_no_234-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4694/requerimento_no_235-2023.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4695/requerimento_no_236-2023.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4696/requerimento_no_237-2023.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4697/requerimento_no_238-2023.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4698/requerimento_no_239-2023.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4699/requerimento_no_240-2023.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4700/requerimento_no_241-2023.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4718/requerimento_no_242-2023.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4719/requerimento_no_243-2023.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4720/requerimento_no_244-2023.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4721/requerimento_no_245-2023.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4722/requerimento_no_246-2023.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4723/requerimento_no_247-2023.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4724/requerimento_no_248-2023.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4725/requerimento_no_249-2023.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4726/requerimento_no_250-2023.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4727/requerimento_no_251-2023.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4743/requerimento_no_252-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4751/requerimento_no_253-2023.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4752/requerimento_no_254-2023.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4753/requerimento_no_255-2023.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4754/requerimento_no_256-2023.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4773/requerimento_no_257-2023_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4791/requerimento_no_258-2023.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4792/requerimento_no_259-2023.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4793/requerimento_no_260-2023.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4794/requerimento_no_261-2023.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4795/requerimento_no_262-2023.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2023/4796/requerimento_no_263-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H844"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>