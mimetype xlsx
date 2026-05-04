--- v0 (2026-01-14)
+++ v1 (2026-05-04)
@@ -10,143 +10,4025 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2600" uniqueCount="1174">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>10416</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>Aparecido Biancho "Bianco"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10416/01._emenda_plc_no665_2026_parcelamento_taxa_lixo.pdf</t>
+  </si>
+  <si>
+    <t>Modifica-se a redação do inciso II e do parágrafo único do art. 233-A da Lei Complementar nº 070/2001, constante do art. 1º do Projeto de Lei Complementar nº 665/2026.</t>
+  </si>
+  <si>
+    <t>10438</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10438/indicacao_1-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que determine aos órgãos competentes do Poder Executivo a realização contínua da limpeza, roçagem e manutenção do mato nas escolas municipais e em terrenos públicos ou privados localizados em seu entorno, durante todo o ano letivo, garantindo condições adequadas de segurança, saúde e bem-estar aos alunos, profissionais da educação e à comunidade escolar._x000D_
+A presente indicação se faz necessária diante do constante acúmulo de lixo e do crescimento excessivo da vegetação nas áreas das escolas municipais e em terrenos próximos, situação que favorece o surgimento de insetos, animais peçonhentos e outros vetores transmissores de doenças, colocando em risco a integridade física e a saúde das crianças e servidores._x000D_
+A manutenção periódica e preventiva desses espaços é medida essencial para assegurar um ambiente escolar seguro, salubre e adequado ao desenvolvimento das atividades educacionais, além de demonstrar o compromisso do Poder Público com a proteção da infância e a saúde pública.</t>
+  </si>
+  <si>
+    <t>10440</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10440/indicacao_2-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito a construção de uma praça de lazer no Jardim dos Ipês, contemplando a instalação de uma Academia da Terceira Idade (ATI), bancos para convivência e um playground destinado às crianças._x000D_
+O Jardim dos Ipês é um bairro em expansão, composto por inúmeras famílias que carecem de um espaço público adequado para lazer, prática de atividades físicas e convivência social. A implantação de uma praça estruturada proporcionará maior qualidade de vida aos moradores, incentivando hábitos saudáveis, fortalecendo o vínculo comunitário e oferecendo um ambiente seguro e apropriado para crianças brincarem e idosos realizarem exercícios._x000D_
+Além disso, espaços como este contribuem para a valorização urbanística do bairro, melhoria do bem-estar coletivo e expansão de áreas destinadas ao lazer, que são fundamentais para uma cidade mais humana, organizada e acolhedora. A demanda é constantemente mencionada por moradores, que sentem falta de um local público para utilizar em momentos de descanso, prática esportiva e integração social.</t>
+  </si>
+  <si>
+    <t>10441</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10441/indicacao_3-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que determine aos órgãos competentes do Poder Executivo a adoção das providências necessárias para que o Município passe a utilizar o programa lançado pelo Governo Federal, destinado a facilitar a contratação de Microempreendedores Individuais (MEIs) para a execução de pequenos reparos e serviços de manutenção, especialmente em unidades de saúde e de educação._x000D_
+O referido programa federal foi criado com o objetivo de desburocratizar e dar celeridade à contratação de MEIs para a realização de serviços simples e de baixo custo, como reparos em telhados, correção de goteiras, infiltrações, mofo, pintura, pequenos consertos elétricos e hidráulicos, entre outras intervenções rotineiras._x000D_
+No âmbito municipal, é recorrente a existência de problemas estruturais dessa natureza em escolas, Cmeis, UBSs e demais prédios públicos, situações que comprometem o atendimento à população, colocam em risco a saúde e a segurança de servidores, alunos e usuários, além de gerar desgaste e reclamações constantes._x000D_
+A utilização desse programa permitirá respostas mais rápidas às demandas do dia a dia, reduzirá a necessidade de processos licitatórios demorados para pequenos serviços, fomentará a economia local ao valorizar os MEIs do Município e contribuirá para a melhoria imediata das condições físicas das unidades públicas, especialmente nas áreas sensíveis da saúde e da educação.</t>
+  </si>
+  <si>
+    <t>10442</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10442/indicacao_4-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que determine o acompanhamento permanente e sistemático das condições de trabalho dos coletores de lixo que atuam no Município de Sarandi, mesmo sendo o serviço executado por empresa terceirizada (Costa Oeste Serviços LTDA), exigindo o cumprimento integral das normas de segurança, saúde e dignidade laboral._x000D_
+Embora o serviço de coleta de lixo seja atualmente executado por empresa terceirizada, é dever do Município, como contratante, fiscalizar a correta execução do contrato, especialmente no que se refere às condições de trabalho, segurança, fornecimento de equipamentos de proteção individual (EPIs), jornadas adequadas e preservação da saúde dos trabalhadores._x000D_
+Trata-se de uma atividade essencial, de alto risco e grande relevância social, sendo inadmissível que esses trabalhadores fiquem expostos a situações de precariedade, acidentes ou adoecimento por falhas na fiscalização do Poder Público.</t>
+  </si>
+  <si>
+    <t>10443</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Belmiro da Silva Farias "Belmiro Barbeiro"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10443/indicacao_5-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja realizada a limpeza e roçada de um de terreno localizado à Rua Barão de Maua, nº 1172, Jardim Ana Eliza._x000D_
+Onde o mesmo se encontra abandonado com mato alto, lixos, entulhos, animais mortos, causando mau cheiro e risco de doenças aos moradores locais.</t>
+  </si>
+  <si>
+    <t>10444</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Edinaldo Cardoso Silverio "Edinaldo Transportes"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10444/indicacao_6-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito a necessidade de atualização da legislação municipal do transporte escolar privado, especialmente no que se refere à idade máxima dos veículos, avaliando a possibilidade de ampliação do prazo atualmente vigente de 10 (dez) anos para até 17 (dezessete)anos, desde que mantidos critérios rigorosos de segurança e vistoria._x000D_
+A presente indicação tem como objetivo adequar a norma à realidade atual do Município, garantindo a continuidade do serviço, a tranquilidade das famílias e, acima de tudo, a dignidade no transporte das crianças.</t>
+  </si>
+  <si>
+    <t>10445</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10445/indicacao_7-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que determine à Secretaria competente a ampliação e o reforço das medidas de segurança na Unidade de Pronto Atendimento (UPA) de Sarandi, a fim de garantir maior proteção à população e aos profissionais que atuam no local._x000D_
+A UPA é uma unidade essencial do atendimento emergencial no Município, recebendo diariamente um grande fluxo de pacientes e familiares. Diante dessa realidade, torna-se indispensável assegurar um ambiente seguro, controlado e adequado, prevenindo situações de risco, agressões, tumultos e qualquer tipo de ameaça que possa comprometer o atendimento ou colocar em perigo servidores e usuários._x000D_
+Dessa forma, indica-se:_x000D_
+1 - a ampliação do quadro de seguranças durante todo o período de funcionamento;_x000D_
+2 - a instalação de câmeras de monitoramento em pontos estratégicos, inclusive nas áreas externas, corredores e recepção;_x000D_
+3 - a integração desse sistema ao monitoramento municipal, garantindo resposta mais rápida em eventuais ocorrências._x000D_
+Tais ações contribuirão para fortalecer a sensação de segurança, proteger os trabalhadores da saúde e oferecer maior tranquilidade às famílias que dependem do atendimento público, preservando a ordem e o bom funcionamento da unidade.</t>
+  </si>
+  <si>
+    <t>10446</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Fábio de Souza Silveira "Fábio Balako"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10446/indicacao_8-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja implantada uma praça pública na Avenida Borsari Neto, no trecho compreendido entre a Rua Antônio Affonso Agnibeni e a Rua Rei Zumbi dos Palmares, com estrutura completa de lazer e convivência._x000D_
+Sugere-se que o espaço conte com playground, paisagismo, pista de caminhada, ciclovia, quadra poliesportiva e demais equipamentos voltados ao lazer, esporte e bem-estar. A implantação da praça proporcionará um local adequado de convivência para as famílias, incentivará a prática de atividades físicas, fortalecerá o uso dos espaços públicos e contribuirá para a valorização urbana da região.</t>
+  </si>
+  <si>
+    <t>10447</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Gilberto Messias de Pinas "Gil"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10447/indicacao_9-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito a implantação de um ponto de ônibus coberto na Rua Imperatriz Leopoldina, esquina com a rua Imperial próximo ao nº 1232, no Jardim Ana Eliza._x000D_
+Visando oferecer mais proteção e dignidade aos usuários do transporte público, especialmente em dias de chuva.</t>
+  </si>
+  <si>
+    <t>10448</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>João Francisco do Nascimento "Bugrão"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10448/indicacao_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito, em nome dos moradores da região, que seja realizada a ligação asfáltica da Avenida Ademar Bornia, a partir do nº 3239, até a Rua Pioneiro Valdomiro Medici, no Jardim Itália._x000D_
+Atualmente se encontra sem pavimentação adequada, causando transtornos aos moradores e usuários da via. A ausência de asfalto dificulta o tráfego de veículos, especialmente em períodos de chuva, além de gerar poeira, lama e riscos à segurança de pedestres.</t>
+  </si>
+  <si>
+    <t>10461</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10461/indicacao_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito a criação de um Centro Municipal de Bem-Estar Animal, com estrutura física adequada para acolhimento, atendimento e proteção de animais em situação de abandono, maus-tratos ou vulnerabilidade no Município de Sarandi._x000D_
+O Município de Sarandi não dispõe, atualmente, de uma estrutura física própria destinada ao acolhimento e atendimento de animais em situação de abandono ou vítimas de maus-tratos, o que compromete a efetividade das ações de proteção animal e sobrecarrega protetores independentes e voluntários._x000D_
+A criação de um Centro Municipal de Bem-Estar Animal permitirá oferecer um espaço adequado para resgate, atendimento veterinário básico, recuperação, castração, identificação e encaminhamento para adoção responsável, garantindo condições mínimas de dignidade e cuidado aos animais.</t>
+  </si>
+  <si>
+    <t>10462</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10462/indicacao_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que determine à Secretaria Municipal de Saúde a adoção das providências necessárias para garantir atendimento odontológico em todas as Unidades Básicas de Saúde (UBS) do Município de Sarandi._x000D_
+A ampliação do atendimento odontológico em todas as UBS é medida essencial para a promoção da saúde integral da população. A saúde bucal está diretamente relacionada à prevenção de diversas doenças, à melhoria da qualidade de vida e ao bem-estar geral dos munícipes, especialmente de crianças, idosos e pessoas em situação de vulnerabilidade social._x000D_
+Atualmente, a ausência desse serviço em algumas unidades dificulta o acesso da população aos cuidados básicos odontológicos, sobrecarrega outras unidades e pode resultar no agravamento de problemas que seriam facilmente prevenidos ou tratados em estágio inicial.</t>
+  </si>
+  <si>
+    <t>10463</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10463/indicacao_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito a construção de uma praça pública no Jardim França, neste Município, com a devida implantação de infraestrutura adequada, incluindo playground infantil, academia ao ar livre, bancos, iluminação pública, paisagismo, arborização e espaço destinado à convivência comunitária._x000D_
+O bairro carece de equipamentos públicos destinados ao bem-estar da população, especialmente crianças, jovens e idosos, que não dispõem de ambiente apropriado para recreação, prática de atividades físicas e integração comunitária.</t>
+  </si>
+  <si>
+    <t>10464</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10464/indicacao_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que sejam adotadas as providências necessárias para a contratação de professores de apoio, para atendimento das turmas que demandam acompanhamento especializado na rede municipal de ensino de Sarandi._x000D_
+A presente indicação tem por objetivo garantir a efetivação da educação inclusiva, assegurando o pleno acesso, permanência e aprendizado dos alunos que apresentam necessidades educacionais específicas, como estudantes com deficiência, transtornos do neurodesenvolvimento ou outras condições que demandem apoio pedagógico contínuo._x000D_
+Atualmente, a ausência ou insuficiência desses profissionais compromete o processo de aprendizagem, sobrecarrega os professores regentes e dificulta a garantia de um ambiente escolar verdadeiramente inclusivo e igualitário.</t>
+  </si>
+  <si>
+    <t>10465</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Claudio de Souza "Professor Claudio"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10465/indicacao_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao senhor Prefeito que sejam feitas melhorias para um melhor tráfego na Estrada Aquidaban._x000D_
+O local além, de servir de caminho aos sítios, também leva ao Pesqueiro 7 Lagoas (sítio 189 a), local muito frequentado pela comunidade, que além do grande fluxo de pessoas buscando lazer, movimenta o comércio e turismo de Sarandi.</t>
+  </si>
+  <si>
+    <t>10466</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10466/indicacao_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao senhor Prefeito que sejam instalados aparelhos de ar condicionado nas salas de aula no prédio do antigo Ciaps, que hoje atende a Escola Municipal Mercedes Romero Panzeri._x000D_
+Tal ação garantirá maior conforto aos alunos e professores, levando melhores condições de efetivação do ensino e aprendizagem.</t>
+  </si>
+  <si>
+    <t>10467</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Erasmo Cardoso Pereira "Erasmo da Saúde"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10467/indicacao_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito, em conjunto com a Secretaria Municipal de Meio Ambiente, seja solicitada à COPEL a adesão ao programa Florestas Urbanas. Um programa que realiza a doação de mudas de árvores nativas de pequeno e médio porte aos municípios Paranaenses._x000D_
+A solicitação deve ser feita pela Prefeitura, e as mudas são cultivadas no horto da Usina de Segredo, no município de Reserva do Iguaçu. A iniciativa tem como objetivo compatibilizar a arborização urbana com a rede elétrica, reduzindo a ocorrência de desligamentos e a necessidade de podas drásticas.</t>
+  </si>
+  <si>
+    <t>10468</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10468/indicacao_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja realizada a pintura dos quebra-molas (lombadas) localizados na Avenida Borsari Neto, no trecho compreendido entre a Avenida Colombo e a Avenida João Marangoni._x000D_
+A pintura dos quebra-molas é um elemento fundamental da sinalização horizontal, sendo essencial para garantir a segurança viária e a conformidade com as normas do Código de Trânsito Brasileiro (CTB) e com as resoluções do Conselho Nacional de Trânsito (CONTRAN)._x000D_
+O uso de tintas específicas, geralmente na cor amarela, possibilita que os motoristas identifiquem os obstáculos com antecedência, contribuindo para a prevenção de acidentes e evitando danos aos veículos.</t>
+  </si>
+  <si>
+    <t>10469</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10469/indicacao_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que sejam realizadas tratativas junto à Secretaria da Indústria, Comércio e Serviços do Estado do Paraná, com o objetivo de viabilizar a implantação do Programa Acelera Paraná no Município de Sarandi._x000D_
+A presente indicação tem por finalidade capacitar os empreendedores locais, fomentar novos negócios e promover a geração de emprego e renda, contribuindo de forma significativa para o fortalecimento da economia local e o desenvolvimento sustentável do Município.</t>
+  </si>
+  <si>
+    <t>10470</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10470/indicacao_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que viabilize, por meio da Procuradoria Municipal, assistência jurídica gratuita aos servidores públicos que respondam a processos decorrentes do exercício do cargo ou função._x000D_
+A medida visa garantir respaldo legal ao servidor que atua no cumprimento do dever legal, evitando custos com defesa particular e assegurando maior segurança jurídica e valorização do servidor público.</t>
+  </si>
+  <si>
+    <t>10471</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10471/indicacao_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito que determine ao setor competente a reforma da praça localizada entre a Avenida Cuiabá e a Rua Boa Vista, no Jardim Cruzeiro._x000D_
+A praça é um importante espaço de lazer para as famílias do bairro, porém encontra-se necessitando de melhorias, especialmente porque os brinquedos estão quebrados, oferecendo risco às crianças, além da necessidade de manutenção geral e melhorias na iluminação. A revitalização do local garantirá mais segurança, conforto e qualidade de vida aos moradores.</t>
+  </si>
+  <si>
+    <t>10472</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10472/indicacao_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito que faça reparo imediato de um bueiro localizado na Rua Campo Grande, nº 1469, esquina com a Rua Santarém, no Jardim Esperança._x000D_
+O Bueiro encontra-se sem a tampa, o que tem gerado risco de acidentes para pedestres e veículos.</t>
+  </si>
+  <si>
+    <t>10482</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10482/indicacao_23-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que determine aos órgãos competentes do Poder Executivo Municipal o reforço imediato da fiscalização, a cobrança de metas e o cumprimento integral do contrato firmado com a empresa terceirizada responsável pela coleta de resíduos sólidos domiciliares e comerciais no Município de Sarandi, adotando as providências administrativas cabíveis para assegurar a regularidade, a periodicidade e a qualidade do serviço prestado à população._x000D_
+A coleta de lixo no Município vem apresentando falhas recorrentes, com atrasos, ausência de regularidade e descontinuidade em diversos bairros, situação que causa transtornos à população, compromete a limpeza urbana, agrava riscos à saúde pública e prejudica a imagem da cidade._x000D_
+Conforme o Contrato nº 705/2024, celebrado entre o Município de Sarandi e a empresa Costa Oeste Serviços Ltda., o objeto contratual compreende a execução contínua e adequada dos serviços de coleta e transporte de resíduos sólidos, nos termos do Termo de Referência e demais anexos, impondo à contratada o dever de cumprir padrões de qualidade e regularidade, sob fiscalização do Poder Público._x000D_
+Diante das reiteradas reclamações e da constatação de falhas na execução, é imprescindível que o Executivo intensifique a fiscalização contratual, exija o fiel cumprimento das obrigações assumidas, aplique as medidas administrativas e sanções previstas, se necessárias, e promova os ajustes indispensáveis para restabelecer a eficiência do serviço, garantindo à população um serviço essencial prestado com qualidade, continuidade e respeito ao interesse público.</t>
+  </si>
+  <si>
+    <t>10483</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10483/indicacao_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja realizada a instalação de equipamentos de ar-condicionado no Novo Cmei Pequeno Príncipe._x000D_
+A presente indicação se faz necessária, tendo em vista que a unidade escolar funciona atualmente em um imóvel alugado, originalmente destinado a fins comerciais, o que demandou a adaptação de salas improvisadas para atender às crianças matriculadas._x000D_
+Ocorre que algumas dessas salas não possuem ventilação adequada e sequer contam com janelas suficientes para a circulação natural de ar, tornando o ambiente extremamente quente e abafado, especialmente em dias de altas temperaturas. Tal situação compromete diretamente o bem-estar, a saúde e o rendimento das crianças, além de prejudicar as condições de trabalho dos profissionais da educação.</t>
+  </si>
+  <si>
+    <t>10484</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10484/indicacao_25-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito a reforma do cercamento no entorno do Cmei Professora Jovandir Corrêa Soares, bem como o conserto dos portões existentes e a adoção de medidas para garantir que estes permaneçam devidamente fechados durante todo o período de funcionamento da unidade._x000D_
+A presente indicação tem como finalidade assegurar a integridade física, a segurança e o bem-estar das crianças, professores e demais servidores que frequentam a referida unidade escolar._x000D_
+Atualmente, o Cmei possui registros de invasões por pessoas estranhas ao ambiente escolar, situação que gera insegurança à comunidade escolar e expõe as crianças a riscos desnecessários._x000D_
+A ausência do cercamento adequado no entorno da unidade, somada às falhas estruturais nos portões e à inexistência de controle efetivo de acesso, fragiliza a proteção do espaço, que deveria ser um ambiente seguro e controlado.</t>
+  </si>
+  <si>
+    <t>10485</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10485/indicacao_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja realizada a construção de uma calçada na extensão da lateral do muro do Cemitério Municipal, ao longo de toda a Avenida Cuiabá, promovendo a devida adequação urbana e garantindo espaço seguro para o trânsito de pedestres naquele trecho._x000D_
+Atualmente, o trecho localizado na lateral do muro do cemitério, na Avenida Cuiabá, não possui calçada ou qualquer espaço destinado ao trânsito seguro de pedestres. Em razão dessa ausência de infraestrutura adequada, moradores, trabalhadores e estudantes que precisam circular pelo local acabam caminhando diretamente pela avenida, dividindo espaço com veículos e ficando expostos a situações de risco._x000D_
+A Avenida Cuiabá é uma via de fluxo considerável, utilizada diariamente como rota de deslocamento para diversos bairros, o que intensifica o perigo para quem precisa transitar a pé. A construção de uma calçada nesse trecho garantirá mais segurança, acessibilidade e fluidez no deslocamento das pessoas, além de organizar melhor o espaço urbano.</t>
+  </si>
+  <si>
+    <t>10486</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10486/indicacao_27-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito a reforma da Praça Floriza Maria Domingues Amaral, localizada no Jardim Panorama, espaço importante para a convivência e lazer da comunidade._x000D_
+A revitalização da praça trará mais segurança, acessibilidade e qualidade de vida aos moradores, além de promover um ambiente mais agradável para as famílias. A obra contribuirá para o bem-estar de todos e para o desenvolvimento do bairro.</t>
+  </si>
+  <si>
+    <t>10487</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10487/indicacao_28-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja realizado o serviço de recape asfáltico da Rua Conceição Aparecida de Magalhães, no Parque Alvamar II, no trecho entre a Avenida João Marangoni e a Rua Rio Iguaçu._x000D_
+A via encontra-se em condições precárias, com muitos buracos e danos, o que compromete a segurança e a mobilidade dos moradores e motoristas. Contamos com a atenção e a devida providência para a melhoria da mobilidade e do bem-estar da população.</t>
+  </si>
+  <si>
+    <t>10488</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10488/indicacao_29-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja instalado um semáforo na esquina da Avenida Cuiabá com a Rua Caetano Senhorini._x000D_
+O semáforo é essencial para a segurança e a organização do trânsito urbano, pois controla o fluxo de veículos e pedestres em cruzamentos e áreas de conflito por meio de um sistema de cores padronizado. Ele contribui para a prevenção de acidentes, melhora a fluidez do tráfego, reduz congestionamentos e, ao otimizar a circulação, também ajuda a diminuir a poluição e o consumo de combustível._x000D_
+A instalação de um semáforo naquela área seria de grande importância, já que se trata de uma região com intenso fluxo de pessoas e automóveis, o que aumenta os riscos de acidentes e dificulta a travessia segura de pedestres.</t>
+  </si>
+  <si>
+    <t>10489</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10489/indicacao_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito a colocação de botão de pânico nas UBS do Município._x000D_
+O botão de pânico é um dispositivo de segurança projetado para acionar alertas rápidos e silenciosos às centrais de monitoramento ou às autoridades competentes, sendo ideal para situações de perigo, como roubos, invasões ou emergências médicas._x000D_
+Pode consistir em um equipamento físico (botoeira) ou em um aplicativo móvel, a ser instalado nas Unidades Básicas de Saúde e em repartições públicas.</t>
+  </si>
+  <si>
+    <t>10490</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10490/indicacao_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja realizada a reforma da calçada da Escola Municipal Padre José de Anchieta._x000D_
+A calçada encontra-se danificada, com buracos e desníveis, oferecendo riscos à segurança dos alunos, pais, professores e demais pedestres. A reforma é necessária para garantir acessibilidade, segurança e melhores condições de circulação no entorno da escola.</t>
+  </si>
+  <si>
+    <t>10491</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>Thayná Menegazze Maciel "Thay Menegazze"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10491/indicacao_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja destinado o playground objeto do Protocolo nº 25.138.621-8, vinculado à Prioridade nº 87 – Programa de Transferências Voluntárias da Secretaria de Estado das Cidades (SECID), viabilizado por meio de articulação junto ao Deputado Federal Tião Medeiros, para instalação no Parque Ecológico de Sarandi._x000D_
+Tal medida se faz necessária considerando que o Parque Ecológico é um dos principais espaços públicos de convivência familiar do Município, recebendo diariamente grande fluxo de crianças e famílias. Trata-se de local adequado para a implantação do equipamento, ampliando o acesso ao lazer, incentivando a convivência social e promovendo qualidade de vida à população.</t>
+  </si>
+  <si>
+    <t>10537</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10537/indicacao_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que determine a realização de reparos estruturais no Cmei Monteiro Lobato, incluindo a manutenção do telhado para sanar goteiras nas salas de aula, a substituição de vidros quebrados, o conserto de portas danificadas e a manutenção ou troca de ventiladores que se encontram inoperantes._x000D_
+A presente indicação se faz necessária diante das condições estruturais verificadas na unidade, que vêm comprometendo o pleno funcionamento das atividades escolares. As goteiras nas salas de aula prejudicam o desenvolvimento das aulas, especialmente em dias chuvosos, enquanto vidros e portas danificados representam risco à segurança das crianças e servidores.</t>
+  </si>
+  <si>
+    <t>10538</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10538/indicacao_34-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que, por meio da secretaria competente, seja realizada a instalação de equipamentos de ar-condicionado no CMEI Escritor Ziraldo._x000D_
+A presente indicação se faz necessária tendo em vista que a unidade escolar funciona atualmente em um imóvel alugado, originalmente destinado a fins comerciais, o que demandou a adaptação de salas para atender as crianças._x000D_
+Ocorre que algumas dessas salas não possuem ventilação adequada e sequer contam com janelas suficientes para circulação natural de ar, tornando o ambiente extremamente quente e abafado, especialmente em dias de altas temperaturas._x000D_
+Tal situação compromete diretamente o bem-estar, a saúde e o rendimento das crianças, além de prejudicar as condições de trabalho dos profissionais da educação.</t>
+  </si>
+  <si>
+    <t>10540</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10540/indicacao_35-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja determinada, com a máxima urgência, a realização de reparos estruturais na cobertura da Escola Municipal Mercedes Romero Panzeri, especialmente nas salas de aula que apresentam goteiras._x000D_
+A presente indicação se faz necessária diante das condições estruturais atualmente verificadas na unidade escolar, onde há registros de infiltrações e goteiras em salas de aula, situação que compromete o regular desenvolvimento das atividades pedagógicas.</t>
+  </si>
+  <si>
+    <t>10541</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10541/indicacao_36-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja feito o recape da rua José Volpato no parque Alvamar._x000D_
+A presente indicação se faz necessária tendo em vista que a referida via encontra-se em condições precárias de trafegabilidade, apresentando buracos, desníveis e desgastes significativos da camada asfáltica, tal situação vem causando transtorno aos moradores, motoristas e pedestres que utilizam diariamente a via, além de aumentar o risco de acidentes e danos aos veículos, O recapeamento asfáltico proporcionará mais segurança, melhor mobilidade urbana e qualidade de vida aos moradores do bairro, Diante do exposto, solicitamos que a presente indicação seja atendida.</t>
+  </si>
+  <si>
+    <t>10542</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10542/indicacao_37-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja feito estudo para criação de edital de chamamento público, para repasse de recursos para associações esportivas ligadas as modalidades de futsal, basquete, handebol e judô, voleibol e muay thai. muitas crianças, adolescentes e adultos praticam essas modalidades no município. tal ação garantiria maior agilidade e qualidade na prestação desses serviços a comunidade.</t>
+  </si>
+  <si>
+    <t>10543</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10543/indicacao_38-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito a necessidade de implantação de um ponto de apoio ao trabalhador de delivery na Praça Ipiranga. A presente indicação tem como objetivo garantir melhores condições de trabalho aos motoboys e entregadores que utilizam a praça como ponto de espera para novas entregas. Atualmente, esses profissionais permanecem expostos ao sol, à chuva e sem estrutura mínima para organização e descanso._x000D_
+O Ponto de Apoio ao Trabalhador deverá contar com cobertura, bancos adequados, pontos de energia para recarga de celulares, além de espaço organizado para acomodação temporária dos entregadores, proporcionando dignidade, segurança e melhores condições de trabalho a esses profissionais que desempenham um papel essencial na rotina da cidade.</t>
+  </si>
+  <si>
+    <t>10545</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10545/indicacao_39-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito a necessidade de construção de um banheiro e instalação de um bebedouro na quadra do Colégio Estadual Machado de Assis, recentemente reformada._x000D_
+A presente indicação se justifica pelo fato de que, apesar da reforma realizada, o banheiro e o bebedouro permaneceram na parte interna da escola, a qual permanece fechada fora do horário de aula. Tal situação dificulta o uso adequado da quadra pela comunidade, atletas, projetos esportivos, projeto sociais e demais usuários que utilizam o espaço no período noturno ou aos finais de semana._x000D_
+A construção de um banheiro externo e a instalação de um bebedouro acessível irão garantir melhores condições de higiene, segurança, acessibilidade e conforto para todos que utilizam o local, promovendo o incentivo ao esporte e ao uso comunitário do espaço público.</t>
+  </si>
+  <si>
+    <t>10547</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Erasmo Cardoso Pereira "Erasmo da Saúde", Aparecido Biancho "Bianco"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10547/indicacao_40-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja realizado a criação de um Centro de Acolhimento para Mulheres Vítimas de Violência, no âmbito do Município._x000D_
+A violência contra a mulher é uma grave violação dos direitos humanos e um problema de saúde pública. Os índices de violência doméstica têm aumentado significativamente, exigindo ações concretas do Poder Público._x000D_
+A Lei Maria da Penha estabelece mecanismos para coibir e prevenir a violência doméstica e familiar contra a mulher, prevendo a necessidade de políticas públicas integradas e serviços especializados de atendimento._x000D_
+Entretanto, o Município de Sarandi ainda não dispõe de um espaço adequado para acolhimento temporário de mulheres em situação de risco iminente, muitas vezes obrigadas a permanecer no ambiente de agressão por falta de alternativa segura.A criação de um Centro de Acolhimento permitirá:_x000D_
+1 - Abrigamento emergencial e sigiloso;_x000D_
+2 - Atendimento psicológico;_x000D_
+3 - Atendimento jurídico;_x000D_
+4 - Assistência social;_x000D_
+5 - Encaminhamento para programas de autonomia financeira._x000D_
+Tal medida contribuirá diretamente para a redução dos índices de violência, proteção da vida e promoção da dignidade das mulheres. Diante do exposto, solicito a adoção das providências necessárias para viabilizar a implementação do referido Centro.</t>
+  </si>
+  <si>
+    <t>10548</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10548/indicacao_41-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito uma câmera de monitoramento na rua Guilherme Sônego próximo a linha do trem e a Creche Menino Jesus._x000D_
+Venho, por meio deste, solicitar a instalação de uma câmera de segurança na travessia da linha do trem localizada nas proximidades de uma creche com grande fluxo diário de crianças, pais, responsáveis e funcionários. A referida área apresenta intensa movimentação, especialmente nos horários de entrada e saída escolar, o que demanda maior atenção por parte do poder público no que se refere à segurança._x000D_
+A instalação de um sistema de monitoramento contribuirá significativamente para a prevenção de crimes, atos de vandalismo e outras ocorrências, além de possibilitar a identificação de situações suspeitas. Ressalta-se que a medida proporcionará mais tranquilidade às famílias e à comunidade escolar, bem como auxiliará as autoridades competentes com registros que poderão servir como prova em caso de eventuais incidentes._x000D_
+Diante do exposto, solicito a análise e providências quanto à viabilidade da instalação do referido equipamento no local mencionado.</t>
+  </si>
+  <si>
+    <t>10550</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10550/indicacao_42-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja realizada a aquisição de novas viaturas para a Guarda Civil Municipal, com o objetivo de fortalecer as ações de patrulhamento, ampliar a presença preventiva nos bairros e melhorar as condições de trabalho dos agentes._x000D_
+A renovação e ampliação da frota contribuem para maior agilidade no atendimento às ocorrências, aumento da sensação de segurança da população e maior eficiência nas ações de proteção do patrimônio público e da comunidade.</t>
+  </si>
+  <si>
+    <t>10551</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10551/indicacao_43-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja instalado uma plataforma no lago do Parque Ecológico, para a realização de tanque batismal cerimoniais, esta plataforma seria um local especial e tranquilo onde as pessoas poderiam fazer suas cerimônias de acordo com suas crenças religiosas._x000D_
+Esta iniciativa seria uma maneira de promover a inclusão e respeito à diversidade religiosa, além de valorizar ainda mais o Parque Ecológico, como um local de encontro e celebração para a comunidade.</t>
+  </si>
+  <si>
+    <t>10552</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10552/indicacao_44-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que sejam realizados estudos técnicos, orçamentários e de viabilidade para a construção de uma nova Rodoviária para o Município de Sarandi. A presente solicitação atende aos inúmeros pedidos dos munícipes, que relatam a necessidade de um espaço adequado, moderno, acessível e estruturado para melhor atender a população. Requer que o Poder Executivo avalie com prioridade a presente demanda e informe a esta Casa de Leis acerca das providências que poderão ser adotadas.</t>
+  </si>
+  <si>
+    <t>10679</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10679/indicacao_45-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito a reforma da Unidade Básica de Saúde do Jardim Oriental, com a realização de reparos estruturais completos, incluindo a recuperação do telhado, eliminação de goteiras, correção de infiltrações, reparação das rachaduras existentes e demais melhorias necessárias para garantir a plena segurança, salubridade e adequado funcionamento da unidade. Os problemas mencionados vêm causando transtornos tanto aos servidores quanto aos pacientes que utilizam diariamente o espaço para atendimento médico, colocando em risco a segurança de todos e comprometendo a qualidade dos serviços prestados.</t>
+  </si>
+  <si>
+    <t>10680</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10680/indicacao_46-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que sejam adotadas as providências necessárias, junto ao Governo Federal, especialmente ao Ministério da Saúde, para que o Município de Sarandi seja incluído na rota da Carreta de Especialidades do programa “Aqui Tem Especialistas”. A inclusão de Sarandi na rota da Carreta de Especialidades do programa “Aqui Tem Especialistas” representa uma medida estratégica para ampliar o acesso da população aos atendimentos especializados, reduzindo filas de espera e a necessidade de deslocamento para outros municípios. Trata-se de uma iniciativa que fortalece a atenção à saúde, promove maior resolutividade no Sistema Único de Saúde (SUS) e garante atendimento mais ágil e humanizado, especialmente para a população mais vulnerável. A solicitação ao Governo Federal demonstra o compromisso da Administração Municipal com a melhoria contínua dos serviços de saúde e com a promoção do bem-estar da população sarandiense.</t>
+  </si>
+  <si>
+    <t>10682</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10682/indicacao_47-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito a instalação de semáforo no cruzamento da Avenida Cezário Mancine com a Rua Pioneiro Francisco Brogio. O local necessita urgente devido a acidentes frequentes no local, solicitação essa dos moradores do Conjunto Floresta, Jardim Esperança e Monterey.</t>
+  </si>
+  <si>
+    <t>10684</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10684/indicacao_48-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja realizado o recapeamento da Rua João Martinez no Jardim Cruzeiro. A presente indicação se faz necessária tendo em vista que a referida via encontra-se com o asfalto deteriorado, apresentando buracos, desníveis e desgastes significativo, o que vem causando transtorno aos moradores e motoristas que utilizam a via diariamente, o recapeamento proporcionará melhores condições de trafego, mais segurança para pedestres e condutores, além de contribuir para a valorização da região, diante do exposto, solicitamos que a presente indicação seja atendida com a maior brevidade possível.</t>
+  </si>
+  <si>
+    <t>10686</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10686/indicacao_49-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja feito o recapeamento da Rua Itiquira no Jardim Esplanada. A indicação se faz necessária tendo em vista que a referida rua encontra-se com muitos buracos e desgastes significativos o que traz transtorno aos moradores, pedestres e motoristas que trafegam no local, sendo assim solicito que a presente indicação seja atendida com uma certa prioridade.</t>
+  </si>
+  <si>
+    <t>10687</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10687/indicacao_50-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito a necessidade de instalação de ventiladores nas salas de aula da Escola Municipal Ayres Aniceto, a fim de garantir melhores condições de conforto térmico para alunos, professores e demais profissionais da educação. A presente solicitação visa proporcionar um ambiente mais adequado ao aprendizado, especialmente nos períodos de altas temperaturas, contribuindo para o bem-estar e o desempenho escolar das crianças.</t>
+  </si>
+  <si>
+    <t>10689</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10689/indicacao_51-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito a necessidade de implantação do projeto Meu Campinho no Conjunto Mauá. A presente indicação visa atender uma demanda antiga dos moradores, que carecem de um espaço adequado para a prática esportiva. A instalação do projeto Meu Campinho proporcionará um local estruturado para a realização de atividades esportivas e de lazer, incentivando a convivência comunitária e oferecendo uma alternativa saudável de entretenimento para crianças, jovens e adultos.</t>
+  </si>
+  <si>
+    <t>10690</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10690/indicacao_52-2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao senhor Prefeito que realize o rebaixamento da linha férrea em um ponto exclusivo na travessia do quilômetro 115. A presente indicação se justifica diante dos transtornos enfrentados pela população naquele local, especialmente quanto ao trânsito intenso, à mobilidade urbana e aos riscos à segurança de motoristas e pedestres. O rebaixamento da linha férrea nesse ponto poderá proporcionar maior fluidez no tráfego, reduzir acidentes e contribuir para o desenvolvimento da região.</t>
+  </si>
+  <si>
+    <t>10801</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10801/indicacao_53-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito que sejam adotadas as providências administrativas e orçamentárias necessárias para a implantação de uma sala sensorial na Casa do Autista do Município de Sarandi. Justificativa: a implantação de uma sala sensorial na Casa do Autista de Sarandi constitui numa medida fundamental para o aprimoramento do atendimento às pessoas com Transtorno do Espectro Autista (TEA). Esses ambientes são especialmente planejados para oferecer estímulos controlados, visuais, táteis, auditivos e proprioceptivos, que auxiliam na regulação emocional, no desenvolvimento cognitivo, motor e social, bem como na redução de crises sensoriais.</t>
+  </si>
+  <si>
+    <t>10802</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10802/indicacao_54-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito a construção de um refeitório na Escola Municipal José Polo, considerando a necessidade de dotar a unidade escolar de estrutura adequada e compatível com a demanda de alunos atendidos, proporcionando um espaço próprio, organizado e apropriado para a realização das refeições. A presente indicação se faz necessária tendo em vista que os alunos atualmente não dispõem de um local adequado e exclusivo para a realização das refeições, o que compromete o conforto, a organização e as condições ideais de higiene e segurança alimentar. Destaca-se ainda que a unidade escolar possui espaço físico disponível para a construção do refeitório, o que viabiliza tecnicamente a execução da obra.</t>
+  </si>
+  <si>
+    <t>10803</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito, que seja realizada a implantação de uma lombada (redutor de velocidade) na Rua Boa Vista, localizada no bairro Jardim Cruzeiro, no município de Sarandi, devido ao grande número de acidentes registrados no local. A presente indicação se faz necessária tendo em vista as constantes reclamações dos moradores da região, que relatam o excesso de velocidade dos veículos que transitam pela via. Tal situação tem ocasionado diversos acidentes, colocando em risco a segurança de pedestres, ciclistas e motoristas. Dessa forma, a instalação de uma lombada ou outro redutor de velocidade contribuirá significativamente para a redução da velocidade dos veículos, proporcionando mais segurança aos moradores e a todos que utilizam a via.</t>
+  </si>
+  <si>
+    <t>10804</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10804/indicacao_56-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito que determine à Secretaria competente a substituição dos refletores da quadra esportiva da Escola Municipal Padre José de Anchieta, tendo em vista que diversos refletores se encontram queimados, comprometendo a iluminação adequada do local. A quadra esportiva da referida escola é amplamente utilizada pelos alunos para a prática de atividades físicas, esportivas e eventos escolares. No entanto, a falta de iluminação adequada, causada pelos refletores queimados, dificulta a realização dessas atividades, especialmente em períodos de menor luminosidade, prejudicando o uso seguro e pleno do espaço.</t>
+  </si>
+  <si>
+    <t>10805</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>Fábio de Souza Silveira "Fábio Balako", Aparecido Biancho "Bianco"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10805/indicacao_57-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito que sejam realizadas intervenções de drenagem urbana no Jardim Parque Alvamar, com a instalação de bueiros, galerias pluviais e demais mecanismos necessários para conter e solucionar os recorrentes alagamentos no bairro. O problema ocorre há anos e se intensifica em períodos de chuvas mais fortes, causando transtornos à população, danos a imóveis, riscos à segurança e prejuízos à mobilidade. A execução dessas obras é uma necessidade urgente da comunidade, visando garantir melhores condições de infraestrutura, segurança e qualidade de vida aos moradores.</t>
+  </si>
+  <si>
+    <t>10806</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10806/indicacao_58-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito a instalação de lixeiras de coleta seletiva em praças públicas na área Central, bem como a criação de pontos de coleta de óleo de cozinha usado no município. A medida visa incentivar o descarte correto de resíduos e contribuir para a preservação do meio ambiente.</t>
+  </si>
+  <si>
+    <t>10807</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10807/indicacao_59-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito que determine ao setor competente a realização de manutenção na lâmpada da iluminação pública localizada na Av. Amilcar Vecchi, 293, no Parque Alvamar. A presente indicação atende à solicitação de moradores da região, que relatam que a iluminação no local encontra-se com problemas, causando pouca visibilidade no período noturno e comprometendo a segurança de pedestres e moradores. Dessa forma, a manutenção da luminária contribuirá para melhorar a iluminação e proporcionar mais segurança à população.</t>
+  </si>
+  <si>
+    <t>10870</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10870/indicacao_60-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja instituída uma equipe permanente de manutenção predial destinada ao atendimento exclusivo das Escolas Municipais e dos Centros Municipais de Educação Infantil – CMEIs da rede pública municipal._x000D_
+A presente indicação tem por finalidade garantir maior agilidade, eficiência e continuidade nos serviços de manutenção preventiva e corretiva das unidades escolares, considerando que problemas como goteiras, infiltrações, vidros e portas danificados, falhas elétricas, problemas hidráulicos e equipamentos quebrados têm sido recorrentes. A ausência de uma equipe fixa gera demora na execução dos reparos, comprometendo o bom funcionamento das atividades pedagógicas e a segurança de alunos, professores e servidores.</t>
+  </si>
+  <si>
+    <t>10871</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10871/indicacao_61-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito a construção de uma Unidade Básica de Saúde - UBS no Jardim Aurora IV, considerando o expressivo crescimento populacional da região nos últimos anos, impulsionado pela implantação de novos loteamentos e conjuntos habitacionais, o que tem gerado aumento significativo na demanda por serviços públicos essenciais, especialmente na área da saúde, sem que tenha havido a correspondente ampliação da estrutura de atendimento básico no próprio bairro._x000D_
+A construção de uma Unidade Básica de Saúde no Aurora IV se mostra medida necessária e urgente, a fim de garantir atendimento primário adequado, acompanhamento preventivo, vacinação, atendimento médico e de enfermagem, além de ações de promoção e prevenção em saúde.</t>
+  </si>
+  <si>
+    <t>10872</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10872/indicacao_62-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito, que seja realizada, com máxima urgência, a reforma completa da cobertura da Escola Municipal Machado de Assis, abrangendo a revisão e substituição do telhado, calhas e demais estruturas necessárias, tendo em vista a existência de goteiras em toda a unidade escolar, incluindo salas de aula, corredores e refeitório._x000D_
+A referida unidade escolar encontra-se com infiltrações generalizadas, ocasionando goteiras em diversos ambientes, o que compromete diretamente o andamento das atividades pedagógicas, a segurança de alunos e servidores e a conservação do patrimônio público. Em dias de chuva, há prejuízo às aulas, risco de acidentes por piso molhado e danos a móveis e equipamentos.</t>
+  </si>
+  <si>
+    <t>10873</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10873/indicacao_63-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito, que seja verificada a possibilidade de construção de galeria de drenagem de águas pluviais no Jardim Independência III, obra necessária para garantir o correto escoamento das águas da chuva e possibilitar a continuidade das obras de infraestrutura no bairro._x000D_
+Moradores do Jardim Itália têm relatado a necessidade da implantação de um sistema adequado de drenagem pluvial no bairro. A ausência dessa estrutura dificulta o andamento de outras melhorias urbanas, especialmente obras de pavimentação e infraestrutura, que dependem de um sistema eficiente de escoamento das águas para serem executadas de forma adequada e duradoura.</t>
+  </si>
+  <si>
+    <t>10874</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10874/indicacao_64-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja realizada a limpeza de todos os bueiros em toda a extensão da Avenida Deputado Borsari Neto, no bairro Jardim Independência._x000D_
+A presente indicação se faz necessária tendo em vista o acúmulo de sujeira, folhas e resíduos nos bueiros da referida via, o que tem comprometido o correto escoamento das águas pluviais. Tal situação pode ocasionar alagamentos, transtornos aos moradores, prejuízos ao trânsito local e riscos à saúde pública._x000D_
+A realização da limpeza preventiva e periódica é essencial para garantir a segurança, a mobilidade urbana e a qualidade de vida da população que utiliza diariamente a referida avenida_x000D_
+Ressalta-se ainda que, diversos bueiros, encontram-se fora de padrão, com estrutura inadequada e capacidade insuficiente, o que agrava o problema e impede o escoamento eficiente da água, aumentando significativamente o risco de alagamentos, transtornos aos moradores, prejuízos ao trânsito local.</t>
+  </si>
+  <si>
+    <t>10875</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10875/indicacao_65-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja realizada a reforma do Centro Municipal de Educação Infantil  - CMEI - Monteiro Lobato. A unidade atende um número significativo de crianças e necessita de melhorias em sua estrutura física para garantir mais segurança, conforto e qualidade no atendimento, além de possibilitar a ampliação de vagas na educação infantil. A reforma e ampliação contribuirão para melhores condições de ensino, trabalho e acolhimento às crianças, servidores e famílias atendidas.</t>
+  </si>
+  <si>
+    <t>10876</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10876/indicacao_66-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito a realização da substituição das lâmpadas da iluminação pública no Jardim Bela Vista II, promovendo a troca por lâmpadas de LED._x000D_
+A presente indicação se justifica diante das solicitações dos moradores, que relatam a baixa eficiência da iluminação atual, comprometendo a segurança e a visibilidade nas vias públicas. A substituição por lâmpadas de LED proporcionará melhor iluminação, maior durabilidade e economia aos cofres públicos, além de contribuir para a segurança e bem-estar da população.</t>
+  </si>
+  <si>
+    <t>10904</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>Aparecido Biancho "Bianco", Fábio de Souza Silveira "Fábio Balako"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10904/indicacao_67-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja feita a criação da Secretaria Municipal de Bem Estar Animal, no âmbito da Administração Pública Direta do Município, com estrutura administrativa própria, dotação orçamentária específica e corpo técnico qualificado, destinada à formulação, coordenação, planejamento e execução de políticas públicas permanentes voltadas à proteção, defesa e promoção do bem estar animal. O crescimento populacional e o consequente aumento do número de animais domésticos, especialmente cães e gatos, impõem ao Poder Público a necessidade de atuação estruturada e permanente na prevenção de maus-tratos, controle populacional ético, incentivo à guarda responsável, promoção de campanhas de vacinação e adoção, bem como no acolhimento de animais em situação de abandono.</t>
+  </si>
+  <si>
+    <t>10905</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10905/indicacao_68-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja verificada a possibilidade do aumento no número das cotas de exames laboratoriais disponíveis à comunidade, nas Unidades Básicas de Saúde - UBS, do município. Tal ação aumentaria a capacidade de atendimento nas UBS e consequentemente desafogaria o atendimento da UPA, que se encontra sobrecarregada, após o início das aulas.</t>
+  </si>
+  <si>
+    <t>10906</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10906/indicacao_69-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito, que seja realizada a implantação de sinalização viária horizontal e vertical em frente à Escola Municipal Tisuro Tsuji, destinando área exclusiva para estacionamento de vans de transporte escolar, com extensão mínima de 20 (vinte) metros na unidade escolar. A presente indicação tem como objetivo organizar o fluxo de veículos nos horários de entrada e saída dos alunos, proporcionando maior segurança para estudantes, pais e profissionais da educação. A ausência de sinalização específica para o transporte escolar tem gerado desordem no trânsito, dificultando o embarque e desembarque dos alunos, além de aumentar o risco de acidentes. A delimitação de vagas exclusivas para vans escolares contribuirá significativamente para a mobilidade urbana e para a proteção das crianças.</t>
+  </si>
+  <si>
+    <t>10907</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10907/indicacao_70-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito, que seja instalado um abrigo para ponto de ônibus na Estrada Octávio Colli, esquina com a Avenida Beija-Flor. A presente indicação atende à solicitação dos moradores e usuários do transporte coletivo que utilizam o referido ponto diariamente. Atualmente, o local não conta com qualquer tipo de abrigo, deixando os usuários expostos ao sol forte e chuva, o que causa grande desconforto, especialmente para idosos, crianças e trabalhadores. A instalação de um abrigo adequado proporcionará mais comodidade, dignidade e segurança à população que depende do transporte público, além de contribuir para a organização do local.</t>
+  </si>
+  <si>
+    <t>10908</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10908/indicacao_71-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja realizada a reforma e ampliação do Centro Municipal de Educação Infantil - CMEI Vinicius de Moraes. A unidade atende um número expressivo de crianças e apresenta a necessidade de melhorias em sua estrutura, a fim de garantir mais segurança, conforto e qualidade no atendimento, além de possibilitar a ampliação de vagas na educação infantil. A medida contribuirá para melhores condições de ensino, trabalho e acolhimento às crianças, servidores e famílias atendidas.</t>
+  </si>
+  <si>
+    <t>10909</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10909/indicacao_72-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que uma das UBS do lado norte da cidade, possa atender como pronto atendimento até as 22 horas, podendo utilizar de uma das UBSs (Aurora, Rio de Janeiro, Ouro Verde, Independência) ou até mesmo o Centro Municipal de Especialidades – Ceme.</t>
+  </si>
+  <si>
+    <t>10910</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10910/indicacao_73-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja implantado um ponto de ônibus coberto na lateral da Unidade Básica de Saúde do Ouro Verde, evitando que os munícipes fiquem expostos a chuva e ao sol quente.</t>
+  </si>
+  <si>
+    <t>10911</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10911/indicacao_74-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que determine ao setor competente a realização de recapeamento asfáltico nas vias do Jardim Gralha Azul. A presente indicação tem como objetivo atender a uma demanda urgente dos moradores da região, que, durante visitas realizadas às famílias, relataram as precárias condições das vias públicas, comprometendo a trafegabilidade e a segurança. Indica-se a necessidade de recapeamento nas seguintes ruas: Três Lagoas, Naviraí, Nova Andradina, Diamantino, Dourados. Diante disso, solicitamos a atenção do Poder Executivo para que sejam tomadas as devidas providências com a maior brevidade possível.</t>
+  </si>
+  <si>
+    <t>10912</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10912/indicacao_75-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito  que seja realizado a retirada de uma árvore que se encontra condenada desde o ano de 2024, localizada na Rua Luiz Amaral de Souza, nº 606B, no Jardim Gralha Azul. A presente solicitação se justifica em razão do risco iminente que a referida árvore oferece aos moradores, pedestres e veículos que transitam pelo local, podendo causar acidentes e prejuízos materiais, além de colocar em risco a integridade física da população. Ressalta-se que já existe protocolo registrado sob o nº 0271, o qual até o presente momento não foi atendido, reforçando a necessidade de uma ação urgente por parte do Poder Público. Diante do exposto, solicita-se a devida atenção e providências.</t>
+  </si>
+  <si>
+    <t>10927</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10927/indicacao_76-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito  que sejam realizados os encaminhamentos e tratativas necessárias junto ao Governo Federal, em especial ao Ministério da Saúde, visando à solicitação de uma Unidade Odontológica Móvel (UOM) no Município. A Unidade Odontológica Móvel (UOM) é uma importante estratégia de ampliação do acesso aos serviços de saúde bucal, especialmente para atender comunidades em situação de vulnerabilidade social, moradores de bairros mais afastados, escolas e demais locais com dificuldade de acesso às unidades fixas de saúde. Além disso, trata-se de uma iniciativa já prevista em programas do Governo Federal, o que possibilita a captação de recursos e equipamentos, reduzindo os custos para o município e fortalecendo a rede de atenção básica em saúde</t>
+  </si>
+  <si>
+    <t>10928</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10928/indicacao_77-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja encaminhado com urgência a esta Casa de Leis, Projeto de Lei dispondo sobre a revisão geral anual (data-base) dos profissionais do magistério da rede pública municipal, garantindo a aplicação do Piso Salarial Profissional Nacional do Magistério, nos termos da legislação federal vigente, com efeitos a partir do mês de março. O presente requerimento tem por finalidade assegurar o cumprimento da data-base dos profissionais do magistério municipal, bem como garantir a observância do Piso Salarial Profissional Nacional, conforme determina a legislação federal. Ressalta-se que a valorização dos professores é princípio fundamental para a qualidade do ensino público, sendo dever do Poder Executivo assegurar remuneração digna e compatível com o piso nacional estabelecido.</t>
+  </si>
+  <si>
+    <t>10929</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10929/indicacao_78-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja realizada a pintura de vagas destinadas a motocicletas defronte e nas proximidades do nº 64, na Praça Ipiranga. O comércio recentemente inaugurado deverá atrair um grande fluxo de motocicletas, o que pode gerar tumulto no estacionamento da região, dificultando tanto o estacionamento de motos quanto de automóveis. Por esse motivo, torna-se necessária a devida organização do espaço, garantindo melhor mobilidade e ordem no local.</t>
+  </si>
+  <si>
+    <t>10930</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10930/indicacao_79-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito, que seja realizado estudo para a implantação de uma base operacional da Guarda Municipal no Jardim Panorama. A presente indicação tem como objetivo fortalecer a segurança pública no Jardim Panorama, atendendo a uma demanda da comunidade local. A instalação de uma base operacional da Guarda Municipal proporcionará maior presença ostensiva, contribuindo para a prevenção da criminalidade, aumento da sensação de segurança e agilidade no atendimento de ocorrências.</t>
+  </si>
+  <si>
+    <t>10931</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10931/indicacao_80-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja instalado um toldo nos fundos da Unidade Básica de Saúde Durvalino Rocha, localizado na Avenida Brasil, 46, Jardim Independência, tendo em vista que a unidade não dispõe de espaço coberto adequado para a realização de atendimentos. A criação desse ambiente seria ideal para a execução de serviços como vacinação e aferição de pressão arterial, além de proporcionar melhores condições de trabalho às enfermeiras e maior conforto aos usuários. Dessa forma, a medida contribuirá significativamente para a melhoria da qualidade dos atendimentos prestados na unidade.</t>
+  </si>
+  <si>
+    <t>10932</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10932/indicacao_81-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja criada e implantada uma equipe de Canil junto à Guarda Civil Municipal de Sarandi (GCM), com estrutura adequada e treinamento específico, destinada a atuar em ações de segurança pública, apoio operacional e prevenção de ilícitos. A medida tem como objetivo fortalecer as ações da corporação, ampliar a capacidade de atuação no patrulhamento preventivo, apoio em ocorrências, localização de entorpecentes e ações educativas, contribuindo para maior eficiência no trabalho da Guarda Civil Municipal e aumento da sensação de segurança da população.</t>
+  </si>
+  <si>
+    <t>10933</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10933/indicacao_82-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito  que seja feito a instalação de arquibancadas, assentos, lixeiras e bebedouros nos arredores do campo de futebol – Campo Municipal Aparecido Gonçalves Nunes "Morô" – na rua Pioneiro Francisco Brogio, 2507 - Jardim Nova Sarandi III.Tal iniciativa se faz necessário para os atletas e os demais munícipes que prestigiam os eventos esportivos.</t>
+  </si>
+  <si>
+    <t>10934</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10934/indicacao_83-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja realizada, com urgência, a limpeza e manutenção de um terreno público localizado na esquina das ruas Naviraí com a Rua Luiz Amaral de Souza, no Jardim Gralha Azul. A presente solicitação se faz necessária devido ao acúmulo de lixo, mato alto e possíveis focos de proliferação de insetos e animais peçonhentos, o que tem gerado preocupação e riscos à saúde dos moradores da região. Ressalta-se que a situação atual do local compromete a segurança, o bem-estar e a qualidade de vida da comunidade, além de contribuir para a degradação do espaço urbano. Diante disso, solicitamos que as devidas providências sejam tomadas com a</t>
+  </si>
+  <si>
+    <t>11020</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11020/indicacao_84-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito  que seja realizada a construção de um refeitório na Escola Municipal Olinda Dias Pereira, com a devida estrutura física adequada, incluindo espaço coberto, instalação de mesas e assentos, bem como condições apropriadas para o atendimento dos alunos durante os horários de alimentação. A presente indicação tem por objetivo atender a uma necessidade essencial da Escola Municipal Olinda Dias Pereira, tendo em vista que atualmente os alunos não dispõem de um espaço adequado para a realização de suas refeições. A ausência de um refeitório compromete não apenas o conforto, mas também a organização e a qualidade do momento da alimentação, que é fundamental para o desenvolvimento das crianças. Um ambiente apropriado contribui para melhores condições de higiene, bem-estar e convivência entre os alunos, além de proporcionar mais dignidade durante as refeições.</t>
+  </si>
+  <si>
+    <t>11021</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11021/indicacao_85-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito bem como à Secretaria competente, que seja realizada, com urgência, a limpeza de um terreno de propriedade do Município localizado na Rua João Martinez, esquina com a Rua Dourados, no Jardim Cruzeiro. A presente indicação se faz necessária tendo em vista as diversas reclamações de moradores da região, que relatam o acúmulo de lixo e entulhos no referido terreno. Tal situação tem gerado preocupação quanto à proliferação de animais peçonhentos, insetos e possíveis focos de doenças, além de comprometer a segurança e o bem-estar da comunidade local. Ressalta-se que a manutenção e conservação de áreas públicas são essenciais para garantir a qualidade de vida da população, bem como a preservação do ambiente urbano. Diante do exposto, solicitamos a devida atenção e providências por parte do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>11022</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11022/indicacao_86-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja realizada a roçada em área pública onde está localizada a linha de transmissão de energia elétrica, situada entre as Ruas Lázaro Alves de Oliveira e a Rua Aparecido Onício Dom Bosco, com continuidade da linha de transmissão entra a Ruas Lázaro Alves de Oliveira e a Rua Manoel Marques da Silva,  no Jardim Aurora II, no município de Sarandi – PR. A presente indicação tem por objetivo atender às demandas dos moradores da região, tendo em vista que o mato alto na área mencionada tem causado diversos transtornos à comunidade local. O acúmulo de vegetação favorece a proliferação de insetos e animais peçonhentos, colocando em risco a saúde e a segurança dos moradores.</t>
+  </si>
+  <si>
+    <t>11023</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>Dionizio Aparecido Viaro "Dionizio da Diocar"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11023/indicacao_87-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito, que seja realizada a roçada na área situada entre as Ruas Texas e Pedro Izidoro do Carmo, em toda a sua extensão, no Jardim Oriental, no município de Sarandi – PR. A presente indicação tem por objetivo atender às demandas dos moradores da região, tendo em vista que o mato alto na área mencionada tem causado diversos transtornos à comunidade local. O acúmulo de vegetação favorece a proliferação de insetos e animais peçonhentos, colocando em risco a saúde e a segurança dos moradores.</t>
+  </si>
+  <si>
+    <t>11024</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11024/indicacao_88-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja feita a implantação de um programa comunitário de reforço escolar que oferece apoio educacional gratuito ou acessível a crianças em vulnerabilidade, ao mesmo tempo em que proporciona experiência prática supervisionada para estudantes de pedagogia, promovendo desenvolvimento educacional e formação profissional de forma integrada. Isso tem impacto social real e resolve dois problemas ao mesmo tempo, crianças sem acesso a reforço e estagiários precisando de prática. Objetivos Específicos: melhorar o desempenho escolar das crianças; reduzir dificuldades de aprendizagem; apoiar escolas públicas locais; oferecer experiência prática para estagiários; desenvolver responsabilidade social nos universitários O público-alvo são crianças do ensino fundamental (6 a 14 anos), principalmente de escolas públicas e estudantes de pedagogia (a partir do 2º semestre).</t>
+  </si>
+  <si>
+    <t>11025</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11025/indicacao_89-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja realizada a construção de galerias pluviais, com instalação de bueiros ao longo da Avenida João Marangoni, visando solucionar os recorrentes pontos de acúmulo de água causados por desníveis e insuficiência da drenagem existente. A intervenção é necessária para evitar alagamentos, preservar o pavimento, garantir a segurança de motoristas e pedestres e melhorar as condições de mobilidade urbana e funcionamento do comércio ao longo da via.</t>
+  </si>
+  <si>
+    <t>11026</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11026/indicacao_90-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que determine ao setor competente a implantação de um quebra-molas na Rua Martim Afonso, nas proximidades do número 436 A, no Jardim Aliança. A presente indicação atende à solicitação dos moradores da localidade, que relatam que veículos e motocicletas trafegam em alta velocidade nesse trecho, colocando em risco a segurança dos pedestres. Ressalta-se que há grande circulação de crianças e idosos na região, o que aumenta preocupação com possíveis acidentes. Diante disso, a implantação de um quebra-molas se faz necessária para reduzir a velocidade dos veículos e garantir maior segurança a todos.</t>
+  </si>
+  <si>
+    <t>11027</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11027/indicacao_91-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que determine, junto ao órgão competente, a realização de vistoria em uma residência localizada na Rua Rui Barbosa, nº 450, no Jardim Independência. A referida casa encontra-se abandonada há vários anos, com grande quantidade de entulho acumulado em seu interior, situação que tem gerado grande preocupação aos moradores vizinhos. Diante disso, os moradores solicitam providências urgentes do poder público. Dessa forma, solicita-se que seja realizada a vistoria no local e a devida notificação do proprietário, para que sejam tomadas as medidas necessárias quanto à limpeza e manutenção do imóvel. A presente indicação atende a um pedido da comunidade local, que aguarda providências para a resolução do problema.</t>
+  </si>
+  <si>
+    <t>11123</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11123/indicacao_92-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito  que seja realizada a construção de uma Unidade Básica de Saúde - UBS, no Conjunto Floresta, considerando o crescimento contínuo do número de moradores na localidade, o que tem ampliado significativamente a demanda por serviços públicos essenciais, especialmente na área da saúde, sem que exista estrutura própria suficiente para atender, de forma adequada e descentralizada, a população residente. A construção de uma Unidade Básica de Saúde no Conjunto Floresta, representa medida estratégica para fortalecer a atenção primária, ampliar a cobertura da Estratégia Saúde da Família e assegurar atendimento mais próximo, humanizado e eficiente à comunidade. Além de promover maior organização da rede municipal de saúde, a iniciativa contribuirá para melhorar a qualidade de vida dos moradores, garantindo acesso digno e adequado aos serviços básicos de saúde.</t>
+  </si>
+  <si>
+    <t>11124</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11124/indicacao_93-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que sejam realizadas reformas estruturais na Escola Municipal Padre José de Anchieta, com a devida avaliação técnica das condições físicas da unidade e a adoção das providências necessárias para garantir a adequada infraestrutura do ambiente escolar. A presente indicação se justifica diante das condições estruturais atualmente verificadas na Escola Municipal Padre José de Anchieta, que atende cerca de 631 alunos distribuídos em apenas 12 salas de aula, o que tem gerado superlotação e impactado diretamente na qualidade do ambiente escolar. A ausência de ventilação adequada nas salas de aula, somada à falta de ventiladores, agrava o desconforto térmico, prejudicando o desempenho dos alunos e as condições de trabalho dos profissionais da educação. Além disso, há problemas recorrentes de manutenção, como falhas elétricas e goteiras na quadra, refeitório e banheiros, que comprometem a segurança e a adequada utilização dos espaços escolares. A presença de vidros quebrados representa risco à integridade física da comunidade escolar, enquanto a calçada em más condições dificulta o acesso seguro de alunos, pais e servidores. Por fim, o portão com interfone danificado compromete o controle de acesso à unidade, afetando diretamente a segurança do ambiente escolar. Diante desse cenário, torna-se necessária a realização de reformas estruturais</t>
+  </si>
+  <si>
+    <t>11126</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11126/indicacao_94-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja realizada a criação de uma horta comunitária na Escola Municipal Olinda Dias Pereira, Parque Alvamar, indicação essa apresentada pela vereadora mirim Maira Gabriela de Oliveira Freitas, que tem o objetivo de proporcionar aos alunos a oportunidade de cultivar plantas e participar ativamente de atividades relacionadas à educação ambiental. A implantação da horta contribuirá significativamente para o aprendizado prático, estimulando o contato direto com a natureza, o desenvolvimento da responsabilidade, o trabalho em equipe e a conscientização sobre a importância da sustentabilidade e da alimentação saudável. Trata-se de uma iniciativa simples, porém de grande impacto pedagógico e social, que certamente trará benefícios duradouros à comunidade escolar.</t>
+  </si>
+  <si>
+    <t>11127</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11127/indicacao_95-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito, que sejam adotadas medidas para o aumento da oferta de consultas médicas na especialidade de médico ginecologista na rede pública municipal de saúde, visando reduzir o tempo de espera e ampliar o acesso da população ao atendimento especializado. A medida se faz necessária diante da demanda existente por atendimentos ginecológicos, especialmente em casos que exigem acompanhamento contínuo e diagnóstico especializado, como doenças que causam dor crônica e comprometem a qualidade de vida das pacientes. A ampliação da oferta contribuirá para maior agilidade no atendimento, continuidade dos tratamentos e fortalecimento da assistência à saúde da mulher no município.</t>
+  </si>
+  <si>
+    <t>11128</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11128/indicacao_96-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que realize o recape asfáltico na Rua dos Cravos, Rua das Palmas e Rua Vitória Régia, no Jardim Verão. A situação atual das vias encontram-se precária, com buracos e ondulações que dificultam a circulação segura de veículos e pedestres.</t>
+  </si>
+  <si>
+    <t>11129</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11129/indicacao_97-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que determine a implantação de sinalização viária no Jardim Gralha Azul, exclusivamente por meio da instalação de placas de PARE e da execução de pinturas horizontais correspondentes nas vias públicas do referido bairro. A presente indicação tem como objetivo atender a uma demanda urgente dos moradores da região, que, em diversas ocasiões e durante visitas realizadas, relataram a ausência de sinalização adequada. Tal situação compromete a organização do trânsito e coloca em risco a segurança de motoristas e pedestres. Propõe-se a implantação da sinalização nas seguintes ruas: Três Lagoas, Naviraí, Nova Andradina, Diamantino e Dourados. Ressalta-se que a instalação das placas e a execução das pinturas horizontais de PARE são medidas essenciais para proporcionar maior organização do tráfego e garantir a segurança da população local. Diante do exposto, solicita-se a atenção do Poder Executivo para que sejam adotadas, com a maior brevidade possível, as providências necessárias à efetiva implantação da sinalização no Jardim Gralha Azul.</t>
+  </si>
+  <si>
+    <t>11130</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11130/indicacao_98-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que determine ao setor competente a realização da substituição das lâmpadas da iluminação pública do Jardim Gralha Azul, por lâmpadas de LED. A presente indicação tem como objetivo atender à demanda dos moradores, que relatam a necessidade de melhoria na iluminação pública da região. A substituição por lâmpadas de LED proporcionará maior eficiência luminosa, melhor visibilidade nas vias, além de contribuir para a segurança da população. Ressalta-se ainda que a tecnologia LED apresenta maior durabilidade e me</t>
+  </si>
+  <si>
+    <t>11106</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>Dionizio Aparecido Viaro "Dionizio da Diocar", Aparecido Biancho "Bianco", Belmiro da Silva Farias "Belmiro Barbeiro", Claudio de Souza "Professor Claudio", Edinaldo Cardoso Silverio "Edinaldo Transportes", Erasmo Cardoso Pereira "Erasmo da Saúde", Fábio de Souza Silveira "Fábio Balako", Gilberto Messias de Pinas "Gil", João Francisco do Nascimento "Bugrão", Thayná Menegazze Maciel "Thay Menegazze"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11106/indicacao_99-2026__-_vereador_mirim.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores abaixo-assinado, em conformidade com o art. 192 do Regimento Interno, solicita a Vossa Excelência, após a leitura em Plenário, o deferimento e o envio de ofício ao Executivo Municipal, indicando:_x000D_
+Que sejam atendidas as indicações contidas no Ofício nº 1 / 2026 / PVM, do Programa Vereador Mirim, referente à pauta do dia 14/4/2026.</t>
+  </si>
+  <si>
+    <t>11199</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11199/indicacao_100-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja realizada, ainda no presente ano, a Corrida de Pedestres “12 de Outubro”, ou outro evento similar com nomenclatura a ser definida pela Administração Municipal. A presente indicação tem como objetivo atender à crescente demanda dos corredores e praticantes de atividades físicas do município, promovendo um evento esportivo organizado, acessível e gratuito à população. A realização de uma corrida de pedestres incentiva a prática esportiva, contribuindo significativamente para a melhoria da saúde física e mental dos participantes, além de fomentar hábitos saudáveis e a integração social entre os munícipes. Além disso, eventos dessa natureza valorizam o esporte local, podendo revelar novos talentos e fortalecer o calendário esportivo municipal, promovendo também o lazer e o bem-estar da comunidade. Diante do exposto, solicita-se a atenção do Poder Executivo para o atendimento desta indicação.</t>
+  </si>
+  <si>
+    <t>11200</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11200/indicacao_101-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja realizada a remoção de uma árvore localizada na Rua Carlos Gomes, nº 2184, Jardim Independência, no município de Sarandi – PR. A presente solicitação se justifica pelo fato de que a empresa COPEL já realizou a poda da referida árvore para possibilitar a substituição do padrão de energia elétrica. No entanto, faz-se necessária a retirada completa da mesma, a fim de evitar possíveis interferências na rede elétrica e garantir a segurança dos profissionais responsáveis pela execução do serviço. Ressalta-se que já foi registrado o protocolo nº 0064, o qual, até o momento, não foi atendido, reforçando a urgência da referida remoção.</t>
+  </si>
+  <si>
+    <t>11202</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11202/indicacao_102-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que determine aos órgãos competentes que seja realizado, com urgência, a manutenção dos bebedouros da Escola Municipal Olinda Dias. A presente indicação tem como objetivo atender uma necessidade urgente da Escola Municipal Olinda Dias. Conforme relatos, o bebedouro da unidade encontra-se com defeito, não realizando o resfriamento da água, fazendo com que os alunos estejam consumindo água quente. Tal situação compromete o bem-estar das crianças, especialmente em dias de altas temperaturas. Diante disso, solicita-se a adoção de medidas imediatas para o reparo do equipamento, assegurando melhores condições aos alunos e servidores da instituição.</t>
+  </si>
+  <si>
+    <t>11203</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11203/indicacao_103-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito, que seja realizada a instalação de totens de monitoramento inteligente em pontos estratégicos do município, abrangendo não apenas locais de grande circulação, mas também áreas com menor movimento, praças públicas, espaços de lazer e demais vias urbanas. Os equipamentos poderão contar com câmeras de monitoramento com funcionamento 24 horas, transmissão em tempo real, botão de acionamento de emergência e tecnologias integradas, sendo conectados à central da Guarda Civil Municipal. A medida visa ampliar a cobertura de segurança em toda a cidade, atuando de forma preventiva tanto em áreas de maior fluxo quanto em locais mais isolados, proporcionando maior sensação de segurança, resposta rápida a ocorrências e apoio às ações de fiscalização e proteção da população.</t>
+  </si>
+  <si>
+    <t>11204</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11204/indicacao_104-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito a implantação de um quebra-molas na Rua Wenceslau Braz, próximo ao nº 176, no Jardim Cometa. Esta solicitação se faz necessário devido ao alto fluxo de veículos em velocidade elevada, o que tem causado frequentes acidentes, inclusive na região do Jardim Ana Elisa, colocando em risco a segurança dos moradores.</t>
+  </si>
+  <si>
+    <t>11205</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11205/indicacao_105-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que determine a retirada de três árvores localizadas na Avenida Londrina, nº 950, em frente à Farmácia Nissei, no Jardim Independência. As calçadas onde se encontram essas árvores apresentam visível deterioração, comprometendo a segurança dos pedestres e dificultando a acessibilidade, especialmente para pessoas com mobilidade reduzida. Diante disso, é de extrema importância que a Secretaria Municipal de Meio Ambiente realize uma avaliação técnica no local e, caso seja constatada a necessidade, autorize a remoção das referidas árvores. Recomenda-se, ainda, que sejam adotadas providências imediatas para a recuperação das calçadas, garantindo condições adequadas de segurança e acessibilidade.</t>
+  </si>
+  <si>
+    <t>11206</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11206/indicacao_106-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que determine a implantação de uma Unidade Básica de Saúde - UBS, no Conjunto Residencial Governador José Richa, tendo em vista a consolidação do bairro como área densamente povoada e a crescente necessidade de ampliação da rede de atenção primária à saúde naquela região, a qual atualmente não dispõe de estrutura própria suficiente para atender, com eficiência e proximidade, a população ali residente. A inexistência de uma UBS no próprio bairro obriga os cidadãos a se deslocarem para outras localidades, o que ocasiona dificuldades logísticas, atrasos em atendimentos e sobrecarga nas unidades já existentes.</t>
+  </si>
+  <si>
+    <t>11208</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11208/indicacao_107-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito que determine aos órgãos competentes do Poder Executivo a adoção das providências administrativas, técnicas e orçamentárias necessárias para a implantação de um “Castramóvel” no município, destinado à realização de castrações gratuitas ou a baixo custo. A presente indicação tem por objetivo fortalecer as políticas públicas de bem-estar animal e saúde pública, por meio da implantação de uma unidade móvel de castração (“Castramóvel”), que permita ampliar o acesso da população aos serviços de esterilização de animais, especialmente para famílias em situação de vulnerabilidade social. Desta forma é de extrema importância que o Poder Executivo avalie e implemente o Castramóvel no município, garantindo mais dignidade aos animais e promovendo uma cidade mais saudável e responsável.</t>
+  </si>
+  <si>
+    <t>11317</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que determine, com máxima urgência, a realização de roçada e limpeza em terreno localizado na Avenida Brasil, Jardim São José, ao lado do número 2428.A presente indicação se faz necessária em razão das constantes reclamações dos moradores vizinhos, tendo em vista que o referido terreno encontra-se com mato alto e acúmulo de sujeira, o que tem ocasionado diversos transtornos à comunidade local. A situação favorece a proliferação de insetos, animais peçonhentos e possíveis focos de doenças, além de comprometer a segurança e o bem-estar dos moradores. Diante disso, solicita-se a devida atenção do Poder Executivo para que sejam tomadas as providências necessárias com a maior brevidade possível.</t>
+  </si>
+  <si>
+    <t>11318</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que determine aos órgãos competentes, a instalação de mais bancos na Praça Pioneiro José Reggiano, localizada no Parque Alvamar. A presente indicação tem por objetivo atender a uma demanda dos moradores do Parque Alvamar, que utilizam a referida praça como espaço de lazer, convivência e descanso. Atualmente, a quantidade de bancos existentes é insuficiente para acomodar adequadamente a população, especialmente idosos, crianças e famílias que frequentam o local nos períodos de maior movimento. A instalação de novos bancos proporcionará mais conforto aos usuários, incentivará a permanência no espaço público e contribuirá para a valorização da área.</t>
+  </si>
+  <si>
+    <t>11319</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja estudada a viabilidade de implantação de uma sede/base da Guarda Municipal no Jardim Independência 3ª Parte. A presente indicação tem como objetivo reforçar a segurança pública na região do Jardim Independência 3ª Parte, que vem apresentando crescimento populacional significativo, aumentando, consequentemente, a demanda por ações preventivas e ostensivas de segurança. A instalação de uma base da Guarda Municipal no local proporcionará maior agilidade no atendimento de ocorrências, presença constante dos agentes de segurança e aumento da sensação de segurança para os moradores, comerciantes e frequentadores da região.</t>
+  </si>
+  <si>
+    <t>11321</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que realize a pavimentação na Avenida Castelo Branco, no trecho compreendido entre a Rua João Saran até o encontro com a Estrada Velha (já pertencente ao município de Marialva).Tal medida será de grande importância para as famílias que residem nas proximidades da empresa CPA – Armazém Geral de Líquidos, bem como para os trabalhadores que utilizam diariamente essa via para deslocamento.</t>
+  </si>
+  <si>
+    <t>11322</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito, que sejam adotadas medidas administrativas voltadas à revisão das multas aplicadas no período da pandemia de COVID-19, especialmente aquelas relacionadas aos decretos de restrição de horários de funcionamento de atividades econômicas no município. Sugere-se a implementação de ações que contemplem a concessão de descontos sobre os valores das multas, possibilidade de parcelamento em condições facilitadas e revisão dos casos, considerando o contexto excepcional vivido à época, marcado por impactos econômicos, sociais e financeiros à população. Indica-se, ainda, a criação de mecanismo ou comissão específica para análise individualizada das penalidades aplicadas durante o período, garantindo maior razoabilidade, transparência e adequação das medidas às circunstâncias enfrentadas pelos munícipes. A iniciativa visa promover justiça administrativa, equilíbrio nas decisões e adequação das penalidades à realidade vivenciada durante a pandemia, contribuindo para a regularização das situações pendentes e apoio à população afetada.</t>
+  </si>
+  <si>
+    <t>11323</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito, que seja criado um Programa Municipal de Segurança em Fundos de Vale e Áreas Rurais, contemplando ações integradas de fiscalização, monitoramento e proteção desses espaços públicos. O programa deverá contemplar a instalação de câmeras de monitoramento com funcionamento 24 horas, integradas à central da Guarda Civil Municipal, com utilização de tecnologias inteligentes, bem como, quando necessário, a implantação de alambrados, cercamentos e melhorias de acesso com calçamento em pontos estratégicos. A medida visa coibir o descarte irregular de lixo e entulhos, prevenir práticas ilícitas, preservar o meio ambiente e ampliar a segurança da população, abrangendo fundos de vale, pontes, estradas rurais e demais áreas vulneráveis do município. Há relatos de moradores que procuraram este gabinete apontando situações recorrentes de descarte irregular e insegurança, reforçando a necessidade de uma ação estruturada e contínua.</t>
+  </si>
+  <si>
+    <t>11324</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito, que seja realizada a criação do Portal de Serviços “Cidade Digital”, por meio de aplicativo ou site unificado, para solicitação de serviços públicos (tapa-buracos, iluminação, poda, entre outros) e emissão de guias. A iniciativa visa modernizar o atendimento, garantindo mais agilidade, transparência e eficiência na gestão pública.</t>
+  </si>
+  <si>
+    <t>11325</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que seja realizada a instalação de um quebra-molas na Rua Salvador Jordano, em frente ao nº 1294, no bairro Jardim Paulista. Tal solicitação visa atender as demandas dos moradores locais quanto a segurança viária, tendo em vista a alta velocidade com que veículos trafegam pelo trecho, colocando em risco pedestre, ciclista e condutores. A implantação de redutor de velocidade nesse ponto contribuirá para a prevenção de acidentes e maior tranquilidade da comunidade.</t>
+  </si>
+  <si>
+    <t>11326</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>Indica ao senhor Prefeito que, por meio das Secretarias Municipais competentes, sejam adotadas as providências necessárias para a recomposição e ampliação do quadro de servidores do Centro Municipal de Educação Infantil (CMEI) Beatriz Silva Pacheco Gonçalves, garantindo condições adequadas de funcionamento da unidade, especialmente no que se refere à disponibilidade de profissionais para atendimento das demandas educacionais e de manutenção do ambiente escolar. A presente indicação se justifica diante dos relatos de insuficiência de servidores no CMEI Beatriz Silva Pacheco Gonçalves, situação que tem impactado diretamente a qualidade dos serviços prestados à comunidade.</t>
+  </si>
+  <si>
+    <t>11327</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito que, por meio da Secretaria Municipal de Educação e demais órgãos competentes, sejam adotadas providências para a ampliação do quadro de servidores da Escola Municipal Professor Paulo Freire, especialmente quanto à recomposição do número de professores regentes e professores de apoio necessários ao adequado funcionamento da unidade escolar. A Escola Municipal Professor Paulo Freire enfrenta dificuldades em razão da falta de professores e de professores de apoio, situação que compromete diretamente o processo de ensino e aprendizagem dos alunos. Conforme relatos recebidos, há turmas que chegam a ficar sem aulas devidamente planejadas, o que prejudica a continuidade dos conteúdos, a organização pedagógica e o desenvolvimento escolar das crianças. A ampliação do quadro de servidores é medida necessária para assegurar melhores condições de trabalho aos profissionais da educação, garantir o cumprimento da rotina escolar e preservar o direito dos alunos a uma educação pública de qualidade.</t>
+  </si>
+  <si>
+    <t>11328</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito que, por meio da Secretaria Municipal de Educação e demais órgãos competentes, sejam adotadas providências urgentes voltadas à reestruturação das condições de trabalho na Escola Municipal Mauro Padilha, com a devida recomposição do quadro de professores por área específica e a garantia do cumprimento da hora-atividade aos docentes da unidade. A presente indicação fundamenta-se em relatos que evidenciam uma situação crítica vivenciada na Escola Municipal Mauro Padilha, onde professores vêm enfrentando sobrecarga excessiva de trabalho, impactando diretamente a qualidade do ensino e as condições de exercício da função docente. Há casos em que profissionais estão sendo obrigados a assumir múltiplas disciplinas simultaneamente, abrangendo áreas como Língua Portuguesa, Matemática, Ciências, História, Geografia, Arte, Ensino Religioso, Inglês e até Robótica. Tal realidade demonstra a ausência de professores específicos por área, o que compromete a especialização do ensino e sobrecarrega de forma desproporcional os docentes. Somado a isso, verifica-se o descumprimento do direito à hora-atividade, essencial para o planejamento das aulas, correção de avaliações, formação continuada e organização pedagógica. A ausência desse tempo adequado inviabiliza o preparo necessário das atividades, prejudicando o processo de ensino-aprendizagem. Destaca-se ainda o elevado volume de demandas atribuídas aos professores, incluindo múltiplos ciclos avaliativos por disciplina, atendimento às exigências pedagógicas e participação em avaliações externas, sem a devida estrutura de apoio e tempo hábil para execução dessas atividades. Diante desse cenário, é evidente a necessidade de intervenção do Poder Executivo para assegurar condições mínimas de trabalho aos profissionais da educação da unidade, garantindo o cumprimento da legislação vigente e promovendo um ambiente escolar mais estruturado, eficiente e compatível com a qualidade de ensino que os alunos merecem.</t>
+  </si>
+  <si>
+    <t>10473</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10473/mocao_no_1_2026_dr._ricardo_lazzaretti_belmiro_ass.pdf</t>
+  </si>
+  <si>
+    <t>Moção com votos de congratulações e louvor ao Dr. Ricardo Lazzaretti médico com trajetória marcada pela dedicação à saúde pública, ao cuidado humanizado e ao compromisso com a população de Sarandi/PR.</t>
+  </si>
+  <si>
+    <t>10492</t>
+  </si>
+  <si>
+    <t>Requer que seja consignada moção com votos de congratulação e louvor Com Votos de Congratulação e Louvor à técnica e atleta de handebol, Larissa Suelen de Brito Oliveira, por sua trajetória esportiva no Município de Sarandi, marcada por atuação contínua e destacada desde o ano de 2002, bem como pela dedicação, liderança e relevantes serviços prestados ao esporte e à comunidade sarandiense._x000D_
+Natural de Campo Mourão/PR, graduada em Educação Física (Licenciatura e Bacharelado), a partir de 2009 passou a atuar profissionalmente como professora e técnica, dedicando-se à formação esportiva, social e cidadã de crianças, adolescentes e jovens atletas, contribuindo de forma significativa para o fortalecimento do handebol no Município._x000D_
+Com ampla experiência em projetos sociais e no esporte de rendimento, desenvolve trabalho consolidado no Município de Sarandi, promovendo o esporte como instrumento de inclusão social, disciplina, educação e formação de valores. Ao longo de sua trajetória como técnica, acumulou conquistas expressivas em níveis municipal, estadual e nacional._x000D_
+Entre os principais resultados obtidos como técnica, destacam-se: Campeã Paranaense Sub-8; títulos em campeonatos municipais e estaduais; Campeã dos Jogos da Juventude – Fase Final Masculina em 2015; 3º lugar nos Jogos da Juventude Brasileiro com a mesma equipe; 3º lugar no Campeonato Brasileiro; participações com pódios nos Jogos Escolares e Jogos da Juventude; além dos títulos de Campeã Paranaense nas categorias infantil._x000D_
+No ano de 2025, sagrou-se Bicampeã Paranaense Sub-10 Feminino, Campeã Paranaense Sub-10 Masculino e conquistou o 3º lugar na Taça Sul – Campeonato Brasileiro Mirim Masculino, consolidando trabalho contínuo e estruturado nas categorias de base._x000D_
+Como atleta, atuou por importantes equipes do cenário nacional, defendendo os clubes Concórdia (SC) e Maringá (PR), onde recebeu homenagem por mais de dez anos de serviços prestados. Em seu retorno ao projeto de origem, conquistou o título de Campeã da Conferência Sul da Liga Nacional e, no ano seguinte, o Vice-Campeonato da mesma competição, considerada a principal do handebol brasileiro._x000D_
+Em 2025, integrou a equipe da FAG Cascavel, maior campeã do handebol paranaense, conquistando os títulos de Campeã dos Jogos Abertos do Paraná e Campeã Paranaense. No mesmo ano, foi convocada para a Seleção Brasileira Master (categoria 37+), sagrando-se Campeã invicta da Copa América, realizada em Assunção, Paraguai, representando o Brasil em competição internacional e elevando o nome de Sarandi no cenário esportivo internacional._x000D_
+Diante de sua trajetória de dedicação, liderança e relevantes serviços prestados ao esporte e à comunidade sarandiense, a Professora Larissa Suelen de Brito Oliveira é merecedora de Moção de Aplausos, como forma de reconhecimento e gratidão do Poder Legislativo e da sociedade.</t>
+  </si>
+  <si>
+    <t>10657</t>
+  </si>
+  <si>
+    <t>Erasmo Cardoso Pereira "Erasmo da Saúde", Dionizio Aparecido Viaro "Dionizio da Diocar"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10657/mocao_no_3_2026_dr._wellington_silva_dionizio_e_erasmo.pdf</t>
+  </si>
+  <si>
+    <t>Moção com votos de congratulações e louvor ao Doutor Wellington Silva Lima por seus relevantes serviços prestados à comunidade e pelo excelente trabalho como Diretor Clínico na Unidade de Pronto Atendimento – UPA de Sarandi.</t>
+  </si>
+  <si>
+    <t>10704</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10704/mocao_no_4_2026_kayser_peixoto_dionizio.pdf</t>
+  </si>
+  <si>
+    <t>Moção com votos de congratulações e louvor a Senhora Kayse Samara Peixoto, em reconhecimento à sua exemplar trajetória profissional, ao relevante serviço prestado à comunidade e ao seu firme compromisso com a promoção da educação, da cidadania e da segurança no trânsito no Município de Sarandi/PR.</t>
+  </si>
+  <si>
+    <t>10705</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10705/mocao_no_5_2026__colegio_santa_ana_erasmo.pdf</t>
+  </si>
+  <si>
+    <t>Moção com Votos de Congratulação e Louvor ao Colégio Santa Ana – Educação Infantil, Ensino Fundamental e Médio, pela relevante contribuição prestada à educação e ao desenvolvimento do Município de Sarandi ao longo de sua trajetória.</t>
+  </si>
+  <si>
+    <t>10810</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10810/mocao_no_6_2025_hugo_siqueira.pdf</t>
+  </si>
+  <si>
+    <t>Moção com votos de congratulações e louvor ao Dr. Hugo Siqueira Robert Pinto, especializado em Medicina da Família e Comunidade em 2013 pela Universidade Federal de Fortaleza, no Ceará.</t>
+  </si>
+  <si>
+    <t>10883</t>
+  </si>
+  <si>
+    <t>moção_x000D_
+com votos de congratulação e louvor a Doutora Rizzia Camargos de Oliveira por seu relevante trabalho a comunidade com amor e dedicação a sua profissão. Filha do conceituado Dr. Arnoldo de Oliveira Junior, se destaca por seu relevante trabalho a comunidade com amor e dedicação a sua  profissão. É uma oportunidade para expressarmos nossa mais profunda gratidão e respeito a essa profissional que dedica suas vidas ao cuidado da saúde e ao alívio do sofrimento humano. A medicina é mais do que uma profissão. É uma missão que exige não apenas conhecimento técnico e científico, mas_x000D_
+também empatia, compaixão e um compromisso inabalável com o bem-estar do próximo.</t>
+  </si>
+  <si>
+    <t>10886</t>
+  </si>
+  <si>
+    <t>moção com votos de congratulação e louvor à Senhora Aurora Satiko Koga, em reconhecimento aos relevantes serviços prestados à comunidade e à dedicação exemplar na assistência aos pacientes sob seus cuidados, bem como pelo excelente trabalho desempenhado como enfermeira em nosso município. _x000D_
+_x000D_
+A homenageada destaca-se por sua atuação pautada no profissionalismo, na competência, na ética e no compromisso com a saúde pública, sempre priorizando o bem-estar e a dignidade dos pacientes. Sua conduta responsável e humanizada, aliada ao espírito de liderança e serviço, tem contribuído de forma significativa para o fortalecimento do atendimento em saúde em nossa cidade. _x000D_
+_x000D_
+Diante de sua trajetória marcada pelo trabalho incansável e pela relevante contribuição à comunidade, manifestamos profundo reconhecimento, respeito e aplauso, tornando pública esta justa homenagem.</t>
+  </si>
+  <si>
+    <t>10887</t>
+  </si>
+  <si>
+    <t>moção de aplausos e congratulações ao Colégio Estadual Cívico-Militar Vereador Luiz Zanchim, em reconhecimento aos relevantes serviços prestados à educação e à formação cidadã dos jovens do município de Sarandi. _x000D_
+_x000D_
+A presente homenagem se justifica pelo importante trabalho desenvolvido pela instituição de ensino, que vem se destacando no cenário educacional do município pela dedicação à qualidade do ensino, pela disciplina, pela valorização dos princípios cívicos e pela formação integral de seus estudantes. _x000D_
+_x000D_
+O Colégio Estadual Cívico-Militar Vereador Luiz Zanchim tem demonstrado grande protagonismo educacional, evidenciado pela participação no Programa Parlamento Jovem, iniciativa de grande importância para a formação política e cidadã dos estudantes, sendo a única instituição de ensino do município de Sarandi a integrar esse projeto, representando com destaque a cidade e incentivando o protagonismo juvenil.</t>
+  </si>
+  <si>
+    <t>10888</t>
+  </si>
+  <si>
+    <t>moção com votos de louvor e congratulação, homenagem ao Dr. José Cunha Araújo, em reconhecimento à sua exemplar trajetória de vida e à relevante contribuição profissional dedicada à área da saúde no Município de Sarandi. _x000D_
+_x000D_
+Natural de Imperatriz, Maranhão, o homenageado é graduado em Medicina pela Universidade Cristiana da Bolívia. Chegou ao município de Sarandi no ano de 2002, por meio de intercâmbio, para concluir sua formação médica no Hospital Metropolitano. Iniciou oficialmente suas atividades profissionais na cidade em 2004, atuando no então Pronto-Socorro localizado na Avenida Londrina, bem como nas Unidades Básicas de Saúde do município, onde passou a contribuir de forma significativa para o fortalecimento e a qualidade dos serviços de saúde prestados à população sarandiense.</t>
+  </si>
+  <si>
+    <t>10915</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10915/mocao_no_11_2026__jair_fernandes_pereira.pdf</t>
+  </si>
+  <si>
+    <t>Moção com votos de congratulação e louvor ao Senhor Jair Fernandes Pereira em homenagem à sua trajetória de vida exemplar, marcada pelo trabalho, dedicação e relevantes serviços prestados à comunidade na área da saúde.</t>
+  </si>
+  <si>
+    <t>10916</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10916/mocao_no_12_2026_fabiana_aparecida_da_silva_batista_milioransa_claudio.pdf</t>
+  </si>
+  <si>
+    <t>Moção com votos de congratulação e louvor à Senhora Fabiana Aparecida da Silva Batista Milioransa em homenagem à sua brilhante trajetória no esporte paralímpico, especialmente na modalidade de Goalball, elevando com orgulho o nome do Município de Sarandi em âmbito nacional e internacional.</t>
+  </si>
+  <si>
+    <t>10954</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10954/mocao_no_13_2026_rosangela_aparecida_da_silva_costa-_claudio.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à senhora Rosângela Aparecida da Silva Costa, em reconhecimento a sua relevante trajetória e aos serviços prestados à educação e a comunidade do município de Sarandi.</t>
+  </si>
+  <si>
+    <t>11042</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11042/mocao_no_14_2026_romu_thayna.pdf</t>
+  </si>
+  <si>
+    <t>Moção com votos de congratulações e louvor aos Guardas Civis Municipais integrantes da equipe da Ronda Ostensiva Municipal (ROMU), em reconhecimento a atuação eficiente no atendimento de ocorrência no município de Sarandi.</t>
+  </si>
+  <si>
+    <t>10961</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>OF</t>
+  </si>
+  <si>
+    <t>Ofício do Poder Executivo</t>
+  </si>
+  <si>
+    <t>Carlos Alberto de Paula Júnior</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10961/oficio_no_124_2026_gabinete_do_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>Relatórios do exercício financeiro de 2025 do município de Sarandi (Prestação de Contas apresentadas ao Tribunal de Contas e disponibilização de consulta e apreciação pelos cidadãos e instituições da sociedade do município de Sarandi).</t>
+  </si>
+  <si>
+    <t>10889</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10889/projeto_decreto_legislativo_no1_2026_oxy_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário ao Senhor Robson de Oliveira Lemes.</t>
+  </si>
+  <si>
+    <t>10877</t>
+  </si>
+  <si>
+    <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10877/projeto_de_decreto_legislativo_no_2_2026_aceitacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aceitação do “Veto parcial nº 1/2026” ao Projeto de Lei nº 3.576/2025, de autoria do Poder Executivo Municipal, o qual “Estima a Receita e Fixa a Despesa do Município de Sarandi para o exercício de 2026.”.</t>
+  </si>
+  <si>
+    <t>10890</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10890/projeto_de_decreto_legislativo_no_3_2026_aceitacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aceitação do “Veto integral nº 2/2026” ao Projeto de Lei nº 3.586/2025, de autoria dos vereadores Thayná Menegazze Maciel e Aparecido Biancho, o qual “Fixa a data de entrega dos uniformes escolares e materiais escolares para o primeiro mês de volta às aulas conforme calendário escolar no Município de Sarandi.”.</t>
+  </si>
+  <si>
+    <t>10891</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10891/projeto_de_decreto_legislativo_no_4_2026_aceitacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aceitação do “Veto parcial nº 3/2026” ao Projeto de Lei Complementar nº 670/2026, de autoria do Poder Executivo Municipal, o qual “Altera a Lei Complementar nº 413, de 6 de junho de 2022, para reforçar a proteção ambiental, ampliar exigências de impacto e contrapartidas urbanísticas, estabelecer limites mais claros para parcelamento e quadras, e detalhar requisitos técnicos para garantir infraestrutura adequada e qualidade urbana.”.</t>
+  </si>
+  <si>
+    <t>10892</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10892/projeto_de_decreto_legislativo_no_5_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aceitação do “Veto integral nº 4/2026” ao Projeto de Lei Complementar nº 673/2026, de autoria do Poder Executivo Municipal, o qual “Altera o Anexo III - Tabela “B” da Lei Complementar Municipal nº 229, de 29 de outubro de 2009 dá maneira que especifica.”.</t>
+  </si>
+  <si>
+    <t>10893</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10893/projeto_de_decreto_legislativo_no_6_2026_aceitacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aceitação do “Veto integral nº 5/2026” ao Projeto de Lei Complementar nº 674/2026, de autoria do Poder Executivo Municipal, o qual “Altera a Lei Complementar nº 396, de 12 de janeiro de 2022 e dá outras providências.”.</t>
+  </si>
+  <si>
+    <t>10894</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10894/projeto_de_decreto_legislativo_no_7_2026_aceitacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aceitação do “Veto integral nº 6/2026” ao Projeto de Lei Complementar nº 675/2026, de autoria do Poder Executivo Municipal, o qual “Altera o Anexo II da Lei Complementar Municipal nº 405 de 17 de maio de 2022 da maneira que especifica.”.</t>
+  </si>
+  <si>
+    <t>10988</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10988/projeto_de_decreto_legislativo_no_8_2026_aceitacao.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aceitação do “Veto parcial nº 7/2026” ao Projeto de Lei Complementar nº 661/2025, de autoria do Poder Executivo Municipal, o qual “Altera a Lei Complementar nº 70, de 26 de dezembro de 2001, para modificar o Anexo II, que dispõe sobre a lista de serviços sujeitos ao Imposto Sobre Serviços de Qualquer Natureza – ISSQN.”.</t>
+  </si>
+  <si>
     <t>10389</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>665</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>Carlos Alberto de Paula Júnior</t>
-[...2 lines deleted...]
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10389/projeto_de_lei_complementr_no_665-2026-_oxy.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10389/projeto_de_lei_complementr_no_665-2026-_oxy.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 070 de 26 de dezembro de 2001, que dispõe sobre o Sistema Tributário do Município de Sarandi e dá outras providências.</t>
   </si>
   <si>
+    <t>10402</t>
+  </si>
+  <si>
+    <t>666</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10402/projeto_de_lei_complementr_no_666-2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Regularização de Edificações Urbanas do Município de Sarandi.</t>
+  </si>
+  <si>
+    <t>10403</t>
+  </si>
+  <si>
+    <t>667</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10403/projeto_de_lei_complementr_no_667-2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações na Lei Complementar nº 410/2022, que dispõe sobre o Código de Obras e Edificações no Município de Sarandi.</t>
+  </si>
+  <si>
+    <t>10404</t>
+  </si>
+  <si>
+    <t>668</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10404/projeto_de_lei_complementr_no_668-2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações na Lei Complementar nº 411/2022, que dispõe sobre o Sistema Viário no Município de Sarandi.</t>
+  </si>
+  <si>
+    <t>10406</t>
+  </si>
+  <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10406/projeto_de_lei_complementr_no_669-2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações na Lei Complementar nº 412/2022, que dispõe sobre o Uso e Ocupação do Solo Urbano do Município de Sarandi.</t>
+  </si>
+  <si>
+    <t>10407</t>
+  </si>
+  <si>
+    <t>670</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10407/projeto_de_lei_complementr_no_670-2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações na Lei Complementar nº 413/2022, que dispõe sobre o Parcelamento do Solo Urbano do Município de Sarandi.</t>
+  </si>
+  <si>
+    <t>10413</t>
+  </si>
+  <si>
+    <t>671</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10413/projeto_de_lei_complementr_no_671_2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 419, de 29 de agosto de 2022.</t>
+  </si>
+  <si>
+    <t>10417</t>
+  </si>
+  <si>
+    <t>672</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10417/projeto_de_lei_no_672-2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da Lei Complementar nº 424/2022, que dispõe sobre o plano de cargos, carreira e vencimento dos servidores do Poder Executivo Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10425</t>
+  </si>
+  <si>
+    <t>673</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10425/plc_no_673-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo III - Tabela “B” da Lei Complementar Municipal nº 229/2009 da maneira que especifica.</t>
+  </si>
+  <si>
+    <t>10426</t>
+  </si>
+  <si>
+    <t>674</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10426/plc_no_674-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 396, de 12 de janeiro de 2022 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10427</t>
+  </si>
+  <si>
+    <t>675</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10427/plc_no_675-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo II da Lei Complementar Municipal nº 405/2022 da maneira que especifica.</t>
+  </si>
+  <si>
+    <t>11047</t>
+  </si>
+  <si>
+    <t>676</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11047/projeto_de_lei_no_676-2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 397, de 12 de janeiro de 2022, na forma que especifica.</t>
+  </si>
+  <si>
+    <t>11086</t>
+  </si>
+  <si>
+    <t>677</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11086/projeto_de_lei_no_677-2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Eleva o número de vagas de Cargos Efetivos do Magistério, na forma que especifica.</t>
+  </si>
+  <si>
     <t>10391</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10391/projeto_de_lei_no_3608-2025-_oxy.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10391/projeto_de_lei_no_3608-2025-_oxy.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de direito real de uso de imóvel da municipalidade, na forma que especifica.</t>
   </si>
   <si>
     <t>10392</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10392/projeto_de_lei_no_3609-2026-_oxy.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10392/projeto_de_lei_no_3609-2026-_oxy.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a denominar como “José Lázaro Pereira” o Centro Municipal de Educação Infantil (CMEI) localizado no Jardim Nova Sarandi III, na forma que especifica.</t>
   </si>
   <si>
     <t>10393</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>Thayná Menegazze Maciel "Thay Menegazze"</t>
-[...2 lines deleted...]
-    <t>https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10393/projeto_de_lei_no_3610-2026-_oxy.pdf</t>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10393/projeto_de_lei_no_3610-2026-_oxy.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre regramento visando à transparência e à correção de cobranças decorrentes de serviços que não tiverem sido devidamente fornecidos no âmbito do serviço público municipal de abastecimento de água e esgotamento sanitário do Município de Sarandi e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10394</t>
+  </si>
+  <si>
+    <t>3611</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10394/projeto_de_lei_no_3611-2026-_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição da Campanha Municipal de Conscientização e Combate ao Uso de Cigarro Eletrônico no Ambiente Escolar no Município de Sarandi e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10395</t>
+  </si>
+  <si>
+    <t>3612</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10395/projeto_de_lei_no_3612-2026-_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a prioridade na oferta de vagas em Centros Municipais de Educação Infantil  (CMEIs) da rede pública municipal para crianças filhas de mães solo no Município de Sarandi e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10398</t>
+  </si>
+  <si>
+    <t>3615</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10398/projeto_de_lei_no_3615-2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Calendário Oficial de Eventos do Município de Sarandi a campanha “Maio Laranja”, como mês de prevenção e enfrentamento à violência sexual contra crianças e adolescentes, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10400</t>
+  </si>
+  <si>
+    <t>3617</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10400/projeto_de_lei_no_3617-2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.860, de 13 de setembro de 2022, alterada pelas Leis nº 2.898/2023 e nº 3.048/2024, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10408</t>
+  </si>
+  <si>
+    <t>3619</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10408/projeto_de_lei_no_3619-2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Fixa o piso mínimo de vencimentos dos servidores públicos municipais de Sarandi.</t>
+  </si>
+  <si>
+    <t>10409</t>
+  </si>
+  <si>
+    <t>3620</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10409/projeto_de_lei_no_3620-2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Concede reposição salarial aos servidores pertencentes ao quadro de pessoal estatutário ativo, inativo e pensionista, e de provimento em comissão do Poder Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>10410</t>
+  </si>
+  <si>
+    <t>3621</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10410/projeto_de_lei_no_3621-2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Fixa o subsídio mensal dos membros do Conselho Tutelar.</t>
+  </si>
+  <si>
+    <t>10411</t>
+  </si>
+  <si>
+    <t>3622</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10411/projeto_de_lei_no_3622_2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 3.005, de 30 de janeiro de 2024, e a Lei nº 3.007, de 30 de janeiro de 2024, para cria uma proteção especial para os casos de afastamento decorrentes de tratamento e recuperação de neoplasia maligna (câncer).</t>
+  </si>
+  <si>
+    <t>10412</t>
+  </si>
+  <si>
+    <t>3623</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10412/projeto_de_lei_no_3623_2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Concede reposição salarial e ganho real aos servidores pertencentes ao quadro de pessoal estatutário ativo, inativo e pensionista, e de provimento em comissão da Câmara Municipal de Sarandi.</t>
+  </si>
+  <si>
+    <t>10418</t>
+  </si>
+  <si>
+    <t>3624</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10418/projeto_de_lei_no_3624-2026-_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Torna obrigatória a instalação de aparelhos de ar-condicionado nas salas de aula das escolas da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>10419</t>
+  </si>
+  <si>
+    <t>3625</t>
+  </si>
+  <si>
+    <t>Dionizio Aparecido Viaro "Dionizio da Diocar", Belmiro da Silva Farias "Belmiro Barbeiro", Claudio de Souza "Professor Claudio", Edinaldo Cardoso Silverio "Edinaldo Transportes", Erasmo Cardoso Pereira "Erasmo da Saúde", Fábio de Souza Silveira "Fábio Balako", Gilberto Messias de Pinas "Gil", João Francisco do Nascimento "Bugrão"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10419/projeto_de_lei_no_3625_2026.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta a concessão de diárias a vereadores e servidores do Poder Legislativo de Sarandi, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10421</t>
+  </si>
+  <si>
+    <t>3626</t>
+  </si>
+  <si>
+    <t>Dionizio Aparecido Viaro "Dionizio da Diocar", Belmiro da Silva Farias "Belmiro Barbeiro", Claudio de Souza "Professor Claudio", Edinaldo Cardoso Silverio "Edinaldo Transportes", Fábio de Souza Silveira "Fábio Balako", Gilberto Messias de Pinas "Gil", João Francisco do Nascimento "Bugrão"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10421/projeto_de_lei_no__3626_2026.pdf</t>
+  </si>
+  <si>
+    <t>Fixa os subsídios do Poder Legislativo de Sarandi para a 12ª legislatura (2029-2032).</t>
+  </si>
+  <si>
+    <t>10422</t>
+  </si>
+  <si>
+    <t>3627</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10422/pl_no_3627_2026_subidio_prefeito_oxy_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Fixa os subsídios do Prefeito, Vice-Prefeito e dos Secretários Municipais de Sarandi para a 12ª legislatura (2029-2032) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10423</t>
+  </si>
+  <si>
+    <t>3628</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10423/projeto_de_lei_no_3628_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 2.685, de 30 de abril de 2021.</t>
+  </si>
+  <si>
+    <t>10831</t>
+  </si>
+  <si>
+    <t>3629</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10831/projeto_de_lei_no_3629-2026-_oxy-.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para a destinação ambientalmente adequada de animais domésticos mortos no Município de Sarandi e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10832</t>
+  </si>
+  <si>
+    <t>3630</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10832/projeto_de_lei_no_3630-2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional Especial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10834</t>
+  </si>
+  <si>
+    <t>3631</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10834/projeto_de_lei_no_3631-2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>10878</t>
+  </si>
+  <si>
+    <t>3632</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10878/proj._de_lei_no_3.632-2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Utilidade Pública à Associação dos Artesãos de Artesanato de Sarandi - Paraná (Associartes) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10879</t>
+  </si>
+  <si>
+    <t>3633</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10879/projeto_de_lei_no_3633-2026-_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o prazo para entrega de uniformes e materiais escolares aos alunos matriculados nos Centros Municipais de Educação Infantil (CMEIs) e nas Escolas Municipais da rede pública de ensino de Sarandi e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10880</t>
+  </si>
+  <si>
+    <t>3634</t>
+  </si>
+  <si>
+    <t>Denomina de “Leni Marlene Gonçalves”, a escola localizada na Rua Professora Lourdes de Moraes Rosa, nº 908, no Jardim Ecovalley .</t>
+  </si>
+  <si>
+    <t>10881</t>
+  </si>
+  <si>
+    <t>3635</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10881/projeto_de_lei_no_3635-2026-_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 2.694, de 02 de julho de 2021, que dispõe sobre a obrigatoriedade da remoção dos cabos e fiação aérea, excedentes, inutilizados e/ou sem uso, instalados por concessionárias que operam ou utilizam a rede aérea dentro das divisas territoriais do Município de Sarandi.</t>
+  </si>
+  <si>
+    <t>10882</t>
+  </si>
+  <si>
+    <t>3636</t>
+  </si>
+  <si>
+    <t>Denomina de “Palmira Maria da Conceição” a Unidade Básica de Saúde (UBS), localizada na Rua Encarnação Castilho, nº 276, Parque Alvamar, no Município de Sarandi/PR.</t>
+  </si>
+  <si>
+    <t>10884</t>
+  </si>
+  <si>
+    <t>3637</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Arnaldo Peres Peres, a Rua Ivaí, situada no Parque Residencial Nova Aliança.</t>
+  </si>
+  <si>
+    <t>10885</t>
+  </si>
+  <si>
+    <t>3638</t>
+  </si>
+  <si>
+    <t>Denomina de “Marta da Rosa Viana” a UBS Bela Vista, localizada na Rua Ponta Porã 1390, Parque Residencial Bela Vista, no Município de Sarandi/PR.</t>
+  </si>
+  <si>
+    <t>10935</t>
+  </si>
+  <si>
+    <t>3639</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10935/projeto_de_lei_no_3639-2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de “Sandra Maria Vasconcelo”, o Centro de Educação Infantil (CMEI), localizado na Rua Dirce André Primo, nº 226, Jardim São Paulo II.</t>
+  </si>
+  <si>
+    <t>10936</t>
+  </si>
+  <si>
+    <t>3640</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10936/projeto_de_lei_no_3640-2026-_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o fornecimento de alimentação especial adequada aos pacientes internados nas unidades de saúde da rede pública municipal de Sarandi, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10937</t>
+  </si>
+  <si>
+    <t>3641</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10937/projeto_de_lei_no_3641-2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Fundo Municipal de Proteção e Defesa Civil - FUMPDEC no Município de Sarandi - PR, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>11076</t>
+  </si>
+  <si>
+    <t>3642</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11076/projeto_de_lei_no_3642-2026-_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Banco de Ideias Legislativas no Município de Sarandi - PR, vinculado a Escola do Legislativo da Câmara Municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>11077</t>
+  </si>
+  <si>
+    <t>3643</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11077/projeto_de_lei_no_3643-2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece Normas para a realização da Feira do MEI JULINA de Sarandi e dá outras providências.</t>
+  </si>
+  <si>
+    <t>11079</t>
+  </si>
+  <si>
+    <t>3644</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11079/projeto_de_lei_no_3644-2026-_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Prevenção aos Impactos das Apostas Online (Bets) e Jogos de Azar e estabelece diretrizes para o combate a ludopatia no Município de Sarandi e dá outras providências.</t>
+  </si>
+  <si>
+    <t>11081</t>
+  </si>
+  <si>
+    <t>3645</t>
+  </si>
+  <si>
+    <t>Aparecido Biancho "Bianco", Dionizio Aparecido Viaro "Dionizio da Diocar"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11081/certidao_plo_no_3645_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito da Câmara Municipal de Sarandi, a honraria “Destaque em Redação Escolar” e dá outras providências.</t>
+  </si>
+  <si>
+    <t>11185</t>
+  </si>
+  <si>
+    <t>3646</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11185/projeto_de_lei_no_3646-2026-_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes para a prevenção e o combate ao assédio moral e sexual no âmbito da Administração Pública do Município de Sarandi e dá outras providências.</t>
+  </si>
+  <si>
+    <t>11187</t>
+  </si>
+  <si>
+    <t>3647</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11187/projeto_de_lei_no_3647-2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária para o exercício de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>11197</t>
+  </si>
+  <si>
+    <t>3648</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11197/projeto_de_lei_no_3648-2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Concede reposição salarial e ganho real aos servidores pertencentes ao quadro do magistério público do Município de Sarandi - PR.</t>
+  </si>
+  <si>
+    <t>11300</t>
+  </si>
+  <si>
+    <t>3649</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11300/projeto_de_lei_no_3649-2026-__oxy.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Projeto “kit lanche viagem” no âmbito do Município de Sarandi/PR, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>11305</t>
+  </si>
+  <si>
+    <t>3650</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11305/projeto_de_lei_no_3650-2026-_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a transparência e divulgação, no sítio eletrônico oficial do Município de Sarandi, de informações relativas ao fornecimento e ao estoque de medicamentos disponíveis nas Farmácias Públicas Municipais.</t>
+  </si>
+  <si>
+    <t>10449</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10449/proj._de_resolucao_no_1-2026.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta, no âmbito da Câmara Municipal de Sarandi, Estado do Paraná, os procedimentos para a celebração, execução, fiscalização e controle de convênios, termos de cooperação e parcerias congêneres, em conformidade com a Lei Federal nº 14.133, de 1º de abril de 2021, e com as práticas de controle e auditoria exigidas pelo Tribunal de Contas do Estado do Paraná (TCE‑PR).</t>
+  </si>
+  <si>
+    <t>10450</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10450/proj._de_resolucao_no_2-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Resolução nº 6, de 11 de dezembro de 2024, para regulamentar a inscrição de projetos pedagógicos em grupo, ampliar as indicações ao prêmio Professor Nota Dez e incluir critérios de avaliação relativos à execução dos projetos apresentados.</t>
+  </si>
+  <si>
+    <t>10451</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10451/proj._de_resolucao_no_3-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Parlamento Jovem no âmbito da Câmara Municipal de Sarandi.</t>
+  </si>
+  <si>
+    <t>10452</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10452/proj._de_resolucao_no_4-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação do processo de gravação e arquivamento digital das sessões legislativas da Câmara Municipal de Sarandi.</t>
+  </si>
+  <si>
+    <t>10453</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10453/proj._de_resolucao_no_5-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Campanha “Aluno Altruísta: Incentivo à Cidadania e Doação de Sangue” no âmbito da Câmara Municipal de Sarandi.</t>
+  </si>
+  <si>
+    <t>10454</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10454/proj._de_resolucao_no_6-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Projeto Concurso Fotográfico no âmbito da Câmara Municipal de Sarandi.</t>
+  </si>
+  <si>
+    <t>10424</t>
+  </si>
+  <si>
+    <t>ELO</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda à Lei Orgânica</t>
+  </si>
+  <si>
+    <t>Dionizio Aparecido Viaro "Dionizio da Diocar", Aparecido Biancho "Bianco", Belmiro da Silva Farias "Belmiro Barbeiro", Claudio de Souza "Professor Claudio", Edinaldo Cardoso Silverio "Edinaldo Transportes", Fábio de Souza Silveira "Fábio Balako", Gilberto Messias de Pinas "Gil", João Francisco do Nascimento "Bugrão"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10424/prop._emenda_lom_no_40_2026_oxy.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Orgânica do Município de Sarandi. (Para aumentar o número de cadeiras, conceder 13º salário e férias para os vereadores na próxima legislatura).</t>
+  </si>
+  <si>
+    <t>10685</t>
+  </si>
+  <si>
+    <t>Altera o inciso XIV do art. 53, modifica o § 2º e acrescenta o § 3º ao art. 53 da Lei Orgânica do Município de Sarandi, para disciplinar o prazo e a forma de resposta aos requerimentos e indicações do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>10428</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10428/requerimento_1-2026_-_inclusao.pdf</t>
+  </si>
+  <si>
+    <t>O infra-assinado Vereador, com assento neste Legislativo, no uso das atribuições legais que lhe são conferidas pelo Regimento Interno, ouvido o Egrégio Plenário, requer, a Inclusão, na Ordem do Dia da 1ª Sessão Ordinária do dia 2/2/2026, do seguinte item:_x000D_
+		Projeto de Lei Complementar nº 672/2026, do Poder Executivo, o qual  “Altera a Lei nº 2.458 de 11 de dezembro de 2018, que dispõe sobre a alteração da Lei Complementar nº 424/2022, que dispõe sobre o plano de cargos, carreira e vencimento dos servidores do Poder Executivo Municipal e dá outras providências.”._x000D_
+		Projeto de Lei Complementar nº 673/2026, do Poder Executivo, o qual altera o Anexo II da Lei Complementar Municipal nº 405/2022 da maneira que especifica.”._x000D_
+		Projeto de Lei Complementar nº 674/2026, do Poder Executivo, o qual altera a Lei Complementar nº 396, de 12 de janeiro de 2022.”._x000D_
+		Projeto de Lei Complementar nº 675/2026, do Poder Executivo, o qual altera o Anexo III – Tabela “B” da Lei Complementar nº 229/2009, da maneira que especifica.”._x000D_
+_x000D_
+Nestes termos, pede-se a deliberação e a aprovação do Soberano Plenário deste Colendo Legislativo.</t>
+  </si>
+  <si>
+    <t>10429</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10429/requerimento_2-2026_-_redacao_final.pdf</t>
+  </si>
+  <si>
+    <t>O infra-assinado Vereador, com assento neste Legislativo, no uso das atribuições legais que lhe são conferidas pelo Regimento Interno, ouvido o Egrégio Plenário, requer, a aprovação da redação final, de autoria da Comissão de Legislação, Justiça e Redação Final, dos projetos que tiveram emendas aprovadas na Ordem do Dia da 4ª Sessão Extraordinária do dia 3/2/2026, dos seguintes itens:_x000D_
+		Projeto de Lei nº 3627/2026, dos vereadores Belmiro da Silva Farias, Claudio de Souza, Dionizio Aparecido Viaro, Edinaldo Cardoso Silverio, Erasmo Cardoso Pereira, Fábio de Souza Silveira, Gilberto Messias de Pinas e João Francisco do Nascimento, o qual “Fixa os subsídios do Prefeito, Vice-Prefeito e dos Secretários Municipais de Sarandi para a 12ª legislatura (2029-2032) e dá outras providências.”._x000D_
+		Projeto de Lei nº 3628/2026, dos vereadores Belmiro da Silva Farias, Claudio de Souza, Dionizio Aparecido Viaro, Edinaldo Cardoso Silverio, Erasmo Cardoso Pereira, Fábio de Souza Silveira, Gilberto Messias de Pinas e João Francisco do Nascimento, o qual “Altera a Lei nº 2.685, de 30 de abril de 2021.” (Diárias do Prefeito, Vice-Prefeito e dos Secretários Municipais de Sarandi).”._x000D_
+		Projeto de Lei Complementar nº 669/2026, do Poder Executivo Municipal, o qual “Altera a Lei Complementar nº 412, de 6 de junho de 2022, para alterar em especial o adensamento urbano.”._x000D_
+		Projeto de Lei Complementar nº 670/2026, do Poder Executivo Municipal, o qual “Altera a Lei Complementar nº 413, de 6 de junho de 2022, para reforçar a proteção ambiental, ampliar exigências de impacto e contrapartidas urbanísticas, estabelecer limites mais claros para parcelamento e quadras, e detalhar requisitos técnicos para garantir infraestrutura adequada e qualidade urbana.”._x000D_
+Nestes termos, pede-se a deliberação e a aprovação do Soberano Plenário deste Colendo Legislativo.</t>
+  </si>
+  <si>
+    <t>10430</t>
+  </si>
+  <si>
+    <t>Dionizio Aparecido Viaro "Dionizio da Diocar", Aparecido Biancho "Bianco"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10430/requerimento_3-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa se há possibilidade de realização de uma reforma geral na Unidade Básica de Saúde – UBS Monte Rey, localizada na Rua Pau-marfim, Jardim Monterey, no Município de Sarandi/PR._x000D_
+O presente requerimento se justifica em razão dos diversos problemas estruturais existentes na referida unidade de saúde, os quais se agravam especialmente em períodos chuvosos, quando são constatadas infiltrações e entrada de água em diversos pontos internos do prédio. Tal situação compromete as condições adequadas de atendimento à população, além de colocar em risco a segurança de pacientes e profissionais que utilizam o espaço diariamente.</t>
+  </si>
+  <si>
+    <t>10431</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10431/requerimento_4-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa acerca da viabilidade da aquisição de 2 (dois) tratores com roçadeira, equipamentos de fundamental importância para a manutenção e conservação das áreas públicas do Município de Sarandi/PR._x000D_
+Os referidos tratores permitirá maior eficiência nos serviços de roçada, limpeza e conservação de vias públicas, praças, parques, terrenos, áreas institucionais e demais espaços de uso coletivo, contribuindo diretamente para a melhoria da limpeza urbana, da segurança, da saúde pública e do bem-estar da população. Ressalta-se que a demanda por esse tipo de serviço é contínua e crescente, tornando-se imprescindível o reforço da frota municipal com equipamentos adequados, modernos e eficientes, a fim de atender satisfatoriamente às necessidades da comunidade.</t>
+  </si>
+  <si>
+    <t>10432</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10432/requerimento_5-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa sobre a identificação com nomes de ruas nos postes da cidade._x000D_
+A presença de placas de identificação com os nomes das ruas nos postes é fundamental para a organização urbana, a eficiência dos serviços públicos e a segurança no trânsito. Essa identificação desempenha papel essencial na orientação de motoristas e pedestres, além de facilitar o deslocamento de veículos de emergência, como ambulâncias, viaturas policiais e caminhões do Corpo de Bombeiros._x000D_
+No entanto, observa-se que, em diversas vias do Município, há ausência, desgaste ou má conservação dessa identificação, o que dificulta a localização de endereços, compromete a fluidez do tráfego e pode ocasionar atrasos em atendimentos essenciais à população.</t>
+  </si>
+  <si>
+    <t>10433</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10433/requerimento_6-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa se há estudo, planejamento ou viabilidade técnica e orçamentária para a disponibilização do método contraceptivo Implanon às mulheres de baixa renda cadastrada nos serviços sociais, por meio da rede municipal de saúde._x000D_
+Solicita-se, ainda, que informe se existem protocolos clínicos, capacitação de profissionais e critérios de elegibilidade previstos para a implantação da medida, considerando os benefícios do método como contraceptivo de longa duração, seguro, reversível e de alta eficácia, bem como seu impacto positivo na saúde pública e no planejamento familiar.</t>
+  </si>
+  <si>
+    <t>10434</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10434/requerimento_7-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa se existe algum estudo sobre contratação de seguros de proteção para os carros que transportam pacientes para consultas e cirurgias em outras cidades._x000D_
+Muitas vezes, esses veículos percorrem longas distâncias e estão sujeitos a diversos imprevistos, como acidentes, furtos ou danos mecânicos. A contratação de um seguro de proteção para esses veículos garantirá a segurança dos pacientes, motoristas e acompanhantes, além de proteger o patrimônio público. É uma medida essencial para garantir que o transporte de pacientes seja feito de forma segura e eficiente.</t>
+  </si>
+  <si>
+    <t>10435</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10435/requerimento_8-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa, em nome dos comerciantes da região, que informe se há possibilidade de instalar uma faixa de pedestre elevada na Avenida José Munhoz, em frente a Unidade de Pronto Atendimento (UPA)._x000D_
+Com o objetivo de aumentar a segurança dos pedestres que frequentam a unidade de saúde. Acredito que a implantação dessa medida de segurança será de grande benefício para a comunidade e contribuirá para melhoria da mobilidade urbana em nossa cidade.</t>
+  </si>
+  <si>
+    <t>10436</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10436/requerimento_9-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito e a Secretaria Municipal de Saneamento e Meio Ambiente, para que prestem as informações abaixo solicitadas, no exercício da função fiscalizatória do Poder Legislativo e para fins de verificação do cumprimento da legislação municipal de Proteção e Defesa Civil._x000D_
+1 - O Município de Sarandi possui instrumento financeiro permanente destinado às ações de Proteção e Defesa Civil, nos termos da Lei Municipal nº 1.623/2009 e do Decreto nº 1.045/2015?_x000D_
+2 - Em caso afirmativo, informar qual o ato normativo que formalizou sua instituição, se há conta bancária específica vinculada a esse instrumento e se houve previsão orçamentária e execução de recursos nos últimos exercícios._x000D_
+3 - Em caso negativo, informar desde quando o instrumento financeiro não se encontra operacionalizado, quais os motivos objetivos para tal situação e se existe cronograma ou providência administrativa em andamento para sua implementação._x000D_
+4 - O Município possui Plano Municipal de Contingência vigente? Em caso positivo, informar a data da última atualização; em caso negativo, justificar formalmente a inexistência._x000D_
+5. Existe mapeamento atualizado das áreas de risco no território municipal? Informar a data de elaboração ou atualização e a forma de acesso às informações._x000D_
+6 - As ocorrências de desastres, situações de emergência e ações preventivas estão sendo registradas no Sistema Integrado de Informações sobre Desastres – S2iD?_x000D_
+7. As informações relativas à atuação da Defesa Civil municipal encontram-se disponíveis de forma acessível no Portal da Transparência? Em caso positivo, indicar o link; em caso negativo, informar se há previsão para publicação._x000D_
+8 - Considerando as conclusões do Relatório Técnico nº 01/2026 do Ministério Público de Contas do Estado do Paraná, informar se o Município possui diagnóstico formal sobre a estrutura da Defesa Civil municipal e quais medidas estão sendo adotadas para suprir eventuais lacunas de planejamento, financiamento e transparência.</t>
+  </si>
+  <si>
+    <t>10437</t>
+  </si>
+  <si>
+    <t>Thayná Menegazze Maciel "Thay Menegazze", Aparecido Biancho "Bianco"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10437/requerimento_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito e a Secretaria Municipal de Trânsito, Transporte e Segurança Pública para que prestem as seguintes informações:_x000D_
+1 - Considerando o disposto no art. 9º da Lei Federal nº 13.022/2014, que estabelece que a guarda municipal é formada por servidores públicos integrantes de carreira única e plano de cargos e salários, informar por quais motivos o Município ainda não instituiu Plano de Cargos, Carreira e Salários específico para a Guarda Municipal._x000D_
+2 - Informar se existe cronograma, estudo técnico, comissão administrativa, minuta de projeto de lei ou qualquer outro procedimento formal em andamento visando à elaboração e implantação do Plano de Cargos, Carreira e Salários da Guarda Municipal, encaminhando cópia dos documentos existentes._x000D_
+3 - Esclarecer se há previsão de inclusão do Plano de Cargos, Carreira e Salários da Guarda Municipal no planejamento orçamentário do Município, especialmente no Plano Plurianual, na Lei de Diretrizes Orçamentárias ou na Lei Orçamentária Anual, encaminhando os respectivos trechos e demonstrativos._x000D_
+4 - Informar quais critérios atualmente são utilizados para progressão funcional, promoção, valorização profissional e capacitação dos integrantes da Guarda Municipal, indicando os atos normativos ou administrativos que embasam tais práticas, bem como encaminhando cópia da documentação pertinente._x000D_
+5 - Esclarecer de que forma o Município vem assegurando a observância do art. 9º da Lei Federal nº 13.022/2014, enquanto não houver a instituição formal do Plano de Cargos, Carreira e Salários da Guarda Municipal.</t>
+  </si>
+  <si>
+    <t>10455</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10455/requerimento_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa acerca da_x000D_
+viabilidade de implantação de um parque industrial na região compreendida entre o Jardim das_x000D_
+Torres, próximo à Rua Pioneiro Francisco Brogio, na antiga Estrada Marra, nas proximidades da_x000D_
+Rua Caetano Senhorini, neste Município._x000D_
+Diante do exposto, solicito, se possível, informações quanto:_x000D_
+1 - à viabilidade técnica e legal da área para uso industrial;_x000D_
+2 - à existência de estudos ou projetos em andamento para a região;_x000D_
+3 - às eventuais restrições ambientais ou urbanísticas; e_x000D_
+4 - aos procedimentos necessários para dar andamento a essa proposta._x000D_
+O presente requerimento tem como objetivo obter esclarecimentos técnicos, urbanísticos,_x000D_
+ambientais e legais sobre a possibilidade de destinação da referida área para fins industriais,_x000D_
+tendo em vista que a implantação de um Parque Industrial poderá viabilizar o crescimento_x000D_
+econômico e industrial do Município, bem como a geração de empregos, o aumento da_x000D_
+arrecadação e o desenvolvimento sustentável da região.</t>
+  </si>
+  <si>
+    <t>10456</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10456/requerimento_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito e a Secretaria Municipal de Educação que informe se há_x000D_
+possibilidade de concessão de liberação antecipada aos alunos da Rede Municipal de Educação_x000D_
+de Sarandi/PR que utilizam transporte escolar particular (vans), de forma equivalente ao_x000D_
+procedimento já adotado para os alunos atendidos pelo transporte escolar municipal (ônibus)._x000D_
+O presente requerimento tem como objetivo garantir a isonomia entre os estudantes, além de_x000D_
+contribuir para a melhor organização do transporte escolar e para a segurança dos alunos._x000D_
+Conforme relatos dos proprietários das vans, atualmente a liberação antecipada ocorre alguns_x000D_
+minutos antes do término do horário regular, exclusivamente para os alunos transportados pelos_x000D_
+ônibus do Município, com o objetivo de viabilizar a adequada organização das rotas. Contudo, a_x000D_
+inexistência dessa mesma medida para os alunos que utilizam transporte escolar particular tem_x000D_
+ocasionado dificuldades no cumprimento dos horários estabelecidos, impactando diretamente a_x000D_
+logística do transporte e a rotina dos estudantes.</t>
+  </si>
+  <si>
+    <t>10457</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10457/requerimento_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito se há estudo, planejamento ou articulação junto aos órgãos competentes para a implantação de iluminação em LED no perímetro urbano da BR-376, no trecho pertencente ao Município de Sarandi. _x000D_
+Solicita-se, ainda, que informe a viabilidade técnica e orçamentária da intervenção, bem como se há necessidade de parceria com órgãos estaduais ou federais, considerando a importância da rodovia para o tráfego local, regional e para a segurança da população.</t>
+  </si>
+  <si>
+    <t>10458</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10458/requerimento_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa se existe algum estudo sobre a distribuição de bolsas térmicas para pacientes com diabetes que utilizam insulina fornecida pelo SUS._x000D_
+A bolsa térmica é um item essencial para garantir o transporte seguro da medicação, especialmente em deslocamentos para consultas ou viagens.</t>
+  </si>
+  <si>
+    <t>10459</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10459/requerimento_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito, bem como a Secretaria Municipal de Fazenda e a Secretaria Municipal de Planejamento, para que prestem as seguintes informações:_x000D_
+1 - Qual o fundamento legal, contábil e orçamentário que embasou a utilização da Fonte de Recursos 3000 - Recursos Ordinários (Livres) - Exercícios Anteriores nos empenhos nº 1895/2025, 4727/2025 e 6746/2025, todos vinculados ao Contrato nº 705/2024?_x000D_
+2 - Existe empenho emitido no exercício de 2024, especialmente relacionado à execução do Contrato nº 705/2024, que tenha dado origem aos recursos classificados como “exercícios anteriores” utilizados nos referidos empenhos de 2025? Em caso positivo, informar o número do empenho, o valor e se houve inscrição regular em restos a pagar._x000D_
+3 - Considerando que o edital da licitação vinculou a execução do Contrato nº 705/2024 às fontes de recursos 1511 e 3511, e inexistindo empenho de 2024 regularmente inscrito em restos a pagar para suportar despesas de 2025, qual a justificativa técnica, contábil e orçamentária para a opção pela utilização da Fonte de Recursos 3000, em detrimento do reforço ou da utilização das fontes originalmente previstas, em despesas decorrentes de serviço continuado executado no exercício de 2025?_x000D_
+4 - Houve ato formal de suplementação, remanejamento ou reprogramação orçamentária destinado a reforçar as fontes 1511 e/ou 3511, originalmente previstas no edital e no contrato, para suportar a execução do Contrato nº 705/2024 no exercício financeiro de 2025? Em caso negativo, qual o fundamento técnico para a utilização da Fonte 3000, em substituição às fontes originalmente previstas? Em qualquer hipótese, encaminhar cópia do ato e do respectivo parecer técnico-contábil._x000D_
+5 - Considerando que a classificação funcional-programática permaneceu a mesma, mas houve alteração da fonte de recursos, qual análise foi realizada quanto à compatibilidade dessa mudança com o planejamento orçamentário originalmente aprovado no edital, no contrato e na Lei Orçamentária do exercício de 2025?_x000D_
+6 - Os valores pagos por meio dos empenhos nº 1895/2025, 4727/2025 e 6746/2025 referem-se exclusivamente a serviços efetivamente executados no exercício de 2025? Em caso afirmativo, considerando o princípio da competência da despesa pública, como se justifica o enquadramento desses pagamentos como “exercícios anteriores”?_x000D_
+O presente requerimento tem por finalidade exercer o dever constitucional de fiscalização desta Casa Legislativa sobre a execução orçamentária e financeira de contrato administrativo de natureza continuada e essencial, qual seja, a coleta e o transporte de resíduos sólidos no Município._x000D_
+O Contrato nº 705/2024, oriundo de procedimento licitatório regular, teve sua execução vinculada, conforme edital, às fontes de recursos 1511 e 3511, ambas consignadas na mesma classificação funcional-programática. Contudo, verifica-se que, no exercício de 2025, parte relevante da execução financeira do contrato ocorreu por meio da Fonte 3000 - Recursos Ordinários (Livres) - Exercícios Anteriores, especificamente nos empenhos nº 1895/2025, 4727/2025 e 6746/2025._x000D_
+Embora a programática orçamentária tenha sido mantida, a alteração da fonte de recursos não constitui aspecto meramente formal, uma vez que cada fonte possui regras próprias de vinculação e utilização, especialmente quando se trata de recursos classificados como "exercícios anteriores", devendo sua adoção ser devidamente justificada à luz do princípio da competência da despesa pública e do planejamento orçamentário aprovado._x000D_
+Nesse sentido, o Parecer nº 219/21 do Ministério Público de Contas do Estado do Paraná é expresso ao afirmar que, nos casos de serviços continuados de necessidade permanente, as despesas devem ser empenhadas e executadas no exercício financeiro correspondente à sua execução, não sendo adequado o enquadramento como despesas de exercícios anteriores, salvo quando devidamente caracterizados os requisitos legais de restos a pagar._x000D_
+No mesmo sentido, o Acórdão nº 500/22 - Tribunal Pleno do Tribunal de Contas do Estado do Paraná consolidou o entendimento de que, em contratos de natureza continuada, deve haver previsão orçamentária anual, com empenhamento no respectivo exercício e, quando necessário, apostilamento das dotações, não sendo recomendada a utilização de recursos de exercícios anteriores para custear despesas ordinárias futuras. Ressalte-se, ainda, que decisão proferida pelo Tribunal de Justiça do Estado do Paraná, nos autos da Ação Direta de Inconstitucionalidade nº 0024242-31.2025.8.16.0000 (decisão constante do movimento/seq. 19.1 do processo eletrônico - Projudi), ao analisar dados oficiais de arrecadação do Município de Sarandi, consignou que, no exercício de 2024, o montante arrecadado a título de taxa de coleta e disposição de resíduos sólidos urbanos e de contribuição de iluminação pública foi superior ao valor despendido com o custeio dos respectivos serviços, bem como que a previsão de arrecadação se mostrava suficiente para a sua prestação. Tais elementos, ainda que analisados em outro contexto, indicam, em tese, a existência de capacidade financeira para o custeio do serviço, o que reforça a necessidade de esclarecimentos acerca da opção administrativa pela utilização da Fonte de Recursos 3000 na execução financeira do contrato no exercício de 2025._x000D_
+Diante disso, faz-se necessária a obtenção das informações ora requeridas, a fim de verificar a regularidade da execução orçamentária, a aderência ao planejamento originalmente aprovado pelo Poder Legislativo e a conformidade com a jurisprudência consolidada do TCE-PR e do MPC-PR, resguardando a transparência, a legalidade e a responsabilidade fiscal na aplicação dos recursos públicos.</t>
+  </si>
+  <si>
+    <t>10460</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10460/requerimento_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito e a Autarquia Águas de Sarandi – Serviço Municipal de Saneamento Ambiental, para que prestem as seguintes informações acerca da execução da rede de esgotamento sanitário no Município de Sarandi:_x000D_
+1 - Considerando a diretriz de ampliação da rede de coleta e tratamento de esgotamento sanitário em 100% do território municipal, prevista no art. 43, inciso IV, da Lei Complementar nº 408/2022 (Plano Diretor Municipal), informar quais bairros do município ainda não tiveram a rede de esgotamento sanitário integralmente concluída, indicando, em cada caso, se a execução se encontra parcial ou ainda não iniciada._x000D_
+2 - Esclarecer quais os motivos que levaram à não finalização da rede de esgoto nos bairros mencionados, indicando se os entraves são de natureza técnica, financeira, contratual, administrativa ou de outra ordem._x000D_
+3 - Informar quais medidas estão sendo adotadas atualmente pelo Município e pela Autarquia Águas de Sarandi para dar andamento às obras de esgotamento sanitário e garantir o cumprimento das diretrizes estabelecidas no Plano Diretor Municipal, indicando, se houver, cronograma de execução, etapas previstas e fontes de recursos._x000D_
+4 - Informar se há previsão de prazo para a conclusão da rede de esgotamento sanitário, indicando datas estimadas e fases de execução para cada bairro ainda não atendido integralmente._x000D_
+5 - Considerando a existência de fatura emitida pela Autarquia Águas de Sarandi referente à unidade consumidora nº 163704, guia nº 35191501, situada na Rua Almir Peron, nº 464, Casa A, Bairro Jardim São Paulo, Sarandi/PR, na qual consta cobrança de tarifa de esgoto no valor de R$ 29,95 (referência 01/2026), informar se a rede de esgotamento sanitário no referido local se encontra efetivamente concluída e disponível e, caso não esteja, esclarecer qual o critério técnico e legal adotado para a cobrança da taxa de esgoto nesse endereço, bem como se há previsão de adequação, suspensão ou revisão da cobrança enquanto a rede não estiver disponível._x000D_
+6 - Em observância ao disposto no art. 43, inciso III, da Lei Complementar nº 408/2022 (Plano Diretor Municipal), informar se, nos bairros onde a rede de esgotamento sanitário já se encontra disponível, o Município e a Autarquia estão informando e fiscalizando a efetiva desativação de fossas sépticas, valas de infiltração ou poços, indicando os procedimentos adotados, os prazos estabelecidos e a existência de fiscalização ou notificações realizadas._x000D_
+O presente requerimento justifica-se diante da relevância do saneamento básico para a saúde pública, qualidade de vida da população e preservação ambiental, bem como da necessidade de transparência quanto à execução das obras de esgotamento sanitário no Município de Sarandi. O Plano Diretor Municipal de Sarandi (Lei Complementar nº 408/2022) estabelece diretrizes claras quanto à universalização da rede de esgotamento sanitário, à exigência de ligação à rede coletora quando disponível e à fiscalização da desativação de fossas sépticas, impondo ao Poder Executivo e à Autarquia Águas de Sarandi o dever de planejamento, execução e controle dessas ações._x000D_
+Dessa forma, a necessidade de esclarecimentos técnicos e administrativos justifica-se para que seja possível verificar, de forma objetiva, a situação da execução da rede de esgotamento sanitário e os critérios adotados para eventual cobrança de tarifa de esgoto, à luz das diretrizes urbanísticas, ambientais e sanitárias vigentes.</t>
+  </si>
+  <si>
+    <t>10474</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10474/requerimento_17-2026_-_redacao_final.pdf</t>
+  </si>
+  <si>
+    <t>O infra-assinado Vereador, com assento neste Legislativo, no uso das atribuições legais que lhe são conferidas pelo Regimento Interno, ouvido o Egrégio Plenário, requer, a aprovação da redação final, de autoria da Comissão de Legislação, Justiça e Redação Final, do projeto que teve emenda aprovada na Ordem do Dia da 6ª Sessão Extraordinária do dia 13/2/2026, do seguinte item: Projeto de Lei Complementar nº 666/2026, do Poder Executivo Municipal, o qual “Institui o Programa de Regularização de Edificações Urbanas do Município de Sarandi.”. Nestes termos, pede-se a deliberação e a aprovação do Soberano Plenário deste Colendo Legislativo.</t>
+  </si>
+  <si>
+    <t>10493</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10493/requerimento_18-2026_-_redacao_final.pdf</t>
+  </si>
+  <si>
+    <t>O infra-assinado Vereador, com assento neste Legislativo, no uso das atribuições legais que lhe são conferidas pelo Regimento Interno, ouvido o Egrégio Plenário, requer, a aprovação da redação final, de autoria da Comissão de Legislação, Justiça e Redação Final, do projeto que teve emenda aprovada na Ordem do Dia da 3ª Sessão Ordinária do dia 19/2/2026, do seguinte item: Projeto de Resolução nº 6/2026, da Mesa Diretora, o qual “Institui o Projeto Concurso Fotográfico no âmbito da Câmara Municipal de Sarandi.”. Nestes termos, pede-se a deliberação e a aprovação do Soberano Plenário deste Colendo Legislativo.</t>
+  </si>
+  <si>
+    <t>10475</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10475/requerimento_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa sobre a viabilidade da implantação de climatizadores de ar no Ginásio de Esportes Tancredo Neves, localizado na Rua Taí, nº 221, Centro, no Município de Sarandi – PR._x000D_
+O presente requerimento fundamenta-se na reforma anunciada do referido ginásio, oportunidade em que a implantação dos climatizadores visa proporcionar maior conforto térmico, segurança e bem-estar aos usuários do espaço, incluindo atletas profissionais e amadores, alunos, professores e a comunidade em geral, que utilizam o local para a prática de atividades esportivas, culturais e para a realização de eventos comunitários._x000D_
+Ressalta-se que as elevadas temperaturas registradas em nossa região, especialmente durante o período de verão, têm ocasionado significativo desconforto, comprometendo o rendimento dos atletas e, em alguns casos, podendo agravar problemas de saúde. Nesse sentido, os climatizadores configuram-se como uma solução eficiente e necessária, contribuindo para garantir condições adequadas e seguras de utilização do espaço público.</t>
+  </si>
+  <si>
+    <t>10476</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10476/requerimento_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa sobre a viabilidade de o Poder Executivo Municipal solicitar financiamento junto à Itaipu Binacional, por meio de programas e convênios, para viabilizar a implantação de placas de energia solar em prédios e instituições públicas do Município de Sarandi – PR._x000D_
+A implantação de sistemas de energia solar configura uma iniciativa estratégica, que visa promover o uso de energia limpa e sustentável, reduzir os custos com consumo de energia elétrica, diminuir a dependência de fontes de energia não renováveis e contribuir diretamente para a preservação do meio ambiente. Além disso, a medida proporciona benefícios econômicos e sociais, permitindo que os recursos economizados com energia sejam destinados a outras áreas prioritárias da administração pública, como saúde, educação e segurança.</t>
+  </si>
+  <si>
+    <t>10477</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10477/requerimento_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa se há estudo, planejamento ou viabilidade para a criação de um espaço destinado à remoção, guarda e destinação de veículos abandonados nas vias públicas de Sarandi, bem como quais secretarias ou órgãos seriam responsáveis pela operacionalização do serviço._x000D_
+Solicita-se, ainda, que informe se existem dados ou levantamentos sobre a quantidade de veículos abandonados no Município e quais medidas vêm sendo adotadas atualmente para enfrentar esse problema, considerando os impactos na saúde pública, na segurança e na mobilidade urbana.</t>
+  </si>
+  <si>
+    <t>10478</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10478/requerimento_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa se há estudo, planejamento ou previsão para a realização de mutirões de consultas médicas especializadas, visando à redução das filas de espera no Município._x000D_
+Solicita-se, ainda, que informe quais especialidades apresentam maior demanda, quais medidas estão sendo avaliadas para ampliar os atendimentos e se há viabilidade de parcerias ou ações emergenciais para alcançar o objetivo de zerar as filas, assegurando atendimento mais ágil e humanizado à população.</t>
+  </si>
+  <si>
+    <t>10479</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10479/requerimento_23-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa se existe algum estudo visando à instalação de faixa elevada em frente ou nas proximidades da Unidade Básica de Saúde “Durval Rodrigues”, no Jardim Nova Aliança.</t>
+  </si>
+  <si>
+    <t>10480</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10480/requerimento_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa sobre a existência de estudos, projetos ou planejamento por parte do Poder Executivo Municipal para a pavimentação asfáltica da Estrada Jaca._x000D_
+A demanda surge a partir das constantes reclamações dos moradores da localidade, que apontam o estado precário de conservação da via, com buracos, excesso de poeira e dificuldades de tráfego em períodos de chuva, afetando a segurança, a mobilidade e a qualidade de vida da população._x000D_
+Diante disso, solicita-se esclarecimentos quanto à viabilidade da obra e, se houver, o cronograma previsto para sua execução.</t>
+  </si>
+  <si>
+    <t>10481</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10481/requerimento_25-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa acerca da paralisação da obra de Execução de Pavimentação Poliédrica com Pedras Irregulares na Estrada Aquidaban, objeto do Contrato nº 21/2024, ID 9521, oriundo da Concorrência Pública nº 7/2023._x000D_
+Conforme Atestado de Paralisação emitido pelo Departamento de Engenharia, a obra encontra-se paralisada desde o início do mês de dezembro de 2025, em razão do encerramento da vigência do convênio firmado entre o Município e o Estado do Paraná, instrumento que viabilizava o repasse de recursos financeiros para sua continuidade._x000D_
+O Atestado informa ainda que foi realizado novo protocolo junto ao órgão estadual competente, visando à formalização de novo convênio ou instrumento congênere._x000D_
+Para fins de verificação dessa informação, este mandato consultou o sistema de Protocolo Digital do Estado do Paraná, onde foi identificado o Protocolo nº 25.140.341-4, iniciado em 11/12/2025 e arquivado em 12/1/2026, constando no sistema a situação “Concluído”._x000D_
+Diante disso, requer-se que sejam prestados os seguintes esclarecimentos:_x000D_
+1 - Qual era a data final de vigência do convênio encerrado e qual o prazo máximo permitido para solicitação de prorrogação?_x000D_
+2 - O Município formalizou pedido de prorrogação dentro do prazo originalmente previsto? Em caso negativo, quais circunstâncias impediram a formalização tempestiva?_x000D_
+3 - Qual foi o teor da manifestação final do Estado que resultou no arquivamento do Protocolo nº 25.140.341-4?_x000D_
+4 - Qual secretaria ou servidor era responsável pelo controle da vigência e acompanhamento dos prazos do convênio junto ao órgão estadual?_x000D_
+5 - Qual o percentual físico executado da obra e qual o valor total pago até a data da paralisação?_x000D_
+6 - Há risco de devolução de recursos estaduais já repassados? Em caso positivo, informar valores e eventual cronograma de restituição._x000D_
+7 - O contrato nº 21/2024 permanece juridicamente apto à retomada da execução após eventual novo convênio, ou será necessária nova licitação para execução do saldo remanescente?_x000D_
+8 - Qual é o número do novo protocolo mencionado no Atestado de Paralisação, em que data foi formalizado e qual seu estágio atual de tramitação?_x000D_
+9 - Caso não seja possível a celebração de novo convênio com o Estado, o Município possui dotação orçamentária e disponibilidade financeira própria para assumir a parte estadual do investimento e garantir a retomada da obra? Em caso positivo, informar a fonte de recursos e previsão orçamentária._x000D_
+10 - Qual o cronograma estimado pela Administração para retomada efetiva da obra?_x000D_
+A paralisação de obra pública financiada parcialmente com recursos estaduais, em razão do encerramento de convênio durante sua execução, impõe análise detalhada quanto à gestão da vigência, controle de prazos e impacto financeiro ao Município._x000D_
+Considerando que o edital previa recursos de origem municipal e estadual, torna-se necessário esclarecer se há possibilidade de complementação com recursos próprios, a fim de evitar maior atraso na conclusão da obra._x000D_
+Compete ao Poder Legislativo exercer fiscalização quanto à correta condução de instrumentos conveniais, à observância de prazos e à preservação do interesse público._x000D_
+Diante da relevância da obra para a população e dos impactos decorrentes de sua paralisação, impõem-se os presentes esclarecimentos formais.</t>
+  </si>
+  <si>
+    <t>10529</t>
+  </si>
+  <si>
+    <t>Aparecido Biancho "Bianco", Thayná Menegazze Maciel "Thay Menegazze"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10529/requerimento_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa quais são os motivos do atraso na entrega dos uniformes e materiais escolares aos alunos da rede municipal de ensino, considerando que já se passou praticamente um mês desde o início do ano letivo sem que os referidos itens tenham sido disponibilizados, esclarecendo ainda:_x000D_
+1 - Em que fase se encontra o processo de aquisição?_x000D_
+2 - Qual o prazo definitivo para início e conclusão das entregas?_x000D_
+3 - Quais providências estão sendo adotadas para solucionar o atraso?_x000D_
+O presente requerimento se justifica diante das inúmeras reclamações recebidas por este gabinete, dando conta de que, mesmo após quase um mês de aulas, os alunos ainda não receberam uniformes e materiais escolares._x000D_
+Tal situação tem gerado transtornos às famílias, especialmente àquelas em situação de maior vulnerabilidade, que dependem integralmente do fornecimento por parte do Município.</t>
+  </si>
+  <si>
+    <t>10531</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10531/requerimento_27-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa se há possibilidade de realização de uma reforma geral na Unidade Básica de Saúde (UBS Rio de Janeiro), localizada na Avenida Rio de Janeiro, nº 1785, no Município de Sarandi/PR._x000D_
+O presente requerimento se justifica em razão dos diversos problemas estruturais existentes na referida unidade, especialmente em períodos chuvosos, quando são registradas infiltrações e entrada de água em diversos pontos internos do prédio, principalmente no teto e nas paredes da recepção, que apresentam presença significativa de mofo. Tal situação compromete o bom funcionamento do atendimento no local, além de poder representar riscos à saúde dos usuários e dos servidores que utilizam diariamente o espaço.</t>
+  </si>
+  <si>
+    <t>10532</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10532/requerimento_28-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa se há estudo, projeto ou planejamento em andamento para a reforma da Praça da Juventude, bem como se existe previsão orçamentária ou cronograma para a execução das melhorias necessárias._x000D_
+As informações são importantes para que esta Casa acompanhe as ações do Poder Executivo Municipal voltadas à manutenção e revitalização dos espaços públicos, assegurando melhores condições de lazer e convivência à comunidade.</t>
+  </si>
+  <si>
+    <t>10534</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10534/requerimento_29-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa se existe previsão para a instalação de um bebedouro no parquinho localizado no Jardim Nova Aliança, próximo à Unidade Básica de Saúde._x000D_
+Sabemos da importância de manter um espaço público adequado e acessível para todos os moradores, principalmente para as crianças que frequentam o parquinho. Com a instalação do bebedouro, será possível proporcionar mais conforto e comodidade aos usuários, que poderão se refrescar e se hidratar durante as brincadeiras.</t>
+  </si>
+  <si>
+    <t>10535</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10535/requerimento_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa e a Secretaria Municipal de Urbanismo, para que prestem as seguintes informações acerca dos procedimentos de análise e aprovação de projetos de construção civil no Município de Sarandi:_x000D_
+1 - Qual o prazo médio atualmente praticado para análise e aprovação de projetos arquitetônicos e emissão de alvará de construção?_x000D_
+2 - Existe prazo máximo formalmente estabelecido para análise dos projetos? Em caso positivo, informar qual o fundamento legal ou normativo._x000D_
+3 - Quantos processos de aprovação de projetos encontram-se atualmente em tramitação na Secretaria Municipal de Urbanismo, especificando:_x000D_
+a) Quantos aguardam análise inicial;_x000D_
+b) Quantos estão em fase de diligência;_x000D_
+c) Quantos aguardam decisão final._x000D_
+4 - Existe check-list padronizado e público contendo a relação de documentos e exigências técnicas necessárias para protocolo e aprovação de projetos? Em caso positivo, encaminhar cópia._x000D_
+5 - O Município dispõe de sistema digital específico para protocolo, acompanhamento e notificação eletrônica dos processos de licenciamento de obras? Em caso negativo, há estudo técnico ou planejamento para implantação de sistema digital semelhante?_x000D_
+6 - Há regulamentação interna que discipline fluxo, etapas, prazos e responsabilidades na análise dos projetos? Em caso positivo, encaminhar cópia._x000D_
+7 - Quantos servidores atualmente estão lotados na análise técnica de projetos, especificando cargo e função exercida._x000D_
+8 - O Município possui levantamento estatístico sobre tempo médio de tramitação e índice de retrabalho ou indeferimentos? Em caso positivo, encaminhar relatório atualizado._x000D_
+9 - Existe estudo técnico, minuta ou grupo de trabalho em andamento visando à atualização da Lei Complementar nº 338/2016, especialmente para adequação às práticas atuais de digitalização de processos, protocolo eletrônico e gestão por desempenho?_x000D_
+O presente requerimento tem por finalidade exercer a função fiscalizatória do Poder Legislativo, buscando obter informações oficiais acerca da eficiência e da padronização dos procedimentos de aprovação de projetos de construção civil no Município._x000D_
+O setor da construção civil possui relevante impacto econômico e social, sendo responsável por geração de emprego, arrecadação tributária e desenvolvimento urbano. A ausência de prazos claros, padronização de exigências ou fluxo procedimental definido pode gerar insegurança jurídica, retrabalho, morosidade e prejuízos aos profissionais e investidores locais._x000D_
+O Município de Sarandi possui como marco normativo a Lei Complementar nº 338/2016, que estabelece procedimentos relativos à aprovação de projetos para determinadas tipologias e metragem. Entretanto, faz-se necessário avaliar, na prática administrativa, se, além dos parâmetros técnicos já previstos na legislação, existem instrumentos procedimentais modernos que assegurem celeridade, transparência e previsibilidade na tramitação dos processos. Ademais, verifica-se que a própria estrutura administrativa municipal, por meio da Lei Complementar nº 368/2019, criou no âmbito da Secretaria Municipal de Urbanismo o Departamento de Análises de Projetos e Alvarás de Construções (art. 18), bem como o cargo de Diretor do referido Departamento, símbolo CC-2 (art. 19), estabelecendo inclusive suas atribuições legais no art. 22. Dessa forma, considerando que há estrutura formalmente instituída para análise e acompanhamento de projetos, mostra-se pertinente o levantamento de informações quanto ao funcionamento prático, organização interna, fluxo procedimental e eficiência administrativa do setor._x000D_
+Diante disso, faz-se necessário o levantamento formal dessas informações para subsidiar eventual proposição de medidas que aprimorem os procedimentos administrativos, assegurando eficiência, previsibilidade e segurança jurídica no licenciamento urbanístico e edilício do Município de Sarandi.</t>
+  </si>
+  <si>
+    <t>10536</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10536/requerimento_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa a Secretaria Municipal de Saúde, para que prestem as seguintes informações:_x000D_
+1 - Considerando que, conforme consta no Portal da Transparência, o Município possui atualmente 3 (três) servidores no cargo de Nutricionista, sendo: Matrícula nº 9876 – lotada na Secretaria Municipal de Saúde – situação: afastada (licença gestante); Matrícula nº 6585 – lotada na Secretaria Municipal de Saúde – situação: afastada (licença sem vencimento); Matrícula nº 6888 – lotada na Secretaria Municipal de Educação – situação: ativo; informar quais medidas administrativas foram adotadas para garantir a continuidade das ações de alimentação e nutrição no âmbito da Secretaria Municipal de Saúde, considerando que não há nutricionista em exercício na pasta._x000D_
+2 - A Secretaria Municipal de Saúde está realizando a entrega de fórmulas nutricionais especiais, dietas enterais ou suplementos alimentares? Em caso afirmativo, informar:_x000D_
+a) qual setor é responsável pela análise e deferimento dos pedidos;_x000D_
+b) qual profissional está emitindo os pareceres técnicos, informando nome, matrícula e vínculo;_x000D_
+c) qual profissional está responsável pelo acompanhamento nutricional dos pacientes beneficiários, informando nome, matrícula e vínculo._x000D_
+3 - Encaminhar cópia do ato formal de designação do responsável técnico pelas ações de alimentação e nutrição no âmbito da Secretaria Municipal de Saúde, caso existente._x000D_
+Conforme dados públicos disponíveis no Portal da Transparência municipal, o Município conta atualmente com três servidores ocupantes do cargo de Nutricionista, sendo que duas servidoras lotadas na Secretaria Municipal de Saúde encontram-se afastadas, e a única profissional em atividade está lotada na Secretaria Municipal de Educação._x000D_
+Diante desse cenário, verifica-se a ausência de nutricionista em exercício na Secretaria Municipal de Saúde, o que demanda esclarecimentos quanto à regularidade técnica da entrega de fórmulas nutricionais, dietas enterais e suplementações, bem como quanto ao acompanhamento dos pacientes atendidos pela rede municipal._x000D_
+O presente requerimento possui caráter estritamente fiscalizatório, visando assegurar transparência, regularidade administrativa e segurança técnica na prestação dos serviços de saúde à população.</t>
+  </si>
+  <si>
+    <t>10673</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10673/requerimento_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa com fundamento nas atribuições fiscalizatórias do Poder Legislativo, acerca da efetiva implementação, no âmbito do Município de Sarandi, da Lei Complementar Municipal nº 477, de 17 de fevereiro de 2025 e da Lei Federal nº 15.326, de 6 de janeiro de 2026._x000D_
+Considerando que a Lei Complementar nº 477, de 17 de fevereiro de 2025 promoveu alterações no Plano de Carreira do Magistério Municipal, incluindo o enquadramento de profissionais que atuam na educação infantil como integrantes da carreira do magistério;_x000D_
+Considerando que a Lei Federal nº 15.326, de 6 de janeiro de 2026 passou a reconhecer expressamente como profissionais do magistério aqueles que exercem funções docentes na educação infantil, independentemente da denominação do cargo;_x000D_
+Considerando relatos e indícios de que, na prática administrativa, ainda persistem situações de profissionais que atuam diretamente com crianças na educação infantil sem o correspondente enquadramento funcional, remuneratório ou de carreira previsto na legislação vigente;_x000D_
+Considerando, ainda, que o Requerimento nº 207/2025, aprovado por esta Casa Legislativa, já solicitou informações sobre a não efetivação do enquadramento previsto na Lei Complementar nº 477, de 17 de fevereiro de 2025, não tendo sido apresentada resposta formal até o presente momento;_x000D_
+Requer-se que o Poder Executivo informe, de forma objetiva e documentada:_x000D_
+1 - Quantos servidores atualmente exercem atividades diretamente vinculadas ao atendimento pedagógico na educação infantil no Município, discriminando por cargo, função exercida, vínculo funcional e local de lotação;_x000D_
+2 - Quantos desses profissionais já foram formalmente enquadrados na carreira do magistério, nos termos da Lei Complementar nº 477, de 17 de fevereiro de 2025, e quantos permanecem fora desse enquadramento, apresentando a respectiva justificativa legal e administrativa;_x000D_
+3 - Se o processo de enquadramento previsto na Lei Complementar nº 477, de 17 de fevereiro de 2025 foi integralmente concluído e implementado em todos os casos, ou se ainda existem procedimentos pendentes, indicando, neste caso, o cronograma para sua finalização;_x000D_
+4 - Se os profissionais da educação infantil enquadrados na carreira do magistério estão recebendo o Piso Salarial Profissional Nacional do Magistério, conforme a legislação federal, discriminando as categorias contempladas e aquelas eventualmente não abrangidas, com a devida fundamentação jurídica;_x000D_
+A Lei Complementar Municipal nº 477, de 17 de fevereiro de 2025 e a Lei Federal nº 15.326, de 6 de janeiro de 2026 estabeleceram diretrizes claras quanto ao reconhecimento e ao enquadramento dos profissionais que atuam na educação infantil como integrantes da carreira do magistério. Eventual ausência de implementação integral dessas disposições pode resultar em distorções funcionais, prejuízos aos servidores, insegurança jurídica e potencial responsabilização administrativa e judicial do Município.</t>
+  </si>
+  <si>
+    <t>10674</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10674/requerimento_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa se os uniformes escolares adquiridos pelo Município foram confeccionados com numeração divergente da solicitada ou incompatível com os tamanhos indicados pelos alunos da rede municipal de ensino._x000D_
+Requer ainda esclarecimentos sobre quais providências estão sendo adotadas pela Administração Municipal diante das diversas reclamações de pais e responsáveis que relatam que os uniformes entregues não correspondem às numerações corretas._x000D_
+Requer, também, que seja informado se houve falha no processo de levantamento das medidas, na confecção dos uniformes ou na distribuição dos mesmos, bem como quem será responsabilizado e quem arcará com os custos para eventual troca ou substituição das peças que não estejam de acordo com as numerações adequadas._x000D_
+Este requerimento se faz necessário diante das inúmeras reclamações que têm chegado ao gabinete, principalmente de pais e responsáveis de alunos da rede municipal, relatando que os uniformes escolares entregues não correspondem às numerações solicitadas, apresentando tamanhos incompatíveis com o indicado. Tal situação gera transtornos às famílias e aos próprios estudantes, que acabam impossibilitados de utilizar os uniformes adequadamente. Além disso, causa preocupação quanto à correta aplicação dos recursos públicos utilizados para a aquisição desses materiais.</t>
+  </si>
+  <si>
+    <t>10675</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10675/requerimento_34-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa acerca da viabilidade de realizar a arborização das estradas rurais do município de Sarandi-PR. Diante do exposto, solicito, se possível, informações quanto:_x000D_
+1 - Há estudo técnico ou planejamento em andamento visando à implantação de projeto de arborização nas estradas rurais do município?_x000D_
+2 - Quais espécies arbóreas seriam indicadas para o plantio, observando-se critérios técnicos, ambientais e de adequação ao bioma local? _x000D_
+3 - Qual a estimativa de custos para a execução do referido projeto?_x000D_
+4 - Há possibilidade de firmar parcerias com órgãos ambientais, cooperativas, associações ou produtores rurais para viabilizar a iniciativa?_x000D_
+O presente requerimento justifica-se considerando a importância da arborização para a melhoria das condições ambientais no meio rural, contribuindo para a redução da erosão do solo, a proteção contra ventos fortes, a oferta de sombra aos trabalhadores e transeuntes, além da valorização paisagística das vias rurais._x000D_
+A adoção de medidas sustentáveis fortalece o compromisso do município com a preservação ambiental e com a qualidade de vida da população rural, promovendo benefícios ecológicos, sociais e econômicos a longo prazo.</t>
+  </si>
+  <si>
+    <t>10676</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10676/requerimento_35-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa sobre a Lei nº 17.949, de 10 de janeiro de 2014 que obriga câmeras de monitoramento nos pet shop._x000D_
+Nos termos do art. 2º da Lei nº 17.949, de 10 de janeiro de 2014, os estabelecimentos deverão instalar sistema de câmeras que registrem integralmente os serviços prestados, possibilitando o acompanhamento pelos clientes, em tempo real, por meio da rede mundial de computadores (internet)._x000D_
+A presente proposição visa reforçar a segurança, a transparência e a proteção dos animais submetidos a serviços em pet shops, como banho, tosa e demais procedimentos de higiene e embelezamento. A instalação de câmeras de monitoramento constitui medida preventiva que assegura o bem-estar dos animais, bem como resguarda os estabelecimentos contra eventuais alegações infundadas de maus-tratos. Além de inibir práticas inadequadas e prevenir furtos, o sistema de monitoramento contribui para a melhoria da gestão interna dos serviços prestados, fortalecendo a relação de confiança entre os estabelecimentos e os tutores._x000D_
+Dessa forma, a proposta alinha-se aos princípios da proteção e defesa dos animais e da transparência nas relações de consumo, promovendo maior segurança jurídica às partes envolvidas. Assim, considerando a relevância da matéria e a necessidade de garantir a efetiva aplicação da norma, pretende-se assegurar o fiel cumprimento da Lei nº 17.949, de 10 de janeiro de 2014, conferindo-lhe plena eficácia e efetividade no âmbito dos estabelecimentos abrangidos.</t>
+  </si>
+  <si>
+    <t>10677</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10677/requerimento_36-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa se há estudo técnico, planejamento ou projeto em andamento para o alargamento da Avenida João Marangoni, no trecho entre a Avenida Londrina e a Avenida Laguna, visando sua ampliação estrutural._x000D_
+Solicita-se, ainda, que informe se existe análise quanto à necessidade de eventuais desapropriações, bem como a viabilidade técnica, jurídica e orçamentária da obra, considerando a importância estratégica da via para a mobilidade urbana e o crescimento ordenado do Município.</t>
+  </si>
+  <si>
+    <t>10678</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10678/requerimento_37-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa se há previsão para o início da obra de contenção da erosão na Chácara Eldorado, ao final da Avenida João Marangoni, bem como se já existe projeto técnico elaborado ou planejamento orçamentário para a execução da intervenção._x000D_
+Solicita-se, ainda, informações sobre as medidas administrativas previstas para solucionar a situação, considerando a importância da obra para a infraestrutura urbana e qualidade de vida da população local.</t>
+  </si>
+  <si>
+    <t>10681</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10681/requerimento_38-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa se a possibilidade de ampliar mais um parquinho infantil no Cmei Menino Jesus, com a instalação de brinquedos adequados à faixa etária das crianças._x000D_
+Essa solicitação se faz necessária, devida ao fluxo de crianças o parquinho contribuirá para o desenvolvimento físico, emocional e social dos alunos, proporcionando momentos de lazer, interação e aprendizado de forma saudável e segura. Investir em um espaço recreativo é investir no bem-estar e no futuro das crianças.</t>
+  </si>
+  <si>
+    <t>10683</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10683/requerimento_39-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa a possibilidade de disponibilização de meio de transporte para crianças e adolescentes com deficiências e transtornos do neurodesenvolvimento que participam do Projeto Acqua Vida, no qual realizam treinos de natação._x000D_
+Diante da importância do projeto e do impacto positivo gerado na vida das crianças e adolescentes atendidos, questiona-se:_x000D_
+1 - Há possibilidade de o Município disponibilizar transporte regular para os participantes do projeto que residem em Sarandi até o local dos treinos?_x000D_
+2 - Há possibilidade de disponibilização de veículo para o deslocamento dos atletas nos dias de competições? Caso positivo, qual a previsão para atendimento dessa demanda? Caso negativo, quais os motivos que impedem a viabilização do referido apoio?_x000D_
+O referido projeto já possui 8 anos de atuação, atendendo atualmente 35 crianças de diversos municípios, desempenhando um trabalho de extrema relevância social. Dentre os participantes, 15 atletas competem em campeonatos, representando com dedicação e orgulho suas cidades, motivo pelo qual a disponibilização de um automóvel nos dias de competições também seria de grande ajuda._x000D_
+Destaca-se que o Projeto Acqua Vida atende crianças a partir de 8 anos, sem limite máximo de idade, priorizando o desenvolvimento da independência, autonomia, inclusão social e autoestima dos participantes. O trabalho realizado contribui significativamente para a melhoria da qualidade de vida das famílias envolvidas, promovendo não apenas o esporte, mas também a cidadania e a superação de desafios.</t>
+  </si>
+  <si>
+    <t>10691</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10691/requerimento_40-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa e a Secretaria Municipal de Esporte e Lazer, para que prestem as seguintes informações:_x000D_
+1 - Quais veículos atualmente compõem a frota destinada ao transporte de atletas que participam de competições estaduais, regionais e demais eventos esportivos representando o Município?_x000D_
+2 - Dentre os veículos informados, quais se encontram em efetiva condição de uso e disponibilidade operacional para o transporte dos atletas?_x000D_
+3 - Há registro de veículos temporariamente indisponíveis por manutenção, reparos ou qualquer outra razão administrativa? Em caso afirmativo, especificar._x000D_
+4 - A frota atualmente disponível é considerada suficiente para atender à demanda das modalidades esportivas do Município, especialmente quando há competições simultâneas?_x000D_
+5 - Foram adotadas providências administrativas no âmbito do Protocolo nº 25.138.655-2, junto à Secretaria de Estado das Cidades, para viabilizar a aquisição de novo micro-ônibus? Em caso positivo, informar o estágio atual do processo._x000D_
+O presente requerimento tem por finalidade exercer a função fiscalizatória do Poder Legislativo, garantindo transparência quanto à estrutura disponibilizada para o transporte dos atletas do Município._x000D_
+Considerando que Sarandi participa de competições estaduais e regionais em diversas modalidades esportivas, é fundamental que haja clareza acerca da frota disponível, sua condição operacional e a suficiência da estrutura existente para atender à demanda. Além disso, tramita junto à Secretaria de Estado das Cidades o Protocolo nº 25.138.655-2, referente à destinação de recursos para aquisição de micro-ônibus, razão pela qual se faz necessária a atualização das informações quanto às providências adotadas pelo Município._x000D_
+Trata-se de medida de transparência, planejamento e responsabilidade administrativa, visando assegurar que o esporte municipal disponha de estrutura adequada para representar Sarandi com segurança e dignidade.</t>
+  </si>
+  <si>
+    <t>10692</t>
+  </si>
+  <si>
+    <t>Claudio de Souza "Professor Claudio", Edinaldo Cardoso Silverio "Edinaldo Transportes", João Francisco do Nascimento "Bugrão", Thayná Menegazze Maciel "Thay Menegazze"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10692/requerimento_41-2026_-_comissao.pdf</t>
+  </si>
+  <si>
+    <t>Requerem a Vossa Excelência que seja submetido à deliberação do Plenário, sujeito a discussão e votação, o seguinte:_x000D_
+Aprovação do Plano Integrado de Fiscalização Anual do Poder Executivo Municipal, elaborado pelas Comissões Permanentes da Câmara Municipal de Sarandi, conforme documento constante no Anexo I, contendo:_x000D_
+    • Temas prioritários de fiscalização;_x000D_
+    • Ações previstas e sua periodicidade;_x000D_
+    • Responsáveis pela execução; e_x000D_
+    • Procedimentos de acompanhamento e registro._x000D_
+O presente requerimento tem por finalidade assegurar que o Plano Integrado de Fiscalização Anual seja apreciado e aprovado pelo Plenário, garantindo sua legitimidade institucional e atendendo às orientações do Tribunal de Contas do Estado do Paraná (TCE-PR), constantes da Nota Técnica nº 38/2025.</t>
+  </si>
+  <si>
+    <t>10728</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10728/requerimento_42-2026_-_inclusao.pdf</t>
+  </si>
+  <si>
+    <t>O infra-assinado Vereador, com assento neste Legislativo, no uso das atribuições legais que lhe são conferidas pelo Regimento Interno, ouvido o Egrégio Plenário, requer, a Inclusão, na Ordem do Dia da 6ª Sessão Ordinária do dia 9/3/2026, do seguinte item:_x000D_
+Proposta de Emenda a Lei Orgânica nº 40/2025, dos vereadores Dionizio Aparecido Viaro, Aparecido Biancho, Belmiro da Silva Farias, Claudio de Souza, Edinaldo Cardoso Silverio, Fábio de Souza Silveira, Gilberto Messias de Pinas, João Francisco do Nascimento, a qual altera “Altera a Lei Orgânica do Município de Sarandi. (Para aumentar o número de cadeiras, conceder 13º salário e férias para os vereadores na próxima legislatura).”</t>
+  </si>
+  <si>
+    <t>10788</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10788/requerimento_43-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito, para que preste as seguintes informações a esta Casa de Leis acerca do descarte de resíduos e materiais no interior e no entorno da área destinada ao Parque Municipal de Exposições, neste Município.  1. O Município tem conhecimento da existência de depósito de entulho, restos de obras, materiais asfálticos e outros resíduos no interior ou nas proximidades da área destinada ao Parque Municipal de Exposições? Em caso positivo, informar desde quando o Município tem ciência da situação. 2. O descarte ou depósito desses materiais foi autorizado por algum órgão ou secretaria municipal? Em caso positivo, informar qual secretaria autorizou, bem como encaminhar cópia dos atos administrativos, ordens de serviço ou documentos que embasaram tal decisão. 3. Existe licenciamento ambiental, autorização ou parecer técnico que permita a utilização da referida área como local de depósito temporário ou definitivo de resíduos oriundos de obras ou serviços municipais? Em caso positivo, encaminhar cópia da documentação. 4. A Secretaria Municipal de Meio Ambiente ou órgão ambiental competente realizou vistoria técnica no local para avaliar a natureza dos resíduos depositados e eventual risco de contaminação do solo ou de recursos hídricos? Em caso afirmativo, encaminhar cópia de relatórios, laudos ou pareceres técnicos elaborados. 5. Qual é o procedimento adotado pelo Município para a destinação ambientalmente adequada de resíduos provenientes de obras públicas, tais como entulho de construção civil, restos de pavimentação asfáltica e materiais contaminados com óleo ou derivados? 6. Há previsão de remoção, destinação adequada ou recuperação ambiental da área atualmente utilizada para depósito desses materiais? Em caso positivo, informar o cronograma das medidas que serão adotadas.  O presente requerimento tem por objetivo exercer a função fiscalizatória do Poder Legislativo, diante de informações e registros visuais que indicam a existência de depósito de entulho, restos de obras, materiais asfálticos e substâncias com aparência oleosa na área destinada ao Parque Municipal de Exposições. Trata-se de situação que merece esclarecimentos por parte da administração pública, uma vez que o descarte irregular de resíduos sólidos e materiais potencialmente poluentes pode representar risco ao meio ambiente, ao solo e aos recursos hídricos, além de contrariar normas ambientais e de gestão adequada de resíduos. Ressalta-se ainda que a temática vem sendo objeto de apuração no âmbito do Ministério Público do Estado do Paraná, por meio do Inquérito Civil nº MPPR-0138.25.000919-6, instaurado para apurar possíveis irregularidades relacionadas inicialmente à destruição e destinação de estruturas e materiais vinculados ao Parque Municipal de Exposições. No curso da apuração, sobrevieram novos fatos que indicam o descarte e possível enterramento irregular de resíduos e materiais no local, circunstâncias que apresentam nítidos contornos de ilícitos ambientais e que justificam o acompanhamento e a fiscalização por parte do Poder Legislativo. A Constituição Federal estabelece que o meio ambiente ecologicamente equilibrado é direito de todos e impõe ao Poder Público o dever de defendê-lo e preservá-lo para as presentes e futuras gerações.  Nesse contexto, é dever do Poder Legislativo acompanhar e fiscalizar a atuação da administração pública municipal, especialmente quando há indícios de possíveis impactos ambientais decorrentes da destinação inadequada de resíduos.  Assim, o presente requerimento busca obter informações oficiais acerca da situação verificada, bem como esclarecer quais medidas estão sendo adotadas pelo Município para garantir a correta destinação dos resíduos e a eventual recuperação ambiental da área.</t>
+  </si>
+  <si>
+    <t>10789</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10789/requerimento_44-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que à Autarquia Águas de Sarandi encaminhe a esta Casa de Leis, no prazo legal, as seguintes informações acerca das reiteradas reclamações de munícipes quanto a valores excessivos e supostamente incorretos nas faturas de água: 1. Qual o critério técnico atualmente adotado para a leitura dos hidrômetros? 2. Houve alteração recente no sistema de leitura, faturamento ou processamento de dados?_x000D_
+3. Qual o número de reclamações registradas nos últimos 6 (seis) meses referentes a cobranças consideradas indevidas ou discrepantes? 4. Quando identificada divergência na leitura, qual o procedimento administrativo adotado para revisão da fatura? 5. Existe previsão de revisão automática da cobrança quando o consumo registrado destoa significativamente da média histórica do imóvel? 6. Está sendo realizada aferição periódica dos hidrômetros? Qual a periodicidade? 7. Há possibilidade de erro sistêmico ou falha operacional após o reajuste tarifário aprovado no início do ano?_x000D_
+8. Que medidas serão adotadas para garantir que nenhum consumidor seja penalizado por eventual erro de leitura ou lançamento? Este gabinete tem sido procurado por diversos moradores que relatam aumento abrupto e desproporcional nas faturas de água, sem que tenha havido alteração significativa no consumo. Embora tenha ocorrido reajuste tarifário no início do ano, os relatos indicam possível erro de leitura, falha no processamento ou inconsistência no sistema de faturamento. Tal situação gera insegurança, compromete o orçamento familiar e pode acarretar corte indevido do serviço essencial. Diante da gravidade e da possível dimensão coletiva do problema, solicita a obtenção de esclarecimentos formais para assegurar transparência, legalidade e proteção ao consumidor.</t>
+  </si>
+  <si>
+    <t>10791</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10791/requerimento_45-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe sobre a viabilidade de implantação de recapeamento asfáltico nas respectivas vias urbanas em toda a sua extensão, no Jardim Nova Independência I e II, município de Sarandi/PR. Rua Geraldo Teixeira Batista; Rua Eracides Martins de Oliveira; Rua Laura Pepi Lovato; Rua João de Magalhães Moço Filho; Rua Ignácio Pelchibeski. O presente requerimento fundamenta-se no fato de que as vias públicas apresentam acentuado desgaste da camada asfáltica, com a presença de buracos, trincas e deformações, o que compromete as condições de trafegabilidade, a segurança viária e a mobilidade urbana dos moradores e demais usuários.</t>
+  </si>
+  <si>
+    <t>10792</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10792/requerimento_46-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe quanto à possibilidade de implantar o sistema de bueiro denominado “Bueiro Inteligente”, no município de Sarandi – PR. O “Bueiro Inteligente” consiste na instalação de um cesto coletor no interior dos bueiros, com alças laterais, produzido em metal e fabricado em medidas específicas para cada modelo de bueiro já existente na rede pluvial. O equipamento tem como finalidade facilitar o trabalho de limpeza, remoção e manutenção, além de impedir que sujeiras e dejetos sejam direcionados à rede de drenagem. Trata-se de uma solução simples e eficiente, já adotada em diversos municípios brasileiros, com resultados positivos na prevenção de alagamentos. Objetos como garrafas plásticas, sacos plásticos, copos descartáveis e embalagens de isopor frequentemente se acumulam nos bueiros, obstruindo a passagem da água e contribuindo para enchentes em vias públicas. Ademais, as cestas coletoras torna-se importante aliada na manutenção da limpeza urbana e na melhoria do sistema de drenagem pluvial, reduzindo transtornos à população, especialmente em períodos de chuvas intensas.</t>
+  </si>
+  <si>
+    <t>10793</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10793/requerimento_47-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa de Leis se existe estudo técnico, planejamento ou previsão por parte do órgão competente para a realização da sinalização de trânsito na Avenida Nova Aurora, incluindo sinalização horizontal e vertical, bem como outras medidas necessárias para garantir maior segurança viária. A presente solicitação se faz necessária em razão da importância da referida via para a mobilidade urbana do município, bem como do fluxo constante de veículos e pedestres que utilizam o local diariamente. A implantação de sinalização adequada é fundamental para organizar o trânsito, prevenir acidentes e proporcionar mais segurança à população.</t>
+  </si>
+  <si>
+    <t>10794</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10794/requerimento_48-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa sobre o cumprimento da lei 15.176, de 23 de julho de 2025 Altera a Lei nº 14.705, de 25 de outubro de 2023, para prever programa nacional de proteção dos direitos da pessoa acometida por Síndrome de Fibromialgia ou Fadiga Crônica ou por Síndrome Complexa de Dor Regional ou outras doenças correlatas. Venho por meio deste solicitar informações sobre a aplicação e o cumprimento, em nosso município, da Lei nº 14.705, de 25 de outubro de 2023. A referida lei foi sancionada com o objetivo de ampliar ações e políticas públicas voltadas às pessoas acometidas pelas doenças mencionadas em seu Art. 1º, incluindo a criação dos artigos 1º-A, 1º-B e 1º-C, que estabelecem diretrizes importantes para atendimento e acompanhamento dessas pessoas. Entre as medidas previstas estão: a promoção de atendimento multidisciplinar, a participação da comunidade na implantação e avaliação das ações, a disseminação de informações sobre as doenças e suas implicações, o incentivo à capacitação de profissionais especializados, o estímulo à inserção dessas pessoas no mercado de trabalho e o incentivo à pesquisa científica sobre o tema. A lei também prevê a possibilidade de criação de um cadastro único das pessoas acometidas por essas doenças, contendo informações sobre suas condições de saúde, necessidades assistenciais, acompanhamento clínico e mecanismos de proteção social. Além disso, estabelece que a equiparação da pessoa acometida por essas doenças à pessoa com deficiência dependerá de avaliação biopsicossocial realizada por equipe multiprofissional e interdisciplinar, conforme previsto no Estatuto da Pessoa com Deficiência (Lei nº 13.146/2015). Diante disso, solicito informações se há iniciativas, projetos de lei, fiscalização ou ações em andamento no âmbito municipal para garantir a implementação e o cumprimento das determinações previstas na Lei nº 14.705/2023.</t>
+  </si>
+  <si>
+    <t>10795</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10795/requerimento_49-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa se existe levantamento técnico dos terrenos públicos municipais que não possuem calçadas ou cercamento, bem como a viabilidade de implantação de passeio público, cercamento e arborização dessas áreas. Solicita-se, ainda, que informe se há planejamento ou cronograma para execução dessas melhorias, considerando a importância da organização urbana, preservação ambiental e prevenção ao descarte irregular de resíduos.</t>
+  </si>
+  <si>
+    <t>10796</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10796/requerimento_50-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa se há possibilidade de realizar a limpeza e roçada embaixo da extensão da rede elétrica localizada no bairro Jardim Nova Aliança. A referida solicitação se faz necessária devido ao crescimento do mato no local, o que tem gerado preocupação aos moradores.</t>
+  </si>
+  <si>
+    <t>10798</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10798/requerimento_51-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa de Leis a possibilidade de reativação de outra piscina no Eldorado, visando ampliar o atendimento à população. O presente requerimento se justifica diante da grande procura da comunidade pelas atividades realizadas no local, especialmente para aulas de natação, hidroginástica e demais práticas esportivas e terapêuticas. Atualmente, a demanda de pessoas interessadas em participar dessas atividades é significativa, o que tem gerado filas de espera e limitações no número de atendimentos. A reativação de outra piscina no espaço do Eldorado permitiria ampliar o acesso da população às atividades esportivas e de saúde, beneficiando crianças, jovens, adultos e idosos que buscam a prática de exercícios físicos, lazer e qualidade de vida. Além disso, a iniciativa contribuiria para fortalecer as políticas públicas de esporte, inclusão social e promoção da saúde, atendendo melhor a comunidade que utiliza o espaço. Diante do exposto, solicitamos informações quanto à viabilidade de reativação dessa estrutura, considerando a importância do local para a população.</t>
+  </si>
+  <si>
+    <t>10799</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10799/requerimento_52-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito e a Secretaria Municipal de Educação solicitando que informe a esta Casa Legislativa, para que prestem as seguintes informações: Considerando matéria publicada no site oficial da Prefeitura de Sarandi em 01 de julho de 2025, informando que o município seria contemplado com a construção de dois colégios estaduais, sendo um no Jardim Sarandi III, ao lado da creche recentemente inaugurada, e outro no Jardim Nova Aurora, questiona-se: 1. Informe-se qual o atual estágio de tramitação dos projetos referentes à implantação dos colégios estaduais anunciados para o Jardim Sarandi III e Jardim Nova Aurora, junto ao Governo do Estado do Paraná. 2. Considerando que a própria matéria divulgada pela Prefeitura menciona reunião com a chefe do Núcleo Regional de Educação de Maringá, informe-se se já houve formalização de tratativas junto à Secretaria de Estado da Educação do Paraná – SEED, especificando eventuais ofícios, protocolos, processos administrativos ou outros instrumentos institucionais relacionados à implantação dessas unidades escolares. 3. Considerando a Lei Municipal nº 3.072/2025, que autorizou a desafetação de área localizada no Jardim Nova Sarandi III para implantação de equipamento educacional, informe-se se a referida área já foi oficialmente destinada ao Governo do Estado do Paraná ou se ainda permanece sob domínio do Município. 4. Esclareça se já houve manifestação formal do Governo do Estado quanto à implantação de colégio estadual na área mencionada, indicando, se houver, número de protocolo, ofício ou processo administrativo relacionado ao tema. 5. Informe se existe previsão de início das obras para alguma das unidades escolares anunciadas, indicando eventual cronograma estimado para execução e conclusão. 6. No caso específico da unidade anunciada para o Jardim Nova Aurora, informe-se qual área foi destinada para implantação do colégio, especificando matrícula do imóvel, situação jurídica do terreno e eventuais medidas administrativas já adotadas pelo Município. 7. Informe se já foram realizados serviços de limpeza, preparação ou adequação dos terrenos indicados para implantação das unidades escolares, conforme anunciado pela administração municipal.</t>
+  </si>
+  <si>
+    <t>10800</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10800/requerimento_53-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa de Leis as seguintes informações relacionadas ao projeto de pavimentação da estrada rural do Km 8, anunciado pela Administração Municipal: 1. Informar se já existe convênio, termo de cooperação ou outro instrumento formal firmado entre o Município de Sarandi e o Governo do Estado do Paraná para viabilizar a pavimentação da estrada rural do Km 8, indicando número do convênio, órgão concedente, valor e data de assinatura. 2. Informar qual é a extensão exata da pavimentação prevista para a referida obra, esclarecendo se o projeto contempla aproximadamente 5 km ou 4,2 km, conforme informações divulgadas em momentos distintos pela Administração Municipal. 3. Encaminhar cópia do projeto técnico ou projeto executivo da pavimentação da estrada rural do Km 8. 4. Informar qual o valor total estimado da obra e qual a fonte dos recursos destinados à pavimentação. 5. Informar se já foi instaurado procedimento licitatório para contratação da obra, encaminhando, em caso positivo, o número do processo administrativo, modalidade de licitação e estágio atual do certame. 6. Informar se já existe previsão para início da execução da obra, bem como o cronograma estimado para sua conclusão. O presente requerimento tem por objetivo exercer a função fiscalizatória do Poder Legislativo em relação ao projeto de pavimentação da estrada rural do Km 8, tema de grande relevância para os moradores da região e para todos que utilizam a via para deslocamento e escoamento da produção agrícola. Conforme divulgado pela Administração Municipal, no dia 25 de junho de 2025, foi anunciado que o Município teria conquistado recursos para a pavimentação da referida estrada rural após agenda institucional realizada em Curitiba, ocasião em que o Prefeito Municipal esteve reunido com o Secretário de Estado da Agricultura e do Abastecimento, Márcio Nunes, que teria assegurado o repasse de recursos para viabilizar a obra. Posteriormente, no dia 3 de outubro de 2025, a Prefeitura de Sarandi realizou uma audiência pública com moradores da região do Km 8 para tratar do projeto de asfaltamento da região, ocasião em que foram apresentadas informações relacionadas ao projeto da obra e às melhorias previstas para a localidade. Diante da relevância da obra para agricultores, moradores da região rural e todos que utilizam a via diariamente, é fundamental que esta Casa de Leis tenha acesso às informações oficiais sobre a formalização de eventuais convênios, o estágio de elaboração do projeto, a previsão orçamentária e o planejamento para execução da obra, garantindo transparência e possibilitando o adequado acompanhamento institucional dessa importante intervenção de infraestrutura rural no município.</t>
+  </si>
+  <si>
+    <t>10862</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10862/requerimento_54-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa acerca da viabilidade de iniciar, junto ao DNIT – Departamento Nacional de Infraestrutura de Transportes, o processo de municipalização da Avenida Colombo, no trecho localizado no município de Sarandi – PR, atualmente integrante da rodovia federal BR-376._x000D_
+A municipalização desse trecho permitirá ao Município maior autonomia para planejar, executar e manter intervenções urbanas essenciais à melhoria da mobilidade, da segurança viária e da qualidade de vida da população. Atualmente, por se tratar de via federal, diversas melhorias dependem de trâmites burocráticos junto aos órgãos federais, o que frequentemente retarda ou até mesmo inviabiliza intervenções simples, porém necessárias ao desenvolvimento urbano e à segurança de motoristas, ciclistas e pedestres que utilizam diariamente essa importante via._x000D_
+Com a municipalização, o Município poderá planejar e executar, de forma mais eficiente, um amplo processo de requalificação urbana da Avenida Colombo, inclusive com a futura implantação de um boulevard urbano. A iniciativa possibilitará a implementação de ciclovias, calçadas acessíveis, melhorias na iluminação pública, arborização urbana, sinalização adequada e mobiliário urbano, além de outras intervenções que promovam maior segurança viária, mobilidade sustentável e valorização do espaço público.</t>
+  </si>
+  <si>
+    <t>10863</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10863/requerimento_55-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa sobre a possibilidade de implantação do projeto Meu Campinho, no Parque Alvamar. O bairro carece de espaço adequado para lazer e prática esportiva, e o projeto atenderá essa demanda da comunidade local.</t>
+  </si>
+  <si>
+    <t>10864</t>
+  </si>
+  <si>
+    <t>Erasmo Cardoso Pereira "Erasmo da Saúde", Aparecido Biancho "Bianco", Fábio de Souza Silveira "Fábio Balako", Gilberto Messias de Pinas "Gil"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10864/requerimento_56-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa, para que preste as seguintes informações a esta Casa de Leis acerca do Incentivo Financeiro Adicional (IFA) aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate às Endemias (ACE). O Incentivo Financeiro Adicional (IFA) consiste em um repasse anual de recursos financeiros da União destinado aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate às Endemias (ACE), com a finalidade de promover a valorização profissional dessas categorias no âmbito da atenção primária à saúde e das ações de vigilância em saúde._x000D_
+Instituído pela Lei Federal nº 12.994, de 17 de junho de 2014, e posteriormente fortalecido pela Emenda Constitucional nº 120, de 5 de maio de 2022, o incentivo estabelece a transferência de recursos federais aos municípios para o pagamento de uma parcela adicional anual aos agentes em efetivo exercício de suas atividades._x000D_
+O referido incentivo possui destinação específica, sendo vedada sua utilização para quaisquer outras finalidades que não o pagamento do benefício aos ACS e ACE, conforme previsto na legislação vigente._x000D_
+Base legal: Lei Federal nº 12.994/2014 e Emenda Constitucional nº 120/2022._x000D_
+Finalidade: valorização profissional dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias, mediante o pagamento de uma parcela adicional anual equivalente a um 13º repasse._x000D_
+Diante do exposto, o presente requerimento tem por objetivo obter informações oficiais acerca da situação verificada, bem como esclarecer quais medidas estão sendo adotadas pelo Município para garantir a correta aplicação dos recursos federais destinados ao pagamento do Incentivo Financeiro Adicional aos referidos profissionais.</t>
+  </si>
+  <si>
+    <t>10865</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10865/requerimento_57-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa se há estudo, planejamento ou programas em andamento, voltados à realização de atividades de integração para a terceira idade nos bairros, bem como quais benefícios, ações ou parcerias podem ser adotados para ampliar a participação dos idosos nessas iniciativas._x000D_
+Solicita-se, ainda, que informe quais secretarias ou setores são responsáveis por políticas públicas destinadas à população idosa e se existe viabilidade de ampliar essas ações de forma descentralizada, garantindo maior acesso e inclusão social.</t>
+  </si>
+  <si>
+    <t>10866</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10866/requerimento_58-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa se existe estudo técnico ou planejamento para a implantação de uma Ciclovia e Pista de Caminhada na Avenida Pioneiro José Laurindo da Silva, via que interliga os bairros Jardim Social, Jardim Ouro Verde III e Jardim São Paulo._x000D_
+A presente solicitação tem como objetivo obter informações sobre possíveis ações voltadas à melhoria da mobilidade urbana, incentivo à prática de atividades físicas e à segurança dos ciclistas e pedestres que utilizam a referida via, considerando o fluxo entre diferentes bairros.</t>
+  </si>
+  <si>
+    <t>10867</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10867/requerimento_59-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa se há possibilidade de realizar a limpeza e roçada embaixo da extensão da rede elétrica localizada no bairro Jardim Nova Aliança._x000D_
+A referida solicitação se faz necessária devido ao crescimento do mato no local, o que tem gerado preocupação aos moradores.</t>
+  </si>
+  <si>
+    <t>10868</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10868/requerimento_60-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa para que, por meio da Secretaria Municipal de Saúde e do setor competente, preste as seguintes informações referentes ao Pregão Eletrônico nº 9-0054/2025 e à Ata de Registro de Preços nº 67/2026, firmada com a empresa Laboratório Galli Ltda., destinada à realização de coleta e análises clínicas de exames laboratoriais para atendimento das Unidades Básicas de Saúde, Vigilância Epidemiológica, Serviço de Atendimento Especializado/Centro de Testagem e Aconselhamento (SAE/CTA), Auditoria em Saúde e Unidade de Pronto Atendimento – UPA 24 horas do Município de Sarandi._x000D_
+1. Informar qual foi a metodologia utilizada pela Administração para a elaboração da pesquisa de preços que resultou no valor estimado da licitação, encaminhando cópia da pesquisa de mercado, das cotações ou demais documentos que fundamentaram o valor estimado do certame._x000D_
+2. Esclarecer se, em razão da significativa diferença entre o valor estimado da licitação e o valor final registrado na Ata de Registro de Preços, houve análise de exequibilidade das propostas apresentadas pela empresa vencedora, nos termos dos itens 56, 57 e 58 do Edital do Pregão Eletrônico nº 9-0054/2025, encaminhando cópia das diligências realizadas, bem como dos documentos apresentados pela empresa que demonstrem a viabilidade econômica dos preços ofertados._x000D_
+3. Considerando que a Ata de Registro de Preços apresenta valores unitários extremamente reduzidos em determinados exames laboratoriais, como, por exemplo, análise de urina, creatinina, glicose e colesterol total, registradas ao valor de R$ 1,00, bem como hemograma completo ao valor de R$ 2,50, informar se tais valores foram objeto de análise específica de exequibilidade pela Administração ou pelo pregoeiro durante o processo licitatório, tendo em vista o disposto no item 57 do Edital do Pregão Eletrônico nº 9-0054/2025, que estabelece ser indício de inexequibilidade propostas com valores inferiores a 50% do valor orçado pela Administração, encaminhando as diligências realizadas e os documentos apresentados pela empresa que comprovem a viabilidade econômica dos preços ofertados._x000D_
+4. Informar se a empresa contratada já iniciou efetivamente a execução dos serviços previstos na Ata de Registro de Preços nº 67/2026, indicando a data de início da prestação dos serviços e as unidades de saúde atualmente atendidas._x000D_
+5. Informar quais são os mecanismos de controle e fiscalização adotados pela Secretaria Municipal de Saúde para acompanhamento da execução da Ata de Registro de Preços, especificando também quais servidores são responsáveis pela gestão e fiscalização do contrato.</t>
+  </si>
+  <si>
+    <t>10869</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10869/requerimento_61-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito e a Secretaria Municipal de Saúde, solicitando que informe a esta Casa Legislativa para que prestem as seguintes informações:_x000D_
+1. Considerando a publicação da Deliberação CIB/PR nº 022/2026, especialmente o disposto no item 12, que determina que todos os trâmites decorrentes da mudança de gestão e do remanejamento do teto financeiro deveriam ser concluídos impreterivelmente até a competência março de 2026, informar se o Município de Sarandi já cumpriu tal prazo, detalhando se já houve a formalização da assunção da gestão dos estabelecimentos ambulatoriais anteriormente vinculados à gestão estadual ou dupla, bem como quais medidas administrativas foram efetivamente implementadas dentro do período estabelecido;_x000D_
+2. Informar se já foram formalizados novos contratos, convênios ou instrumentos congêneres entre o Município de Sarandi e os seguintes estabelecimentos:_x000D_
+a) Laboratório de Análises Clínicas São Luiz (CNES 2733897);_x000D_
+b) Clínica de Fisioterapia Sarandi (CNES 2731991);_x000D_
+c) Centro Municipal de Especialidades Pioneiro Santo Previato (CNES 7937334);_x000D_
+d) Clínica de Neurologia e Neurocirurgia (CNES 3273547);_x000D_
+e) Unigastro (CNES 2736306);_x000D_
+f) Radiotec Centro de Diagnóstico (CNES 6672043);_x000D_
+3. Informar se houve, em qualquer período, interrupção ou redução na prestação de serviços ambulatoriais aos usuários do Sistema Único de Saúde – SUS em decorrência da transição de gestão;_x000D_
+4. Informar como está sendo realizada a regulação e o encaminhamento de pacientes para os referidos estabelecimentos após a mudança de gestão;_x000D_
+5. Informar se o Município já realizou a atualização da Programação Físico-Orçamentária (FPO) junto ao Ministério da Saúde para contemplar os serviços assumidos;_x000D_
+6. Informar qual o valor mensal incorporado ao teto financeiro do Município de Sarandi em decorrência da referida deliberação, detalhando a origem e a vinculação dos recursos;_x000D_
+7. Considerando o disposto no item 5 da Deliberação CIB/PR nº 022/2026, que estabelece que o remanejamento do recurso financeiro ao teto municipal não autoriza a restrição de atendimento a pacientes de outros municípios, devendo ser mantidas as pactuações e referências regionais sob pena de responsabilização do gestor, informar se os prestadores mencionados continuam atendendo pacientes de outros municípios, bem como de que forma o Município de Sarandi está garantindo o cumprimento integral dessa determinação;_x000D_
+8. No que se refere ao Centro Municipal de Especialidades Pioneiro Santo Previato, informar se o Município já assumiu integralmente sua gestão, detalhando a capacidade atual de atendimento, número de profissionais e especialidades ofertadas;_x000D_
+9. Informar quais medidas administrativas foram adotadas pelo Município para garantir a continuidade, regularidade e qualidade dos serviços durante o processo de transição da gestão estadual para a municipal.</t>
+  </si>
+  <si>
+    <t>10914</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10914/requerimento_62-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador requer, a Inclusão, na Ordem do Dia da 8ª Sessão Ordinária do dia 16/3/2026, dos seguintes itens: Projeto de Decreto Legislativo nº 2/2026, da Comissão de Legislação, Justiça e Redação Final, o qual dispõe sobre a aceitação do “Veto parcial nº 1/2026” ao Projeto de Lei nº 3.576/2025, de autoria do Poder Executivo Municipal, o qual “Estima a Receita e Fixa a Despesa do Município de Sarandi para o exercício de 2026.  Projeto de Decreto Legislativo nº 3/2026, da Comissão de Legislação, Justiça e Redação Final, o qual dispõe sobre a aceitação do “Veto integral nº 2/2026” ao Projeto de Lei nº 3.586/2025, de autoria dos vereadores Thayná Menegazze Maciel e Aparecido Biancho, o qual “Fixa a data de entrega dos uniformes escolares e materiais escolares para o primeiro mês de volta às aulas conforme calendário escolar no Município de Sarandi.".</t>
+  </si>
+  <si>
+    <t>10895</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10895/requerimento_63-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando informações detalhadas acerca do fundamento legal adotado para o reajuste do IPTU cobrado no exercício de 2026, especialmente no que se refere aos critérios utilizados para a atualização dos valores e índices aplicados. Justificativa: O presente requerimento tem por finalidade assegurar a transparência dos atos administrativos relacionados à cobrança do IPTU no exercício de 2026, especialmente quanto aos critérios e fundamentos legais utilizados para eventual atualização dos valores.</t>
+  </si>
+  <si>
+    <t>10896</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10896/requerimento_64-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito bem como o Secretário Municipal de Saúde, para que prestem as seguintes informações: _x000D_
+1. Há déficit de servidores no cargo de auxiliar de serviços gerais na Secretaria Municipal de Saúde e nas unidades básicas de saúde? Em caso positivo, informar o quantitativo atual e o necessário._x000D_
+2. Quais medidas foram adotadas pela Administração para suprir a falta de auxiliares de serviços gerais e qual o prazo previsto para regularização da situação?_x000D_
+3. A Secretaria Municipal de Saúde emitiu comunicado interno orientando servidores a realizarem a retirada de lixo e limpeza de suas próprias salas? Em caso positivo, encaminhar cópia do ato e informar sua fundamentação administrativa._x000D_
+4. Há fornecimento de materiais adequados e equipamentos de proteção individual (EPIs) aos servidores que eventualmente estejam realizando tais atividades?_x000D_
+Chegou ao conhecimento deste vereador comunicado interno expedido pela Secretaria Municipal de Saúde informando a falta de auxiliares de serviços gerais, bem como orientando que servidores realizem a retirada de lixo e a limpeza de suas próprias salas, de forma temporária. A situação evidencia possível deficiência na gestão de recursos humanos em atividade essencial, o que pode comprometer as condições de trabalho e o adequado funcionamento da estrutura administrativa da saúde. Diante disso, faz-se necessário o esclarecimento dos fatos e das providências adotadas pela Administração.</t>
+  </si>
+  <si>
+    <t>10897</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10897/requerimento_65-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa,  acerca da inauguração da Unidade Básica de Saúde (UBS) Bela Vista, tendo em vista que, conforme relatos recebidos por este gabinete, a unidade foi aberta ao público sem condições mínimas adequadas para o atendimento da população, bem como esclarecimentos sobre as providências adotadas para regularização da situação. Requer-se, especialmente: Quais foram os critérios técnicos e administrativos utilizados para autorizar a inauguração da UBS Bela Vista, mesmo diante da ausência de equipamentos e estrutura básica; Se a unidade foi formalmente vistoriada antes da inauguração e, em caso positivo, que seja encaminhado o relatório de vistoria; Por qual motivo a unidade foi inaugurada sem itens essenciais ao funcionamento, tais como: aparelho de pressão, oxímetro, termômetro, mesa, cadeira, computadores, bebedouro, maca, ar-condicionado e estrutura de farmácia; Por que também há ausência de insumos básicos de higiene, como sabão e papel toalha; Qual o prazo previsto para a regularização completa da estrutura e abastecimento da unidade; Se há processo licitatório ou contrato vigente para aquisição dos equipamentos e insumos faltantes, encaminhando cópia dos documentos pertinentes; Quem são os responsáveis técnicos e administrativos pela liberação e funcionamento da unidade nessas condições. Justificativa: Este requerimento se justifica diante das diversas reclamações recebidas pela população, que relata que a UBS Bela Vista foi inaugurada sem possuir estrutura mínima necessária para o atendimento digno e adequado dos usuários do sistema público de saúde. A ausência de equipamentos básicos, mobiliário, climatização, insumos de higiene e até mesmo estrutura mínima de farmácia compromete diretamente a qualidade dos serviços prestados, além de colocar em risco a eficiência do atendimento e o bem-estar dos pacientes e profissionais que atuam no local. Dessa forma, torna-se imprescindível que o Poder Executivo esclareça os fatos, apresente as justificativas para a inauguração nessas condições e informe, de maneira objetiva, quais medidas estão sendo adotadas para a imediata regularização da unidade.</t>
+  </si>
+  <si>
+    <t>10898</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10898/requerimento_66-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe  acerca da viabilidade para a implantação de uma faixa elevada para pedestres em frente ao Centro Municipal de Educação Infantil “José Lázaro Pereira”, situada na Rua Pioneiro Guerreiro Darlin n° 886 Jardim Nova Sarandi III no Município de Sarandi Pr. O referido local encontra-se em intenso processo de desenvolvimento urbano, contando com diversas residências já construídas e devidamente habitadas, o que tem aumentado significativamente o fluxo de veículos e pedestres na região, especialmente nos horários de entrada e saída escolar. A implantação de uma faixa elevada no referido ponto é medida necessária e urgente, tendo em vista a segurança das crianças, pais, responsáveis, servidores e demais moradores que transitam diariamente pelo local. Tal dispositivo contribuirá para a redução da velocidade dos veículos, prevenindo acidentes e proporcionando maior segurança na travessia.</t>
+  </si>
+  <si>
+    <t>10899</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10899/requerimento_67-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa  acerca da viabilidade de realização de estudo técnico, visando a abertura da Avenida Londrina (Centro), com a devida ligação à Estrada Octávio Colli, no bairro Jardim Castelo, no município de Sarandi - PR. O presente requerimento tem por finalidade informar a população local, especialmente os moradores das referidas regiões, que enfrentam dificuldades relacionadas à mobilidade urbana, ao fluxo de veículos e ao acesso entre os bairros adjacentes. A eventual abertura e interligação da Avenida Londrina com a Estrada Octávio Colli poderá proporcionar melhoria significativa na fluidez do trânsito, redução do tempo de deslocamento entre bairros, descentralização do tráfego em vias já sobrecarregadas, estímulo ao desenvolvimento urbano e econômico da região, bem como maior acessibilidade aos serviços públicos e privados.</t>
+  </si>
+  <si>
+    <t>10900</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10900/requerimento_68-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa acerca da  viabilidade da realização de limpezas nas calçadas da cidade, abrangendo as seguintes vias: Rua João Marangoni, em toda a sua extensão, bem como as Avenidas Felício Turquino, Anchieta, Borsari Neto e Danilo Massuia. Compete ao órgão municipal de Meio Ambiente zelar pela limpeza e conservação dos espaços públicos, incluindo as calçadas, garantindo condições adequadas de uso à população. Atualmente, essas vias apresentam acúmulo de galhos de árvores e outros resíduos, o que impede a livre circulação de pedestres e os obriga a transitar pela pista de rolamento, aumentando significativamente o risco de acidentes. A manutenção e limpeza das calçadas são medidas essenciais para assegurar a segurança, a mobilidade urbana e a saúde pública. A ausência dessa conservação contribui para acidentes, como quedas de pedestres, além de comprometer a acessibilidade, especialmente de pessoas com mobilidade reduzida, idosos e pessoas com deficiência. Ademais, o acúmulo de resíduos favorece a proliferação de pragas urbanas e a disseminação de doenças, como a dengue, representando risco à saúde coletiva</t>
+  </si>
+  <si>
+    <t>10901</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10901/requerimento_69-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe se há possibilidade de realizar um estudo visando melhorias no trânsito, com instalação de placas de sinalização e pintura das vias do Jardim Floresta.</t>
+  </si>
+  <si>
+    <t>10902</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10902/requerimento_70-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito e a Secretaria Municipal de Urbanismo solicitando que encaminhem as seguintes informações:_x000D_
+1. Foi emitida a declaração formal de conclusão das obras de pavimentação da Estrada Baptista Bossato e do prolongamento da Rua Júlio Dvoranen?_x000D_
+2. Em caso positivo, encaminhar cópia integral da declaração de conclusão da obra, acompanhada da ART dos responsáveis técnicos._x000D_
+3. As referidas obras contemplam sistema completo de drenagem de águas pluviais (galerias, caixas de captação, dissipadores ou valas de infiltração)?_x000D_
+4. Encaminhar cópia do projeto executivo de drenagem das referidas vias, com memoriais descritivos, plantas e ART._x000D_
+5. Caso não haja sistema de drenagem implantado, informar qual solução técnica foi adotada para o escoamento das águas pluviais._x000D_
+6. Informar o nome dos responsáveis técnicos pela execução e fiscalização das obras, com as respectivas ARTs._x000D_
+O presente requerimento decorre da ausência de resposta efetiva ao Requerimento nº 358/2025, tendo sido encaminhado apenas o Ofício nº 027/2026 do Gabinete do Prefeito, datado de 05 de janeiro de 2026, no qual foi solicitada prorrogação de prazo, mas sem justificar o motivo de mais prazo. Considerando que as obras mencionadas impactam diretamente o sistema viário e o escoamento de águas pluviais, é imprescindível a apresentação da documentação técnica que comprove sua regular execução, especialmente quanto à existência de sistema de drenagem adequado e à responsabilidade técnica pelos serviços realizados. O acesso a essas informações é fundamental para o exercício da função fiscalizatória do Poder Legislativo e para garantir a segurança da população. Nestes termos, pede-se a aprovação.</t>
+  </si>
+  <si>
+    <t>10903</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10903/requerimento_71-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito e a Secretaria Municipal de Fazenda solicitando que informe a esta Casa Legislativa as seguintes informações:_x000D_
+1. Qual foi o valor total arrecadado, nos exercícios de 2024 e 2025, a título de Taxa de Coleta e Destinação Final de Resíduos Sólidos Urbanos?_x000D_
+2. Qual foi o valor total efetivamente gasto, nos exercícios de 2024 e 2025, com os serviços de coleta, transporte, tratamento e destinação final de resíduos sólidos urbanos?_x000D_
+3. Existe estudo técnico atualizado que demonstre o custo real do serviço de coleta e destinação de resíduos sólidos no Município? Em caso positivo, requer-se o envio integral do referido estudo._x000D_
+4. Considerando os dados disponíveis, existe superávit ou déficit na arrecadação da referida taxa em relação ao custo do serviço? Apresentar demonstrativo detalhado._x000D_
+5. Há estudo ou planejamento por parte do Poder Executivo visando a revisão dos valores da taxa, com a finalidade de promover a sua redução, de modo a adequá-la ao custo efetivo do serviço prestado?_x000D_
+6. Considerando que a Lei Complementar nº 502/2025, que alterou dispositivos da Lei Complementar nº 70/2001 (Código Tributário do Município de Sarandi), estabelece o valor de R$ 1,23 por metro quadrado para a taxa de coleta e destinação de resíduos sólidos, quais critérios, parâmetros e componentes adicionais de cálculo justificam o valor efetivamente cobrado nos carnês, que resulta em montante aproximado de R$ 2,04 por metro quadrado?_x000D_
+A Lei Complementar nº 474/2024 fixou o valor da taxa de coleta e destinação de resíduos sólidos urbanos em R$ 1,17 por metro quadrado de área construída, promovendo redução em relação ao modelo então praticado. Referida norma, entretanto, foi posteriormente declarada inconstitucional pelo Tribunal de Justiça do Estado do Paraná, nos autos da Ação Direta de Inconstitucionalidade nº 0024242-31.2025.8.16.0000, decisão esta já transitada em julgado, em razão da ausência de estimativa de impacto orçamentário-financeiro. Importante destacar que, conforme consignado na decisão judicial, consta que, conforme decisão constante no mov. 19.1 dos autos:_x000D_
+“[...] os dados extraídos da documentação [...] parecem indicar que:a) no ano de 2024, o montante arrecadado pelo Município de Sarandi, a título de taxa de coleta e disposição de resíduos sólidos urbanos e de contribuição de iluminação pública foi superior ao valor despendido com o custeio de referidos serviços; e,b) a previsão de arrecadação [...] seria suficiente para a prestação dos serviços [...]”._x000D_
+Observa-se, contudo, que no exercício de 2026 a taxa atualmente praticada encontra-se em patamar aproximado de R$ 2,04 por metro quadrado, valor significativamente superior àquele previsto na Lei Complementar nº 474/2024, posteriormente declarada inconstitucional. Diante desse cenário, e considerando os elementos constantes do próprio processo judicial, mostra-se pertinente a análise da compatibilidade entre os valores atualmente cobrados e o custo efetivo do serviço, bem como a eventual necessidade de revisão da política tributária atualmente adotada para a cobrança da taxa. Assim, o presente requerimento busca obter informações técnicas e financeiras que subsidiem a atuação do Poder Legislativo, inclusive quanto à possibilidade de encaminhamento de projeto de lei visando à adequação e eventual redução dos valores da taxa, com base em critérios técnicos e em conformidade com a legislação vigente.</t>
+  </si>
+  <si>
+    <t>10917</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10917/requerimento_72-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando informações acerca da demora na resolução de problemas relacionados ao mato alto e ao abandono de materiais e entulhos em terrenos baldios no Município. Considerando as constantes reclamações da população quanto à existência de terrenos em estado de abandono, com mato alto, acúmulo de lixo e proliferação de insetos e animais peçonhentos, questiona-se: Quais são os motivos para a demora na notificação e na efetiva resolução dos problemas envolvendo terrenos baldios em situação irregular no município? Qual é o fluxo administrativo atualmente adotado pela Prefeitura para fiscalização, notificação e eventual penalização dos proprietários desses imóveis? Existem estudos ou planejamento em andamento para tornar mais rigorosa a legislação e a fiscalização quanto à limpeza e manutenção de terrenos baldios? Há previsão de revisão dos prazos concedidos aos proprietários para regularização dessas áreas?</t>
+  </si>
+  <si>
+    <t>10918</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10918/requerimento_73-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando informações e providências acerca da Unidade Básica de Saúde (UBS) Alvamar, especialmente quanto ao motivo de ter sido inaugurada sem condições adequadas de funcionamento. Diante de relatos recebidos pela população, solicita-se: Esclarecimentos sobre as razões que levaram à inauguração da UBS Alvamar sem a devida estrutura mínima necessária para o atendimento à população; Informação sobre quais itens essenciais ainda não foram disponibilizados na unidade, dentre eles filtro de água, bebedouro, aparelhos de ar-condicionado, ventiladores, oxímetro e medidor de pressão; Prazo previsto para a regularização completa da estrutura da unidade, com a devida disponibilização de todos os equipamentos necessários ao atendimento digno dos usuários; Se houve vistoria técnica prévia à inauguração e, em caso positivo, envio de cópia do relatório correspondente.</t>
+  </si>
+  <si>
+    <t>10919</t>
+  </si>
+  <si>
+    <t>Claudio de Souza "Professor Claudio", João Francisco do Nascimento "Bugrão"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10919/requerimento_74-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando informações sobre os prazos previstos para o resultado da interposição de embargos junto ao Tribunal de Justiça do Paraná, em virtude do resultado de inconstitucionalidade na indexação dos salários dos professores de Sarandi ao piso nacional. Tais informações são de grande relevância para se ter claro os prazos para que se encontre a forma legal e segura juridicamente para que os professores da rede municipal de Sarandi tenham o seu merecido reajuste salarial.</t>
+  </si>
+  <si>
+    <t>10920</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10920/requerimento_75-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe sobre a viabilidade de realizar o recapeamento asfáltico, em toda a sua extensão, das seguintes vias urbanas localizadas no Jardim Europa, no município de Sarandi/PR. Rua Espanha; Rua Itália; Rua Portugal; Rua Inglaterra; Rua França. O presente requerimento fundamenta-se no fato de que as referidas vias públicas apresentam acentuado desgaste da camada asfáltica, com a presença de buracos, trincas e deformações, o que compromete significativamente as condições de trafegabilidade, a segurança viária e a mobilidade urbana dos moradores, condutores e pedestres que diariamente utilizam tais vias.</t>
+  </si>
+  <si>
+    <t>10921</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10921/requerimento_76-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe sobre a viabilidade de realizar o recapeamento asfáltico, em toda a sua extensão, das seguintes vias urbanas localizadas no Parque Alvamar, no município de Sarandi/PR. Avenida Amílcar Vecchi; Rua Ramom Carrasco; Rua Francisco Silveira da Rocha; Rua Francisco Fernandes Cara;  Rua Arnaldo Martins. O presente requerimento fundamenta-se no fato de que as vias públicas do referido bairro apresentam acentuado desgaste da camada asfáltica, com buracos, trincas e deformações, comprometendo as condições de trafegabilidade, a segurança viária e a mobilidade urbana dos moradores e usuários..</t>
+  </si>
+  <si>
+    <t>10922</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10922/requerimento_77-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando informações detalhadas acerca do bem-estar animal em nossa cidade, especialmente quanto ao cumprimento das práticas estabelecidas para garantir condições adequadas de saúde física e mental dos animais, bem como a prevenção de sofrimento, conforme os princípios das “cinco liberdades”. Destaca-se que o bem-estar animal, além de representar um dever ético, contribui significativamente para a produção sustentável, a melhoria da qualidade dos produtos de origem animal e a redução de riscos à saúde pública. Animais manejados de forma adequada apresentam menor incidência de doenças e melhor desempenho produtivo.</t>
+  </si>
+  <si>
+    <t>10923</t>
+  </si>
+  <si>
+    <t>Fábio de Souza Silveira "Fábio Balako", Aparecido Biancho "Bianco", Claudio de Souza "Professor Claudio"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10923/requerimento_78-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe se há tratativas, estudos ou planejamento para formalização de convênio com a Companhia de Habitação do Paraná (COHAPAR), em parceria com o Governo do Estado, visando a construção de casas populares no município. Solicita-se, ainda, informações sobre eventual previsão para implantação do programa, bem como a viabilidade técnica e orçamentária, considerando a importância da iniciativa para a redução do déficit habitacional e promoção de moradia digna à população.</t>
+  </si>
+  <si>
+    <t>10924</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10924/requerimento_79-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe se existe estudo técnico ou planejamento para a melhoria do fluxo de trânsito, com implantação de sinalização viária, pintura de solo e possibilidade de instalação de semáforo no cruzamento da Rua José Galindo Garcia com a Rua David Pavão, no Jardim Verão. Em razão do intenso fluxo de veículos e pedestres no local, o que tem gerado riscos constantes de acidentes.</t>
+  </si>
+  <si>
+    <t>10925</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10925/requerimento_80-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito e a Secretaria Municipal de Administração solicitando que informe a esta Casa Legislativa as seguintes informações acerca do processo licitatório referente à Concorrência nº 03/2026, Processo Administrativo nº 28/2025, destinado à contratação de serviços de publicidade e propaganda para atender a demanda da Prefeitura do Município de Sarandi/PR:_x000D_
+1. Considerando a abertura de crédito adicional suplementar no valor de R$ 3.000.000,00 (três milhões de reais), por meio do Decreto nº 942/2026, informe qual a justificativa técnica e administrativa para a destinação desses recursos à contratação de serviços de publicidade e propaganda._x000D_
+2. Esclareça de forma detalhada qual foi o critério adotado para a priorização da aplicação de recursos provenientes de superávit financeiro em despesas com comunicação institucional, em detrimento de outras áreas da administração pública municipal._x000D_
+3. Considerando a vigência da Lei Complementar nº 492/2025, que criou o Departamento de Comunicação no âmbito do Gabinete do Prefeito, informe: a) Se o referido Departamento encontra-se atualmente estruturado e em pleno funcionamento;b) Qual o quadro de servidores atualmente lotados no Departamento de Comunicação, especificando cargos e funções;c) Quais atividades vêm sendo efetivamente desempenhadas pelo Departamento desde sua criação;d) Qual o papel do Departamento de Comunicação diante da contratação pretendida de agência de publicidade no valor estimado de até R$ 3.000.000,00._x000D_
+4. Informe se houve estudo técnico que demonstrasse a necessidade de contratação externa dos serviços de publicidade, mesmo diante da existência de estrutura administrativa própria para tal finalidade, encaminhando cópia integral, se houver._x000D_
+5. Esclareça se há previsão de sobreposição de atividades entre o Departamento de Comunicação e a futura agência contratada, detalhando como se dará a divisão de responsabilidades._x000D_
+6. Informe, de forma detalhada, quais mecanismos concretos de controle, acompanhamento, fiscalização e transparência serão adotados durante a execução do futuro contrato decorrente da Concorrência nº 03/2026, Processo Administrativo nº 28/2025, especialmente no que se refere: à definição das demandas encaminhadas à agência; à autorização, conferência e aprovação dos serviços executados; à contratação de fornecedores de bens e serviços especializados e de veículos de divulgação; à verificação da compatibilidade dos preços praticados com os valores de mercado; à comprovação da efetiva veiculação, produção e entrega dos materiais; à atuação do fiscal e gestor do contrato; e à publicidade das informações relativas à execução contratual, considerando que o próprio processo prevê contratação por demanda e execução indireta de serviços complementares e de veiculação._x000D_
+O presente requerimento tem por finalidade o exercício da função fiscalizatória do Poder Legislativo, especialmente diante da abertura de crédito adicional suplementar no valor de R$ 3.000.000,00 (três milhões de reais), por meio do Decreto nº 942/2026, destinado à contratação de serviços de publicidade e propaganda no âmbito da Concorrência nº 03/2026, Processo Administrativo nº 28/2025. Ressalta-se que os recursos utilizados são oriundos de superávit financeiro, ou seja, valores provenientes de exercícios anteriores, cuja aplicação depende de decisão administrativa quanto à sua destinação, o que exige transparência e justificativa quanto à prioridade adotada. Ademais, a Lei Complementar nº 492/2025 promoveu alterações na estrutura administrativa do Município, criando o Departamento de Comunicação no âmbito do Gabinete do Prefeito, com atribuições diretamente relacionadas ao planejamento, gestão e execução das atividades de comunicação institucional. Diante desse cenário, torna-se imprescindível esclarecer a real necessidade da contratação externa pretendida, bem como a forma de atuação da estrutura administrativa já existente, a fim de evitar sobreposição de funções, garantir a eficiência do gasto público e assegurar a adequada aplicação dos recursos municipais.</t>
+  </si>
+  <si>
+    <t>10926</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10926/requerimento_81-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito e a Secretaria Municipal de Fazenda solicitando que informe a esta Casa Legislativa as seguintes informações:_x000D_
+1. Considerando que o Relatório de Gestão Fiscal (RGF), referente ao período de 03/2025 a 02/2026, aponta que a despesa total com pessoal do Município atingiu o percentual de 51,56% da Receita Corrente Líquida Ajustada, ultrapassando o limite prudencial de 51,3%, quais medidas concretas estão sendo adotadas pela Administração para recondução do índice aos parâmetros legais?_x000D_
+2. Existe planejamento formal para contenção ou racionalização da despesa com pessoal no exercício de 2026? Em caso positivo, informar quais ações estão previstas e respectivos cronogramas._x000D_
+3. A Administração Municipal possui projeção de enquadramento abaixo do limite prudencial nos próximos quadrimestres? Informar estimativa e metodologia utilizada para tal previsão._x000D_
+4. Considerando que o Município se encontra acima do limite prudencial de despesa com pessoal e que o art. 22 da Lei Complementar nº 101/2000 impõe restrições à concessão de vantagens, aumentos, criação de cargos e admissões, como a Administração justifica a aprovação e implementação de aumento remuneratório para cargos comissionados de Chefe de Gabinete e Procurador Jurídico, por meio da Lei Complementar nº 505/2026, que fixou os vencimentos em R$ 16.990,00, indicando expressamente a base legal, os estudos técnicos e a compatibilidade dessa medida com as vedações da Lei de Responsabilidade Fiscal?_x000D_
+5. Considerando que o art. 74 da Lei Complementar nº 248/2010 estabelece que os vencimentos dos profissionais do magistério serão reajustados anualmente na data de 10 de março, e que o Município já se encontra acima do limite prudencial de despesa com pessoal, informar de que forma a Administração pretende cumprir o referido reajuste, diante do disposto no art. 22, parágrafo único, inciso I, da Lei Complementar nº 101/2000 (Lei de Responsabilidade Fiscal), que veda a concessão de vantagem, aumento, reajuste ou adequação de remuneração a qualquer título, ressalvadas as hipóteses legais._x000D_
+O presente requerimento tem por finalidade exercer a função fiscalizatória desta Casa Legislativa diante do cenário fiscal do Município, especialmente no que se refere à despesa com pessoal. Conforme dados oficiais do Relatório de Gestão Fiscal, apurados pelo Sistema de Informações Municipais - Acompanhamento Mensal (SIM-AM), do Tribunal de Contas do Estado do Paraná, o Município ultrapassou o limite prudencial de despesa com pessoal, atingindo o percentual de 51,56% da Receita Corrente Líquida Ajustada. Nos termos do art. 22 da Lei Complementar nº 101/2000 (Lei de Responsabilidade Fiscal), ao atingir 95% do limite máximo, o ente público passa a sofrer restrições relevantes, especialmente quanto à concessão de aumentos, criação de cargos, admissões e alterações que impliquem elevação da despesa. Apesar desse cenário, foi aprovada e sancionada a Lei Complementar nº 505/2026, que elevou a remuneração dos cargos comissionados de Chefe de Gabinete e Procurador Jurídico para o valor de R$ 16.990,00, o que demanda esclarecimentos quanto à sua compatibilidade com as normas de responsabilidade fiscal._x000D_
+Destaca-se, ainda, que o Ministério Público de Contas do Estado do Paraná, por meio da Recomendação Administrativa nº 04/2025-GPGMPC, expedida no contexto da proposta de majoração dos vencimentos dos referidos cargos, recomendou ao Presidente da Câmara e aos Vereadores do Município de Sarandi que observassem rigorosamente as normas constitucionais e infraconstitucionais aplicáveis ao orçamento público, especialmente os princípios da responsabilidade fiscal e do equilíbrio das contas públicas. Ademais, observa-se possível conflito entre o cumprimento da legislação municipal, que prevê o reajuste anual dos vencimentos do magistério, e as restrições impostas pela Lei de Responsabilidade Fiscal, o que reforça a necessidade de esclarecimentos técnicos por parte da Administração._x000D_
+Dessa forma, busca-se obter informações objetivas e técnicas que permitam avaliar a condução da política fiscal do Município, especialmente quanto ao cumprimento da Lei de Responsabilidade Fiscal e à sustentabilidade das despesas com pessoal.</t>
+  </si>
+  <si>
+    <t>11012</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11012/requerimento_82-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando informações sobre a prestação do atendimento odontológico nas Unidades Básicas de Saúde do município, especialmente: Qual o motivo da falta recorrente de anestesia e demais insumos odontológicos; Por qual razão os atendimentos estão sendo limitados a casos de urgência; Se há processo licitatório vigente para aquisição de materiais odontológicos e, caso não haja, qual a justificativa; Quais valores o município tem recebido do Governo Federal destinados à saúde bucal e como esses recursos estão sendo aplicados; Qual o número atual de cirurgiões-dentistas na rede municipal e qual o déficit existente frente à demanda; Se há previsão para contratação de novos profissionais; Quais medidas estão sendo adotadas para redução da fila de espera no atendimento odontológico; Se o município está devidamente cadastrado e regular em programas federais como o Brasil Sorridente; Se o município está cumprindo as diretrizes da Política Nacional de Saúde Bucal. O presente requerimento se justifica diante da grave situação relatada pela população quanto ao atendimento odontológico nas UBS, marcada pela falta de insumos básicos, como anestesia, o que tem inviabilizado atendimentos regulares. A limitação dos serviços apenas a casos urgentes, somada ao longo tempo de espera e à evidente insuficiência de profissionais, demonstra um cenário de desorganização e possível falha na gestão do serviço público. Além disso, causa preocupação a possível ausência de planejamento adequado na aquisição de materiais e na utilização de recursos destinados à saúde bucal, bem como eventual não adesão ou irregularidade em programas federais que garantem financiamento ao setor. Diante disso, é fundamental que o Poder Executivo esclareça a situação.</t>
+  </si>
+  <si>
+    <t>11013</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11013/requerimento_83-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando informações acerca da existência de estudos e planejamento para a substituição dos aparelhos quebrados das Academias da Terceira Idade (ATI) no município, nos seguintes termos:_x000D_
+I – Existe levantamento atualizado sobre a situação dos equipamentos das ATI, indicando quais estão quebrados ou inoperantes?_x000D_
+II – Há dotação orçamentária específica destinada à manutenção e reposição dos equipamentos das ATI?_x000D_
+III – Existe contrato vigente para manutenção preventiva e corretiva dessas estruturas?_x000D_
+IV – Quais medidas estão sendo adotadas para garantir a segurança dos usuários enquanto os aparelhos permanecem danificados?_x000D_
+As Academias da Terceira Idade (ATI) desempenham papel fundamental na promoção da saúde, qualidade de vida e bem-estar da população, especialmente dos idosos. No entanto, tem sido recorrente a presença de equipamentos danificados ou inutilizáveis, o que compromete a finalidade desses espaços públicos e pode representar riscos à segurança dos usuários, assegurando que a população possa usufruir desses espaços com dignidade e segurança.</t>
+  </si>
+  <si>
+    <t>11014</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11014/requerimento_84-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando informações detalhadas e providências acerca da fiscalização da empresa responsável pelo fornecimento de carnes destinadas à rede municipal, especialmente no que se refere ao cumprimento contratual, qualidade dos produtos e controle sanitário. Considerando a relevância do fornecimento de alimentos de qualidade para a merenda escolar e demais serviços públicos; Considerando a necessidade de rigor na fiscalização dos contratos administrativos, sobretudo aqueles que envolvem alimentação da população, em especial crianças; Requer-se que sejam encaminhadas as seguintes informações:_x000D_
+I – Qual é a empresa atualmente contratada para o fornecimento de carnes à rede municipal, bem como cópia do contrato e do processo licitatório correspondente;_x000D_
+II – Quais são as exigências contratuais quanto ao local de processamento/preparo das carnes e se há previsão de produção no município;_x000D_
+III – O Município possui equipe ou setor responsável pela fiscalização desse contrato? Em caso positivo, quais servidores são responsáveis e qual a frequência das fiscalizações realizadas;_x000D_
+IV – Há registros de fiscalização in loco no local de produção/processamento das carnes? Se sim, encaminhar relatórios das inspeções realizadas;_x000D_
+V – Quais são os critérios técnicos e sanitários utilizados para aferição da qualidade das carnes fornecidas;_x000D_
+VI – O Município realiza análise laboratorial dos produtos entregues? Em caso afirmativo, encaminhar os últimos laudos disponíveis;_x000D_
+VII – Existe controle quanto à padronização dos cortes e tipos de carne fornecidos, conforme previsto em contrato;_x000D_
+VIII – Como é feito o controle de peso e composição dos produtos entregues (ex.: carnes moídas, filés, cortes específicos);_x000D_
+IX – Já houve notificações, advertências ou aplicação de penalidades à empresa contratada por descumprimento contratual? Se sim, detalhar;_x000D_
+X – Existe canal formal para recebimento de denúncias ou reclamações por parte das unidades escolares ou demais órgãos que recebem os produtos;_x000D_
+XI – Quais providências estão sendo adotadas pelo Executivo para garantir maior rigor na fiscalização e assegurar a qualidade dos alimentos fornecidos à população._x000D_
+O presente requerimento tem por objetivo assegurar a transparência e a efetividade na fiscalização dos contratos públicos relacionados ao fornecimento de alimentos, especialmente carnes destinadas à rede municipal. Trata-se de tema sensível, que impacta diretamente a saúde e o bem-estar dos usuários dos serviços públicos, em especial, crianças da rede de ensino. Diante disso, é fundamental que o Poder Executivo demonstre de forma clara como está sendo realizada a fiscalização da empresa contratada, garantindo o cumprimento integral das cláusulas contratuais, a qualidade dos produtos fornecidos e o respeito às normas sanitárias vigentes.</t>
+  </si>
+  <si>
+    <t>11015</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11015/requerimento_85-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe sobre a contratação de um servidor público para atuar na área da Farmácia. A presente solicitação fundamenta-se na necessidade de garantir a continuidade e a qualidade dos serviços farmacêuticos oferecidos à população. A atuação do profissional farmacêutico é essencial para o cumprimento das exigências legais e sanitárias relacionadas à assistência farmacêutica, à gestão de medicamentos e insumos, bem como à promoção do uso racional de medicamentos. Ressalta-se que o aumento da demanda por atendimentos nas unidades de saúde, aliado à crescente complexidade das atividades envolvendo vigilância sanitária, controle de estoque, aquisição e distribuição de medicamentos, torna imprescindível a presença de profissional qualificado e devidamente habilitado. A ausência ou insuficiência desses profissionais compromete diretamente a qualidade da assistência prestada, podendo ocasionar desabastecimento de medicamentos, falhas na dispensação e riscos à saúde da população. Ademais, a presença de farmacêuticos é fundamental para a efetividade das políticas públicas de saúde.</t>
+  </si>
+  <si>
+    <t>11017</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11017/requerimento_86-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe se há estudo ou planejamento para a construção de 02 (dois) módulos da Guarda Municipal, sendo um na Zona Sul (Praça da Juventude) e outro na Zona Norte (Parque Ecológico), com contingente da guarda 24 horas, com serviço de telefonia, buscando levar mais segurança ao patrimônio público e atendimento a população.</t>
+  </si>
+  <si>
+    <t>11018</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11018/requerimento_87-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe a esta Casa Legislativa, por meio da Secretaria Municipal competente, acerca da obra de construção do novo Paço Municipal de Sarandi, considerando as previsões constantes na Lei Orçamentária Anual de 2026, bem como a atual situação da obra, hoje paralisada, conforme registros públicos disponíveis. Considerando que a LOA 2026 prevê a ação programática 15.451.0027.1.434 – Construção do Paço Municipal de Sarandi, com dotação orçamentária de R$ 5.072.490,00, bem como a fonte de recurso 41619 – Construção do Paço Municipal, no valor de R$ 5.000.000,00;Considerando que a obra possui valor total contratado de R$ 22.835.941,12, com execução física aproximada de 85,93% e execução financeira total liquidada de R$ 19.229.910,30, encontrando-se atualmente paralisada e sem contrato vigente; Requer-se:_x000D_
+1. Informe se já foram concluídos os estudos técnicos necessários para a continuidade da obra do novo Paço Municipal, conforme indicado nos registros administrativos._x000D_
+2. Informe se já foi aberto novo processo licitatório para a contratação de empresa visando à conclusão da obra. Em caso positivo: a) Encaminhar cópia integral do processo licitatório; b) Informar a modalidade adotada, número do processo e data de abertura; c) Informar o valor estimado para a conclusão da obra._x000D_
+3. Caso o novo processo licitatório ainda não tenha sido iniciado, informar: a) Qual o estágio atual dos estudos técnicos; b) Qual o prazo previsto para abertura da licitação; c) Quais medidas administrativas estão sendo adotadas para evitar maior deterioração da obra já executada._x000D_
+4. Esclarecer se os recursos previstos na LOA 2026 (ação 15.451.0027.1.434 e fonte 41619) já estão empenhados, ou se há previsão de suplementação orçamentária para a conclusão integral da obra._x000D_
+5. Informar se existe pendência administrativa, jurídica ou financeira decorrente do contrato anterior com a empresa PGC Engenharia de Obras Ltda., detalhando: a) Se há valores ainda em discussão ou não pagos; b) Se há processos administrativos ou judiciais em andamento relacionados à execução contratual._x000D_
+6. Informar qual o prazo estimado para conclusão da obra após a realização de novo processo licitatório._x000D_
+O presente requerimento tem por objetivo obter informações claras e atualizadas acerca da situação da obra do novo Paço Municipal, que, apesar de contar com execução física avançada e previsão orçamentária específica na LOA 2026, permanece paralisada e sem contrato vigente. Diante do elevado volume de recursos públicos já aplicados e da necessidade de garantir a conclusão da obra com eficiência, planejamento e transparência, faz-se necessário compreender as medidas que estão sendo adotadas pelo Poder Executivo para viabilizar sua retomada e conclusão.</t>
+  </si>
+  <si>
+    <t>11110</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11110/requerimento_88-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando informações acerca da eventual realização de estudos e planejamento para a contratação de novos motoristas destinados ao transporte escolar do Município, diante da atual insuficiência de profissionais e dos recorrentes relatos de superlotação nos veículos. Requer-se que sejam encaminhadas as seguintes informações:_x000D_
+I – Existe estudo técnico ou levantamento atualizado que aponte a necessidade de contratação de novos motoristas para o transporte escolar? Em caso positivo, encaminhar cópia ou detalhamento;_x000D_
+II – Qual é o número atual de motoristas em atividade no transporte escolar municipal e qual a demanda total existente;_x000D_
+III – Há déficit de motoristas atualmente? Em caso afirmativo, qual o quantitativo estimado necessário para atendimento adequado da demanda;_x000D_
+IV – Quais medidas estão sendo adotadas pelo Executivo para suprir a eventual falta de motoristas, especialmente no que se refere à abertura de concurso público, processo seletivo ou contratação emergencial;_x000D_
+V – Como está sendo realizado o planejamento das rotas escolares e quais critérios estão sendo utilizados para evitar a superlotação dos veículos;_x000D_
+VI – O Município tem conhecimento dos relatos de ônibus escolares operando acima da capacidade? Em caso positivo, quais providências estão sendo tomadas para sanar a situação;_x000D_
+VII – Há fiscalização regular quanto à lotação dos veículos e ao cumprimento das normas de segurança no transporte escolar?_x000D_
+O presente requerimento se justifica diante das preocupações relacionadas à qualidade e, sobretudo, à segurança do transporte escolar no Município. Relatos de veículos circulando com excesso de passageiros evidenciam possível insuficiência de motoristas e falhas no planejamento logístico, o que pode comprometer diretamente a integridade física das crianças transportadas.</t>
+  </si>
+  <si>
+    <t>11111</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11111/requerimento_89-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando informações acerca da contratação de Professores de Apoio para crianças com TEA – Transtorno do Espectro Autista. Solicita-se, ainda:_x000D_
+I. A quantidade de alunos com TEA matriculados na rede pública municipal de ensino;_x000D_
+II. A quantidade de alunos atualmente atendidos por Professores de Apoio;_x000D_
+III. A quantidade de profissionais que atuam no município como educadores de apoio para alunos com TEA._x000D_
+As informações solicitadas são necessárias para garantir que os alunos com TEA tenham acesso a acompanhamento adequado por profissionais qualificados, assegurando melhores condições para seu desenvolvimento educacional. Além disso, os dados permitirão avaliar a real demanda existente na rede municipal e subsidiar a adoção de políticas públicas mais eficazes voltadas à inclusão escolar.</t>
+  </si>
+  <si>
+    <t>11113</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11113/requerimento_90-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando informações acerca da possibilidade de realização de manutenção e/ou substituição do playground (parquinho infantil) existente no Parque Ecológico João Paulo II, no município de Sarandi – PR. O referido local é amplamente frequentado por diversas famílias da região, especialmente nos finais de semana, sendo utilizado para atividades de lazer, recreação e convivência. Entretanto, há relatos de que alguns equipamentos do playground apresentam desgaste natural em razão do tempo de uso, podendo necessitar de manutenção, reparos ou até mesmo substituição. Dessa forma, a realização das devidas melhorias torna-se importante para garantir melhores condições de utilização do espaço público e, principalmente, maior segurança às crianças que frequentam o local.</t>
+  </si>
+  <si>
+    <t>11114</t>
+  </si>
+  <si>
+    <t>Dionizio Aparecido Viaro "Dionizio da Diocar", Aparecido Biancho "Bianco", Claudio de Souza "Professor Claudio"</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11114/requerimento_91-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe sobre a viabilidade da construção de galerias pluviais, com a devida instalação de bueiros em toda a extensão da Avenida Deputado Borsari Neto, no trecho compreendido entre o início na Rua Eracides Martins de Oliveira (antiga rua 07) e o seu término na Rua Rei Zumbi dos Palmares (antiga rua 18), no bairro Jardim Nova Independência, no município de Sarandi – PR. O presente requerimento tem por finalidade informar a comunidade local, considerando os recorrentes problemas de acúmulo de água na referida via. Tais transtornos são ocasionados, principalmente, por desníveis no pavimento e pela insuficiência do sistema de drenagem atualmente existente. A situação tem gerado dificuldades na mobilidade urbana, riscos à segurança de pedestres e motoristas, além de potenciais danos à infraestrutura e aos imóveis da região. Diante disso, a implantação de galerias pluviais e bueiros mostra-se medida essencial para garantir o adequado escoamento das águas pluviais, contribuindo para a melhoria das condições de trafegabilidade, segurança e qualidade de vida da população.</t>
+  </si>
+  <si>
+    <t>11115</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11115/requerimento_92-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe se existe estudo sobre a liberação para ativação da rede de esgoto do Jardim Paulista, bem como: se há cronograma definido para a referida liberação; qual a previsão para o início e conclusão dos serviços; em caso negativo, quais os motivos da não liberação até o momento; e se existe previsão orçamentária para a execução ou conclusão da obra. O presente requerimento visa obter informações claras acerca da situação da rede de esgoto no bairro Jardim Paulista, tendo em vista a relevância do serviço para a saúde pública, qualidade de vida dos moradores e preservação ambiental.</t>
+  </si>
+  <si>
+    <t>11116</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11116/requerimento_93-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe sobre a instalação de sistema de cancela eletrônica com sinalização sonora e luminosa em cruzamento ferroviário, da Avenida José Munhoz e Avenida Atílio Salvalagio. Os cruzamentos com a linha férrea, situados nas referidas avenidas apresentam condições que configuram elevado risco à segurança de motoristas, motociclistas, ciclistas e pedestres. Atualmente, o local conta apenas com sinalização vertical e horizontal simples, insuficiente para garantir visibilidade e proteção adequadas, sobretudo em períodos de maior fluxo de veículos ou de baixa luminosidade. A ausência de dispositivos automáticos de alerta compromete significativamente a segurança viária, aumentando o risco de acidentes. Ressalta-se que recentemente ocorreu um acidente grave no local, o que reforça a urgência na adoção de medidas preventivas. Dessa forma, a implantação de cancelas eletrônicas com sinalização sonora e luminosa mostra-se medida essencial para reforçar a segurança no local e prevenir novas ocorrências.</t>
+  </si>
+  <si>
+    <t>11117</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11117/requerimento_94-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando informações detalhadas sobre a situação da  criação de um Almoxarifado Central, na prefeitura. Atualmente, a ausência de centralização nesse processo pode ocasionar desperdícios, aquisições desnecessárias, falta de materiais em unidades essenciais e dificuldades na gestão de estoque. A implantação de um almoxarifado centralizado tem por objetivo otimizar o controle, a armazenagem e a distribuição de materiais e insumos utilizados pelas diversas secretarias e setores da administração municipal, permitindo também a padronização dos procedimentos de recebimento, controle e distribuição de materiais, além de aprimorar a logística e ampliar a transparência na movimentação de itens. Também contribuirá para a redução de custos, por meio de compras mais planejadas e em maior escala, bem como para a prevenção de perdas decorrentes de vencimento, extravio ou armazenamento inadequado. Ademais, a medida possibilitará a geração de dados confiáveis para o planejamento orçamentário e de aquisições, fortalecendo a eficiência da gestão pública e garantindo a utilização mais racional, transparente e eficaz dos recursos públicos, em benefício direto da população.</t>
+  </si>
+  <si>
+    <t>11118</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11118/requerimento_95-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe sobre a viabilidade, planejamento e previsão para a construção de um Centro de Atenção a Pessoas com Transtorno do Espectro Autista (TEA) no município de Sarandi, com estrutura adequada para atendimento especializado e acompanhamento das famílias. Solicita-se, ainda, que informe se a obra está prevista no planejamento do Município, eventual cronograma para sua execução, bem como quais medidas estão sendo consideradas para viabilizar a implantação do centro, considerando a crescente demanda por atendimento especializado e a importância da iniciativa para a promoção da inclusão e qualidade de vida das pessoas com TEA.</t>
+  </si>
+  <si>
+    <t>11120</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11120/requerimento_96-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe se há estudo ou planejamento para a criação de um Centro Esportivo Comunitário, no Jardim dos Ipês. A presente solicitação visa informar os moradores que solicitam um espaço adequado para a prática esportiva, lazer e convivência social, contribuindo para a qualidade de vida da comunidade.</t>
+  </si>
+  <si>
+    <t>11121</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11121/requerimento_97-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito, bem como a Secretaria Municipal de Esporte e Lazer solicitando que prestem as seguintes informações:_x000D_
+I. Considerando a aquisição de tratores cortadores de grama modelo TS148, marca Husqvarna, no ano de 2021, por meio do Pregão Eletrônico nº 65/2021 e Contrato nº 295/2021, vinculados aos empenhos nº 6975/2021 e nº 7196/2021, com valores aproximados de R$ 16.660,00 e R$ 16.600,00, respectivamente, identificados pelos números de série 061421A002065 e 061421A002061, informe-se qual unidade administrativa e quais servidores são responsáveis pela guarda, controle e utilização dos referidos equipamentos._x000D_
+II. Apresente-se relatório detalhado de utilização dos equipamentos desde sua incorporação ao patrimônio público, contendo a indicação dos períodos de efetivo uso, locais de atuação e eventual interrupção de sua utilização._x000D_
+III. Informe-se se os equipamentos encontram-se em pleno funcionamento, especificando, em caso negativo, a data em que houve a paralisação, as causas identificadas e as providências adotadas até o momento._x000D_
+IV. Encaminhe-se cópia integral dos registros de manutenção preventiva e corretiva dos equipamentos, desde sua aquisição até a presente data, incluindo eventuais ordens de serviço, orçamentos ou solicitações de reparo._x000D_
+V. Considerando que os bens constam no sistema patrimonial como “ativos”, com estados de conservação classificados como “novo” e “utilizável”, informe-se se houve atualização recente dessas informações e quais critérios são utilizados para classificação do estado de conservação dos bens públicos._x000D_
+VI. Informe-se se há planejamento ou cronograma para recuperação, substituição ou eventual baixa patrimonial dos referidos equipamentos, caso constatada a impossibilidade de uso._x000D_
+VII. Considerando que os equipamentos foram adquiridos com a finalidade de otimizar os serviços de limpeza e conservação dos espaços vinculados à Secretaria Municipal de Esporte e Lazer, informe-se de que forma essa finalidade vem sendo atendida atualmente e quais medidas foram adotadas diante da eventual indisponibilidade dos referidos bens._x000D_
+O presente requerimento fundamenta-se em informações obtidas por meio de documentos oficiais, que permitem a identificação completa dos equipamentos em questão, incluindo processo licitatório, contratos, empenhos, notas fiscais e registros patrimoniais, garantindo a plena rastreabilidade dos bens públicos. Além disso, esta vereadora realizou visita in loco ao antigo Clube Eldorado, localizado na Rua Primeiro de Maio, nº 274, no Parque Industrial, onde foi possível verificar diretamente a situação de ao menos um dos equipamentos mencionados. Na ocasião, constatou-se que o trator cortador de grama encontra-se sem utilização, com componentes expostos, sinais evidentes de ausência de manutenção e possível inoperância, situação que contrasta com as informações constantes no sistema patrimonial do Município, onde os bens figuram como “ativos” e com estados de conservação classificados como “novo” e “utilizável”. Importante destacar que os referidos equipamentos foram adquiridos com recursos públicos e com a finalidade específica de otimizar os serviços de limpeza e conservação dos espaços vinculados à Secretaria Municipal de Esporte e Lazer, o que reforça a necessidade de esclarecimentos quanto à sua efetiva utilização e conservação._x000D_
+Dessa forma, o presente requerimento busca obter informações técnicas e documentais que permitam verificar a correta gestão dos bens públicos,</t>
+  </si>
+  <si>
+    <t>11122</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11122/requerimento_98-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito, bem como a Secretaria Municipal competente, solicitando que prestem as seguintes informações:_x000D_
+I. Informar a relação completa de todos os veículos da frota municipal que possuem tacógrafo (cronotacógrafo), indicando: placa; secretaria a que estão vinculados; tipo de utilização (saúde, educação, esporte, etc.)._x000D_
+II. Para cada veículo listado, informar: data da última aferição/selagem do tacógrafo; prazo de validade da aferição; situação atual (válido ou vencido)._x000D_
+III. Encaminhar cópia dos certificados de aferição dos tacógrafos emitidos por órgão autorizado pelo INMETRO, relativos aos veículos da frota municipal._x000D_
+IV. Informar se há veículos da frota municipal atualmente em circulação com tacógrafo vencido, irregular ou sem aferição válida._x000D_
+V. Em caso positivo, informar: quais veículos se encontram nessa condição; desde quando estão irregulares; quem autorizou sua circulação; quais medidas foram adotadas para regularização._x000D_
+VI. Informar se há planejamento ou cronograma atualizado para nova aferição dos tacógrafos da frota municipal, considerando o prazo legal de validade dos equipamentos._x000D_
+O presente requerimento tem por finalidade exercer o dever constitucional de fiscalização dos atos do Poder Executivo, especialmente no que se refere à segurança no transporte de passageiros realizado por veículos da frota municipal. Destaca-se que o Município de Sarandi realizou o Pregão Eletrônico nº 145/2022 (Processo Administrativo nº 277/2022), cujo objeto foi o registro de preços para serviços de selagem, ensaio e manutenção de tacógrafos, com fornecimento de peças e aquisição de insumos, destinados aos veículos da frota municipal. _x000D_
+O referido certame foi devidamente homologado, com formalização de atas de registro de preços e contratação de empresas especializadas, evidenciando que a Administração Pública reconheceu a necessidade de manutenção e regularização dos equipamentos. Além disso, no ano de 2026, foi publicada convocação oficial no Diário Oficial do Município para realização de vistoria obrigatória no transporte escolar, na qual se exige expressamente a aferição do tacógrafo por órgão autorizado pelo INMETRO (Matéria publicada no Diário Oficial dos Municípios do Paraná no dia 22/01/2026. Edição 3453), reforçando a obrigatoriedade legal e a relevância do tema para a segurança dos usuários. Ocorre que esta vereadora recebeu denúncia no sentido de que veículos, especialmente vans e ônibus, estariam realizando viagens com tacógrafos vencidos ou sem aferição válida, inclusive com conhecimento de responsáveis pela gestão, o que, se confirmado, representa grave risco à segurança dos passageiros e possível descumprimento da legislação vigente. Diante disso, torna-se imprescindível o esclarecimento detalhado da situação atual da frota municipal, a fim de verificar se as exigências legais estão sendo efetivamente cumpridas.</t>
+  </si>
+  <si>
+    <t>11105</t>
+  </si>
+  <si>
+    <t>Os vereadores abaixo-assinado, em conformidade com inciso XVI do art. 200, do Regimento Interno1, solicita a Vossa Excelência, após aprovação em Plenário, o envio de ofício ao Poder Executivo Municipal, solicitando informações sobre o seguinte:_x000D_
+Que preste as informações diligenciadas nos requerimentos contidos no Ofício nº 1 / 2026 / PVM, do Programa Vereador Mirim, referente à pauta do dia 14/4/2026._x000D_
+Nestes termos, pede-se a deliberação e a aprovação do Soberano Plenário deste Colendo Legislativo.</t>
+  </si>
+  <si>
+    <t>11176</t>
+  </si>
+  <si>
+    <t>CC - Comissão Conjunta</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11176/requerimento_100-2026_-_inclusao.pdf</t>
+  </si>
+  <si>
+    <t>Os infra-assinados Vereadores, com assento neste Legislativo, no uso das atribuições legais que lhe são conferidas pelo Regimento Interno, ouvido o Egrégio Plenário, requer, a Inclusão, na Ordem do Dia da 12ª Sessão Ordinária do dia 22/4/2026, do seguinte item:_x000D_
+Projeto de Lei Complementar nº 677/2026, do Poder Executivo Municipal, o qual “eleva o número de vagas de Cargos Efetivos do Magistério, na forma que especifica.”.</t>
+  </si>
+  <si>
+    <t>11188</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11188/requerimento_101-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando informações sobre a disponibilização da Carteira de Identificação da Pessoa com Fibromialgia (CIPF) neste município. Tal medida é de grande relevância, pois contribui para o reconhecimento da condição de saúde dos pacientes diagnosticados com fibromialgia, além de assegurar melhores condições de atendimento, inclusive com acesso à prioridade em órgãos públicos e privados, como hospitais e unidades de saúde do Sistema Único de Saúde (SUS). Ressalto, ainda, que a referida carteirinha já foi anteriormente disponibilizada, porém, atualmente, não está mais sendo emitida, o que tem gerado dificuldades aos pacientes. Ressalta-se que, embora o SUS ofereça tratamento integral à pessoa com fibromialgia — incluindo acompanhamento médico, fisioterapia e fornecimento de medicamentos —, a emissão da carteirinha, seja em formato físico ou digital, geralmente depende de regulamentação municipal ou estadual, sendo de competência das Secretarias de Saúde ou de Assistência Social. Diante do exposto, solicito a análise e a adoção das providências necessárias para a retomada e disponibilização desse documento neste município.</t>
+  </si>
+  <si>
+    <t>11189</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11189/requerimento_102-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe se há estudos ou intenção de disponibilizar e afixar, nos consultórios das Unidades Básicas de Saúde (UBS) e nos serviços de Pronto Atendimento, a lista atualizada de medicamentos fornecidos pela rede pública municipal. A medida é de suma relevância, pois amplia o acesso à informação e otimiza a assistência à saúde. Além de fortalecer a gestão da terapia medicamentosa e conferir maior segurança ao paciente, a iniciativa permite que o profissional realize prescrições alinhadas à disponibilidade real da rede. Ademais, o acesso imediato a esses dados durante a consulta reduz a ansiedade do usuário e eleva a adesão ao tratamento, garantindo clareza sobre a obtenção dos medicamentos.</t>
+  </si>
+  <si>
+    <t>11191</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11191/requerimento_103-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito que informe a esta Casa Legislativa se há estudo técnico, planejamento ou análise de viabilidade para a implantação de um Programa Municipal de Regularização Fundiária Urbana e Rural no município, com base na Lei nº 13.465/2017, contemplando tanto áreas urbanas consolidadas quanto chácaras, sítios e demais áreas rurais em situação irregular. Solicita-se, ainda, que informe se há levantamento das áreas passíveis de regularização, bem como a possibilidade de classificação nas modalidades previstas em lei (REURB-S e REURB-E), a existência de equipe técnica ou parcerias para execução do programa e eventual articulação com órgãos competentes, como o INCRA e cartórios de registro de imóveis. Requer, por fim, informações sobre eventual previsão para início das ações de regularização no município, cronograma estimado e medidas a serem adotadas para garantir segurança jurídica às famílias e o desenvolvimento urbano e rural de forma organizada.</t>
+  </si>
+  <si>
+    <t>11192</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11192/requerimento_104-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito que informe se tem previsão para realizar manutenção de uma grelha de contenção de água, localizada na Rua Ângelo Lopes da Silva, no Jardim Novo Independência, próximo à Escola Municipal Yoshio Hayashi. A grelha encontra-se afundada, oferecendo risco à segurança de pedestres e veículos.</t>
+  </si>
+  <si>
+    <t>11193</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11193/requerimento_105-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito, bem como a Autarquia Águas de Sarandi, solicitando as seguintes informações:_x000D_
+I. Informar se existe ato administrativo formal (decreto, portaria, ordem de serviço ou equivalente) que tenha autorizado ou determinado a redução do atendimento presencial no dia 17 de abril de 2026, conforme comunicado divulgado nas redes sociais da autarquia, o qual informava que o atendimento ocorreria exclusivamente no período das 08h às 12h, em razão de manutenção predial._x000D_
+II. Em caso positivo, encaminhar cópia integral do referido ato, indicando: data de edição autoridade responsável fundamentação legal_x000D_
+III. Informar se houve suspensão do expediente interno ou dispensa dos servidores no dia 17 de abril de 2026, encaminhando, se houver, o respectivo ato formal._x000D_
+IV. Informar, em relação aos ocupantes de cargos em comissão abaixo relacionados, qual foi a jornada cumprida no dia 17 de abril de 2026, encaminhando: registros de controle de frequência (ponto eletrônico, manual ou equivalente); justificativas de ausência, se houver; eventual designação para atividade externa; dos seguintes servidores:_x000D_
+Abraão Amercio de Oliveira – Diretor Administrativo;_x000D_
+Alessandro Rodrigo de Carvalho – Diretor Técnico;_x000D_
+Cesar Augusto Foss – Diretor-Geral;_x000D_
+Fernando Sant Ana – Diretor de Controle, Medição e Arrecadação;_x000D_
+Frederico Izidoro Pinheiro Neves – Assessor Jurídico;_x000D_
+Wellington da Silva – Diretor Operacional de Águas._x000D_
+V. Informar se houve autorização para deslocamento de servidores no dia 17 de abril de 2026 ao endereço: Recanto da Águia – R. Trinta e Nove, nº 93, Nova Independência, Sarandi/PR, CEP 87114-810 indicando: finalidade do deslocamento; servidores envolvidos; autoridade que autorizou._x000D_
+VI. Informar se houve utilização de veículo oficial do Município, especificamente FIAT/ARGO, no referido endereço na data mencionada, encaminhando: identificação do veículo (placa e patrimônio); nome do condutor; registro de saída (diário de bordo ou equivalente); finalidade do deslocamento._x000D_
+O presente requerimento tem por finalidade esclarecer fatos relacionados ao funcionamento da Autarquia Águas de Sarandi, no dia 17 de abril de 2026. Conforme divulgado nas redes sociais oficiais, houve comunicação de redução do atendimento presencial ao público para o período das 08h às 12h, em razão de manutenção predial. Contudo, não foi localizado, até o presente momento, ato administrativo formal publicado que ampare tal medida. Ressalta-se que a redução do atendimento ao público não se confunde com a suspensão do expediente interno, sendo necessário esclarecer se houve dispensa regular dos servidores ou se as atividades administrativas deveriam ocorrer normalmente. Nos termos dos arts. 25 a 28 da Lei Complementar nº 10, de 27 de dezembro de 1992, que dispõe sobre o Estatuto dos Servidores do Município de Sarandi, os servidores públicos municipais estão sujeitos ao cumprimento da jornada de trabalho legalmente estabelecida, inclusive os ocupantes de cargos em comissão, bem como ao respectivo controle de frequência, observadas as peculiaridades das atividades exercidas e das escalas legalmente instituídas. Ademais, por meio de imagens aéreas, verifica-se a presença de servidores da autarquia no dia 17 de abril de 2026, no local denominado: Recanto da Águia - R. Trinta e Nove, nº 93, Nova Independência, Sarandi/PR. No mesmo local, constatou-se ainda a presença de veículo oficial do Município, modelo FIAT/ARGO, o que demanda esclarecimentos quanto à finalidade do deslocamento e eventual interesse público envolvido. Diante disso, faz-se necessário o esclarecimento detalhado dos fatos, especialmente quanto ao cumprimento da jornada de trabalho dos servidores, à existência de autorização formal e à utilização de bens públicos, em observância aos princípios da legalidade, moralidade e eficiência que regem a Administração Pública.</t>
+  </si>
+  <si>
+    <t>11194</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11194/requerimento_106-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito, bem como a Secretaria Municipal de Trânsito, Transporte e Segurança Pública, solicitando informar qual a destinação oficial do veículo do tipo camioneta pick-up, cabine dupla, tração 4x4, MMC/Triton GL MT 4x4, adquirido por meio do Pregão Eletrônico nº 69/2025, Contrato nº 47/2026, Nota Fiscal nº 26608, placa UBL-9A83, chassi nº 93XCJLC2TTCS12728. Esclarecer por qual motivo o referido veículo consta, no cadastro patrimonial do Município, vinculado ao centro de custo “Gabinete do Prefeito - consumo”, considerando que, conforme o objeto do contrato e do empenho nº 1009/2026, o bem seria destinado à Secretaria Municipal de Trânsito, Transporte e Segurança Pública. Informar se houve ato administrativo formal que autorizou a alteração da destinação do veículo, encaminhando cópia integral do referido ato, caso existente. Encaminhar relatório de utilização do veículo desde sua incorporação ao patrimônio público (02/03/2026), contendo, no mínimo: registros de deslocamento; quilometragem; abastecimentos realizados. Esclarecer por qual motivo consta, na Nota Fiscal nº 26608, a descrição de aquisição “para Gabinete”, considerando a divergência com a destinação prevista no processo licitatório e no empenho. Informar se houve cessão, remanejamento ou qualquer outra forma de transferência interna do veículo entre unidades administrativas, encaminhando documentação comprobatória.</t>
+  </si>
+  <si>
+    <t>11196</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11196/requerimento_107-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito, bem como as secretarias competentes, solicitando que acerca do CMEI Hugo Mikael Silva Lima:_x000D_
+I – Qual o quadro atual de servidores lotados na unidade, especificando a quantidade de professores, professores de apoio, cozinheiras e servidores da equipe de limpeza;_x000D_
+II – Se há déficit de profissionais na unidade, especialmente quanto à falta de professores, professores de apoio, uma cozinheira e três servidores para a equipe de limpeza;_x000D_
+III – Quais medidas estão sendo adotadas para suprir a falta de servidores, considerando que o CMEI atende atualmente 247 alunos;_x000D_
+IV – Se há previsão para contratação, convocação ou remanejamento de profissionais para atender a demanda da unidade, informando prazos;_x000D_
+V – Se a administração municipal tem conhecimento dos problemas estruturais existentes no CMEI, tais como goteiras no pátio, acúmulo de água no telhado, infiltrações, presença de mofo e portas danificadas;_x000D_
+VI – Se foi realizada vistoria técnica no local e, em caso positivo, que sejam encaminhadas cópias dos laudos ou relatórios;_x000D_
+VII – Quais providências serão adotadas para solucionar os problemas estruturais apontados e qual o prazo previsto para execução dos reparos._x000D_
+O presente requerimento se justifica diante das informações recebidas sobre a situação do CMEI Hugo Mikael Silva Lima, que atende 247 alunos e apresenta indícios de deficiência no quadro de servidores, com ausência de profissionais essenciais ao pleno funcionamento da unidade. A falta de professores, professores de apoio, cozinheira e equipe de limpeza compromete diretamente a qualidade do atendimento, a organização da rotina escolar e as condições adequadas de funcionamento, gerando sobrecarga aos servidores existentes e prejuízos às crianças atendidas. Além disso, os problemas estruturais relatados, como goteiras, infiltrações, mofo e portas danificadas, podem comprometer a segurança, a saúde e o bem-estar da comunidade escolar. Diante disso, é fundamental que o Poder Legislativo tenha acesso às informações para exercer seu dever de fiscalização e acompanhamento das condições da unidade.</t>
+  </si>
+  <si>
+    <t>11198</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11198/requerimento_108-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe sobre a previsão para contração de médicos especialistas para atendimento da população, no CEME - Centro de Especialidades Médicas. Especialidades: Cardiologista, Neurologista adulto e pediátrico, Otorrinolaringologista adulto e pediátrico, Reumatologista, Nefrologista, Urologista, Mastologista, Gastroenterologista, Ortopedista, Oftalmologista Adulto e Pediátrico Justificativa: a falta destes profissionais especialistas traz graves consequências a população pois a falta de um diagnostico precoce faz a diferença entre a vida e a morte.</t>
+  </si>
+  <si>
+    <t>11306</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando informações sobre a possibilidade de auxílio do executivo, visando regularizar a situação do imóvel onde a Associação de Cegos de Sarandi (ACESA) exerce suas atividades há mais de 38 anos. A ACESA que funciona sob o CNPJ nº 80.288.467/0001/18 é uma entidade de fundamental importância para Sarandi, prestando serviços essenciais de habilitação, reabilitação e integração social para nossos cidadãos, sendo a única entidade voltada a pessoas com deficiência visual em nosso município.</t>
+  </si>
+  <si>
+    <t>11307</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe se existem estudos visando a construção de uma ponte na Rua Projetada 1000, na zona rural, antiga Estrada Km 8, sobre o Rio Sarandi. A obra atenderia a demanda de melhoria no fluxo de escoamento de grãos da zona rural do nosso município e contribuiria para a melhoria na circulação de veículos.</t>
+  </si>
+  <si>
+    <t>11308</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando que informe sobre a viabilidade de realização de estudos técnicos com o objetivo de rebaixar a linha férrea no município de Sarandi, visando sua transformação em via urbana, permitindo a interligação direta com a Avenida Horácio Raccanello, no município de Maringá. Tal medida seria de grande relevância para a melhoria do fluxo de trânsito entre as duas cidades, que atualmente contam com poucas vias de ligação, resultando em congestionamentos e dificultando a mobilidade urbana. A readequação da linha férrea proporcionaria uma nova alternativa de acesso, beneficiando significativamente a população de ambos os municípios.</t>
+  </si>
+  <si>
+    <t>11312</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito que informe sobre a possibilidade do fechamento das laterais da quadra localizada na Rua José Galindo Garcia, ao lado da Unidade Básica de Saúde do Jardim das Flores. Ressaltamos que o referido espaço é utilizado para diversas atividades da comunidade, como reuniões de grupos de idosos, práticas do programa Hiperdia e aulas de ginástica. Tendo em vista que o local, atualmente é aberto, tem facilitado a entrada de vândalos, usuários de entorpecentes e pessoas em situação de rua, comprometendo a segurança e a integridade do espaço público.</t>
+  </si>
+  <si>
+    <t>11313</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito que informe sobre a possibilidade de implantar um semáforo na Avenida Cuiabá, esquina com Cezário Mancine. Para atender à demanda da população devido ao alto fluxo de veículos e pedestre no local evitando acidentes.</t>
+  </si>
+  <si>
+    <t>11314</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito solicitando informações complementares acerca da paralisação da obra de Execução de Pavimentação Poliédrica com Pedras Irregulares na Estrada Aquidaban, objeto do Contrato nº 21/2024, oriundo da Concorrência Pública nº 07/2023. Considerando que a resposta ao Requerimento nº 25/2026 confirmou o encerramento do convênio, a necessidade de nova licitação e mencionou reavaliação quanto à continuidade do modelo originalmente previsto para a obra. Considerando que a resposta anterior não esclareceu adequadamente a situação do novo protocolo destinado à continuidade do empreendimento. Considerando, ainda, que diligências realizadas por este mandato no Protocolo nº 25.140.341-4 demonstraram que, no próprio pedido de prorrogação encaminhado à SEAB, o Município afirmou não dispor de recursos próprios suficientes para concluir o saldo remanescente da obra, apontando dependência da manutenção do convênio para conclusão do objeto. Considerando a existência do Protocolo nº 25.240.042-7, destinado à solicitação de recursos para celebração de novo convênio. Requer sejam prestadas as seguintes informações:_x000D_
+I. Houve apuração administrativa interna acerca das circunstâncias que levaram à apresentação intempestiva do pedido de prorrogação do Convênio nº 431/2022? Em caso positivo, informar providências adotadas e responsáveis pela gestão do convênio;_x000D_
+II. Qual a situação atual do Protocolo nº 25.240.042-7, em que fase se encontra sua tramitação junto à SEAB e se há previsão para formalização de novo convênio;_x000D_
+III. Considerando que no pedido de prorrogação o próprio Município afirmou não possuir recursos próprios para concluir o saldo remanescente da obra, essa condição permanece? Há hoje previsão orçamentária própria para eventual complementação do investimento caso o novo convênio não se concretize?_x000D_
+IV. A Administração já possui definição sobre a necessidade de nova licitação para retomada da obra e há estimativa de prazo para instauração do novo procedimento licitatório?_x000D_
+V. A Administração pretende manter a pavimentação poliédrica originalmente contratada ou estuda alterar o tipo de pavimentação mencionado na resposta ao Requerimento nº 25/2026? Em caso afirmativo, quais estudos técnicos fundamentam essa possibilidade?_x000D_
+VI. A eventual alteração do modelo de pavimentação implicará novo projeto ou reformulação do objeto inicialmente conveniado? Em caso positivo, encaminhar esclarecimentos técnicos sobre essa alteração._x000D_
+VII. Considerando que, após a negativa de prorrogação, houve orientação para prestação de contas do Convênio nº 431/2022, informar em que estágio se encontra a prestação de contas do convênio, se já foi encaminhada ou analisada pela SEAB e se foi identificado eventual saldo a restituir ao Estado._x000D_
+VIII. Qual o cronograma estimado da Administração para retomada efetiva e conclusão da obra._x000D_
+O presente requerimento visa complementar a fiscalização iniciada por meio do Requerimento nº 25/2026, diante de fatos supervenientes e de pontos relevantes ainda pendentes de esclarecimento, especialmente quanto à responsabilização administrativa pela perda do prazo do convênio, à tramitação do novo convênio, à prestação de contas do instrumento encerrado e às medidas concretas para retomada da obra. A informação constante do próprio pedido de prorrogação de que o Município não dispunha de recursos próprios para conclusão do objeto torna ainda mais relevante esclarecer a atual capacidade financeira da Administração e os caminhos efetivos para conclusão do empreendimento. Trata-se de obra de relevante interesse público para moradores e produtores da região, impondo-se a continuidade da fiscalização por esta Casa Legislativa.</t>
+  </si>
+  <si>
+    <t>11315</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito,  bem como a Secretaria Municipal de Administração e a Secretaria Municipal de Urbanismo para que prestem as seguintes informações: Considerando que, em resposta ao Requerimento nº 52/2026, por meio do Ofício nº 565/2026-SMED e do Ofício nº 592/2026 do Gabinete do Prefeito, foi informado que os esclarecimentos solicitados envolveriam competências do Gabinete do Prefeito, Secretaria de Administração, Secretaria Municipal de Urbanismo e tratativas centralizadas junto à Secretaria de Estado da Educação – SEED, sem, contudo, terem sido apresentadas respostas materiais aos questionamentos formulados, requer-se:_x000D_
+I. Considerando que o próprio Executivo informou que as tratativas relativas aos colégios estaduais são centralizadas no Poder Executivo, informar quais providências concretas o Município adotou, até o presente momento, para dar andamento à implantação das duas unidades escolares anunciadas._x000D_
+II. Encaminhar cópia dos atos administrativos, expedientes, protocolos, ofícios ou documentos que comprovem as tratativas mencionadas na resposta encaminhada a esta Casa._x000D_
+III. Considerando que a resposta menciona depende também de ações da Secretaria Municipal de Urbanismo, esclarecer quais são essas ações e em que estágio se encontram. Informar por qual razão, apesar do anúncio público realizado em julho de 2025 e da aprovação da Lei nº 3.072/2025, não foram encaminhadas, na resposta ao Requerimento nº 52/2026, informações objetivas acerca de cronograma, andamento do projeto ou manifestações do Estado._x000D_
+IV. Informar se atualmente há algum impedimento técnico, jurídico, orçamentário ou institucional para o avanço da implantação dos colégios anunciados e, em caso positivo, especificar quais. Esclarecer se o Município possui, neste momento, confirmação formal do Governo do Estado quanto à implantação das unidades anunciadas ou se o projeto permanece em tratativas preliminares._x000D_
+V. Informar se o anúncio divulgado pela administração em 01 de julho de 2025 foi baseado em projeto efetivamente estruturado junto ao Estado ou em tratativas ainda não formalizadas._x000D_
+O presente requerimento decorre da necessidade de complementação da resposta apresentada ao Requerimento nº 52/2026, a qual deixou de responder objetivamente aos questionamentos formulados, limitando-se a indicar competências dispersas entre órgãos do Executivo, sem apresentar os elementos concretos necessários ao exercício da função fiscalizatória desta Casa. Como a própria resposta atribuiu ao Gabinete do Prefeito, Administração e Urbanismo responsabilidades sobre o tema, cabe agora solicitar desses órgãos os esclarecimentos e documentos que não foram apresentados anteriormente. Busca-se, assim, apurar o efetivo estágio dos projetos anunciados e verificar se há providências concretas em curso para sua implementação.</t>
+  </si>
+  <si>
+    <t>11316</t>
+  </si>
+  <si>
+    <t>Ofício ao senhor Prefeito, que, por meio da Secretaria Municipal de Saúde e demais órgãos competentes, sejam prestadas informações acerca da necessidade e da viabilidade de construção de uma nova Unidade de Pronto Atendimento (UPA) na Zona Norte do Município de Sarandi, especialmente:_x000D_
+I – Se há estudos técnicos, levantamentos ou planejamento em andamento que apontem a demanda reprimida por atendimentos de urgência e emergência no município;_x000D_
+II – Se existe estudo específico que indique a necessidade de implantação de uma nova UPA na região norte da cidade;_x000D_
+III – Quais os dados atuais de atendimentos realizados na UPA existente, incluindo capacidade, média diária de atendimentos e índices de sobrecarga;_x000D_
+IV – Se há previsão, planejamento ou intenção da Administração Municipal em destinar área para a construção de uma nova unidade na Zona Norte;_x000D_
+V – Em caso positivo, qual o estágio atual desse planejamento e quais os prazos estimados para sua execução;_x000D_
+VI – Se o Município já realizou ou pretende realizar tratativas junto ao Governo Federal ou Estadual para viabilização de recursos para a construção da referida unidade._x000D_
+O presente requerimento tem como objetivo exercer a função fiscalizatória do Poder Legislativo diante da crescente demanda por serviços de saúde no município de Sarandi, especialmente no atendimento de urgência e emergência. Relatos da população apontam que a atual UPA, localizada na Zona Sul, encontra-se frequentemente sobrecarregada, o que pode comprometer a agilidade, a qualidade e a segurança no atendimento prestado. Tal cenário evidencia possível existência de demanda reprimida, sobretudo em regiões mais distantes da unidade.</t>
+  </si>
+  <si>
+    <t>10414</t>
+  </si>
+  <si>
+    <t>VET</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10414/veto_no_1-2026.pdf</t>
+  </si>
+  <si>
+    <t>Veto Parcial nº 1/2026, do Poder Executivo Municipal, ao Projeto de Lei nº 3576/2025, de autoria do Poder Executivo, que "Estima a Receita e fixa a_x000D_
+Despesa do Município de Sarandi para o exercício de 2026."</t>
+  </si>
+  <si>
+    <t>10415</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10415/veto_no_2-2026.pdf</t>
+  </si>
+  <si>
+    <t>Veto Integral nº 2/2026, do Poder Executivo Municipal, ao Projeto de Lei nº 3.586/2025, da vereadora Thayná Menegazze Maciel e Aparecido Biancho, o qual " Fixa a data de entrega dos uniformes escolares e materiais escolares para o primeiro mês de volta às aulas conforme calendário escolar no Município de Sarandi.”</t>
+  </si>
+  <si>
+    <t>10505</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10505/veto_no_3_2026.pdf</t>
+  </si>
+  <si>
+    <t>Veto Parcial nº 3/2026, do Poder Executivo Municipal, ao Projeto de Lei Complementar nº 670/2025, de autoria do Poder Executivo, que "Dispõe sobre alterações na Lei Complementar nº 413/2022, que dispõe sobre o Parcelamento do Solo Urbano do Município de Sarandi."</t>
+  </si>
+  <si>
+    <t>10859</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10859/veto_no_4-2026.pdf</t>
+  </si>
+  <si>
+    <t>Veto Integral nº 4/2026, do Poder Executivo, ao Projeto de Lei Complementar nº 673/2026, do Poder Executivo Municipal, o qual “Altera o Anexo III - Tabela “B” da Lei Complementar Municipal nº 229, de 29 de outubro de 2009 da maneira que especifica.”.</t>
+  </si>
+  <si>
+    <t>10860</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10860/veto_no_5-2026.pdf</t>
+  </si>
+  <si>
+    <t>Veto Integral nº 5/2026, do Poder Executivo, ao Projeto de Lei Complementar nº 674/2026, do Poder Executivo Municipal, o qual “Altera a Lei Complementar nº 396, de 12 de janeiro de 2022 e dá outras providências.".</t>
+  </si>
+  <si>
+    <t>10861</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10861/veto_no_6-2026.pdf</t>
+  </si>
+  <si>
+    <t>Veto Integral nº 6/2026, do Poder Executivo, ao Projeto de Lei Complementar nº 675/2026, do Poder Executivo Municipal, o qual “Altera o Anexo II da Lei Complementar Municipal nº 405/2022 da maneira que especifica.".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -450,68 +4332,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10389/projeto_de_lei_complementr_no_665-2026-_oxy.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10391/projeto_de_lei_no_3608-2025-_oxy.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10392/projeto_de_lei_no_3609-2026-_oxy.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10393/projeto_de_lei_no_3610-2026-_oxy.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10416/01._emenda_plc_no665_2026_parcelamento_taxa_lixo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10438/indicacao_1-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10440/indicacao_2-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10441/indicacao_3-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10442/indicacao_4-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10443/indicacao_5-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10444/indicacao_6-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10445/indicacao_7-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10446/indicacao_8-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10447/indicacao_9-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10448/indicacao_10-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10461/indicacao_11-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10462/indicacao_12-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10463/indicacao_13-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10464/indicacao_14-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10465/indicacao_15-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10466/indicacao_16-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10467/indicacao_17-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10468/indicacao_18-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10469/indicacao_19-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10470/indicacao_20-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10471/indicacao_21-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10472/indicacao_22-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10482/indicacao_23-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10483/indicacao_24-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10484/indicacao_25-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10485/indicacao_26-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10486/indicacao_27-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10487/indicacao_28-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10488/indicacao_29-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10489/indicacao_30-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10490/indicacao_31-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10491/indicacao_32-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10537/indicacao_33-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10538/indicacao_34-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10540/indicacao_35-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10541/indicacao_36-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10542/indicacao_37-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10543/indicacao_38-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10545/indicacao_39-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10547/indicacao_40-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10548/indicacao_41-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10550/indicacao_42-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10551/indicacao_43-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10552/indicacao_44-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10679/indicacao_45-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10680/indicacao_46-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10682/indicacao_47-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10684/indicacao_48-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10686/indicacao_49-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10687/indicacao_50-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10689/indicacao_51-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10690/indicacao_52-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10801/indicacao_53-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10802/indicacao_54-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10804/indicacao_56-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10805/indicacao_57-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10806/indicacao_58-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10807/indicacao_59-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10870/indicacao_60-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10871/indicacao_61-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10872/indicacao_62-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10873/indicacao_63-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10874/indicacao_64-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10875/indicacao_65-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10876/indicacao_66-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10904/indicacao_67-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10905/indicacao_68-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10906/indicacao_69-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10907/indicacao_70-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10908/indicacao_71-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10909/indicacao_72-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10910/indicacao_73-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10911/indicacao_74-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10912/indicacao_75-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10927/indicacao_76-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10928/indicacao_77-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10929/indicacao_78-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10930/indicacao_79-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10931/indicacao_80-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10932/indicacao_81-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10933/indicacao_82-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10934/indicacao_83-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11020/indicacao_84-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11021/indicacao_85-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11022/indicacao_86-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11023/indicacao_87-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11024/indicacao_88-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11025/indicacao_89-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11026/indicacao_90-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11027/indicacao_91-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11123/indicacao_92-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11124/indicacao_93-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11126/indicacao_94-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11127/indicacao_95-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11128/indicacao_96-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11129/indicacao_97-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11130/indicacao_98-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11106/indicacao_99-2026__-_vereador_mirim.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11199/indicacao_100-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11200/indicacao_101-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11202/indicacao_102-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11203/indicacao_103-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11204/indicacao_104-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11205/indicacao_105-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11206/indicacao_106-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11208/indicacao_107-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10473/mocao_no_1_2026_dr._ricardo_lazzaretti_belmiro_ass.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10657/mocao_no_3_2026_dr._wellington_silva_dionizio_e_erasmo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10704/mocao_no_4_2026_kayser_peixoto_dionizio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10705/mocao_no_5_2026__colegio_santa_ana_erasmo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10810/mocao_no_6_2025_hugo_siqueira.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10915/mocao_no_11_2026__jair_fernandes_pereira.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10916/mocao_no_12_2026_fabiana_aparecida_da_silva_batista_milioransa_claudio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10954/mocao_no_13_2026_rosangela_aparecida_da_silva_costa-_claudio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11042/mocao_no_14_2026_romu_thayna.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10961/oficio_no_124_2026_gabinete_do_prefeito.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10889/projeto_decreto_legislativo_no1_2026_oxy_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10877/projeto_de_decreto_legislativo_no_2_2026_aceitacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10890/projeto_de_decreto_legislativo_no_3_2026_aceitacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10891/projeto_de_decreto_legislativo_no_4_2026_aceitacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10892/projeto_de_decreto_legislativo_no_5_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10893/projeto_de_decreto_legislativo_no_6_2026_aceitacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10894/projeto_de_decreto_legislativo_no_7_2026_aceitacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10988/projeto_de_decreto_legislativo_no_8_2026_aceitacao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10389/projeto_de_lei_complementr_no_665-2026-_oxy.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10402/projeto_de_lei_complementr_no_666-2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10403/projeto_de_lei_complementr_no_667-2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10404/projeto_de_lei_complementr_no_668-2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10406/projeto_de_lei_complementr_no_669-2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10407/projeto_de_lei_complementr_no_670-2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10413/projeto_de_lei_complementr_no_671_2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10417/projeto_de_lei_no_672-2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10425/plc_no_673-2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10426/plc_no_674-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10427/plc_no_675-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11047/projeto_de_lei_no_676-2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11086/projeto_de_lei_no_677-2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10391/projeto_de_lei_no_3608-2025-_oxy.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10392/projeto_de_lei_no_3609-2026-_oxy.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10393/projeto_de_lei_no_3610-2026-_oxy.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10394/projeto_de_lei_no_3611-2026-_oxy.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10395/projeto_de_lei_no_3612-2026-_oxy.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10398/projeto_de_lei_no_3615-2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10400/projeto_de_lei_no_3617-2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10408/projeto_de_lei_no_3619-2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10409/projeto_de_lei_no_3620-2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10410/projeto_de_lei_no_3621-2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10411/projeto_de_lei_no_3622_2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10412/projeto_de_lei_no_3623_2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10418/projeto_de_lei_no_3624-2026-_oxy.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10419/projeto_de_lei_no_3625_2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10421/projeto_de_lei_no__3626_2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10422/pl_no_3627_2026_subidio_prefeito_oxy_assinado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10423/projeto_de_lei_no_3628_2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10831/projeto_de_lei_no_3629-2026-_oxy-.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10832/projeto_de_lei_no_3630-2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10834/projeto_de_lei_no_3631-2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10878/proj._de_lei_no_3.632-2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10879/projeto_de_lei_no_3633-2026-_oxy.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10881/projeto_de_lei_no_3635-2026-_oxy.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10935/projeto_de_lei_no_3639-2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10936/projeto_de_lei_no_3640-2026-_oxy.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10937/projeto_de_lei_no_3641-2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11076/projeto_de_lei_no_3642-2026-_oxy.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11077/projeto_de_lei_no_3643-2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11079/projeto_de_lei_no_3644-2026-_oxy.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11081/certidao_plo_no_3645_2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11185/projeto_de_lei_no_3646-2026-_oxy.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11187/projeto_de_lei_no_3647-2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11197/projeto_de_lei_no_3648-2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11300/projeto_de_lei_no_3649-2026-__oxy.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11305/projeto_de_lei_no_3650-2026-_oxy.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10449/proj._de_resolucao_no_1-2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10450/proj._de_resolucao_no_2-2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10451/proj._de_resolucao_no_3-2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10452/proj._de_resolucao_no_4-2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10453/proj._de_resolucao_no_5-2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10454/proj._de_resolucao_no_6-2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10424/prop._emenda_lom_no_40_2026_oxy.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10428/requerimento_1-2026_-_inclusao.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10429/requerimento_2-2026_-_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10430/requerimento_3-2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10431/requerimento_4-2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10432/requerimento_5-2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10433/requerimento_6-2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10434/requerimento_7-2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10435/requerimento_8-2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10436/requerimento_9-2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10437/requerimento_10-2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10455/requerimento_11-2026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10456/requerimento_12-2026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10457/requerimento_13-2026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10458/requerimento_14-2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10459/requerimento_15-2026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10460/requerimento_16-2026.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10474/requerimento_17-2026_-_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10493/requerimento_18-2026_-_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10475/requerimento_19-2026.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10476/requerimento_20-2026.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10477/requerimento_21-2026.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10478/requerimento_22-2026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10479/requerimento_23-2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10480/requerimento_24-2026.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10481/requerimento_25-2026.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10529/requerimento_26-2026.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10531/requerimento_27-2026.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10532/requerimento_28-2026.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10534/requerimento_29-2026.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10535/requerimento_30-2026.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10536/requerimento_31-2026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10673/requerimento_32-2026.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10674/requerimento_33-2026.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10675/requerimento_34-2026.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10676/requerimento_35-2026.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10677/requerimento_36-2026.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10678/requerimento_37-2026.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10681/requerimento_38-2026.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10683/requerimento_39-2026.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10691/requerimento_40-2026.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10692/requerimento_41-2026_-_comissao.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10728/requerimento_42-2026_-_inclusao.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10788/requerimento_43-2026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10789/requerimento_44-2026.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10791/requerimento_45-2026.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10792/requerimento_46-2026.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10793/requerimento_47-2026.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10794/requerimento_48-2026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10795/requerimento_49-2026.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10796/requerimento_50-2026.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10798/requerimento_51-2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10799/requerimento_52-2026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10800/requerimento_53-2026.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10862/requerimento_54-2026.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10863/requerimento_55-2026.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10864/requerimento_56-2026.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10865/requerimento_57-2026.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10866/requerimento_58-2026.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10867/requerimento_59-2026.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10868/requerimento_60-2026.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10869/requerimento_61-2026.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10914/requerimento_62-2026.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10895/requerimento_63-2026.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10896/requerimento_64-2026.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10897/requerimento_65-2026.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10898/requerimento_66-2026.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10899/requerimento_67-2026.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10900/requerimento_68-2026.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10901/requerimento_69-2026.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10902/requerimento_70-2026.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10903/requerimento_71-2026.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10917/requerimento_72-2026.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10918/requerimento_73-2026.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10919/requerimento_74-2026.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10920/requerimento_75-2026.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10921/requerimento_76-2026.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10922/requerimento_77-2026.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10923/requerimento_78-2026.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10924/requerimento_79-2026.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10925/requerimento_80-2026.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10926/requerimento_81-2026.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11012/requerimento_82-2026.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11013/requerimento_83-2026.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11014/requerimento_84-2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11015/requerimento_85-2026.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11017/requerimento_86-2026.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11018/requerimento_87-2026.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11110/requerimento_88-2026.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11111/requerimento_89-2026.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11113/requerimento_90-2026.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11114/requerimento_91-2026.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11115/requerimento_92-2026.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11116/requerimento_93-2026.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11117/requerimento_94-2026.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11118/requerimento_95-2026.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11120/requerimento_96-2026.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11121/requerimento_97-2026.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11122/requerimento_98-2026.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11176/requerimento_100-2026_-_inclusao.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11188/requerimento_101-2026.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11189/requerimento_102-2026.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11191/requerimento_103-2026.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11192/requerimento_104-2026.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11193/requerimento_105-2026.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11194/requerimento_106-2026.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11196/requerimento_107-2026.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/11198/requerimento_108-2026.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10414/veto_no_1-2026.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10415/veto_no_2-2026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10505/veto_no_3_2026.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10859/veto_no_4-2026.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10860/veto_no_5-2026.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarandi.pr.leg.br/media/sapl/public/materialegislativa/2026/10861/veto_no_6-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H5"/>
+  <dimension ref="A1:H325"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="40.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="141.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -531,126 +4413,8766 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>22</v>
       </c>
-      <c r="B4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H4" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D5" t="s">
+      <c r="H5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
         <v>18</v>
       </c>
-      <c r="E5" t="s">
-[...8 lines deleted...]
-      <c r="H5" t="s">
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>49</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H10" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>54</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>58</v>
+      </c>
+      <c r="D12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>59</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H12" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H13" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>67</v>
+      </c>
+      <c r="D14" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H14" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H15" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H16" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>79</v>
+      </c>
+      <c r="D17" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>80</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H17" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>83</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>84</v>
+      </c>
+      <c r="D18" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>80</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H18" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>88</v>
+      </c>
+      <c r="D19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>89</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H19" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>92</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>93</v>
+      </c>
+      <c r="D20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>89</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H20" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>97</v>
+      </c>
+      <c r="D21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>49</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H21" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>100</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>101</v>
+      </c>
+      <c r="D22" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>54</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H22" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>104</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>105</v>
+      </c>
+      <c r="D23" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>59</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H23" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>108</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>109</v>
+      </c>
+      <c r="D24" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
+        <v>59</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H24" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>112</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D25" t="s">
+        <v>17</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H25" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>117</v>
+      </c>
+      <c r="D26" t="s">
+        <v>17</v>
+      </c>
+      <c r="E26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H26" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>120</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>121</v>
+      </c>
+      <c r="D27" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H27" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>124</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>125</v>
+      </c>
+      <c r="D28" t="s">
+        <v>17</v>
+      </c>
+      <c r="E28" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H28" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>128</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>129</v>
+      </c>
+      <c r="D29" t="s">
+        <v>17</v>
+      </c>
+      <c r="E29" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" t="s">
+        <v>40</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H29" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>132</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>133</v>
+      </c>
+      <c r="D30" t="s">
+        <v>17</v>
+      </c>
+      <c r="E30" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30" t="s">
+        <v>40</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H30" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>136</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>137</v>
+      </c>
+      <c r="D31" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" t="s">
+        <v>89</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H31" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>140</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>141</v>
+      </c>
+      <c r="D32" t="s">
+        <v>17</v>
+      </c>
+      <c r="E32" t="s">
+        <v>18</v>
+      </c>
+      <c r="F32" t="s">
+        <v>89</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H32" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>144</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>145</v>
+      </c>
+      <c r="D33" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33" t="s">
+        <v>18</v>
+      </c>
+      <c r="F33" t="s">
+        <v>54</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H33" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>148</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>149</v>
+      </c>
+      <c r="D34" t="s">
+        <v>17</v>
+      </c>
+      <c r="E34" t="s">
+        <v>18</v>
+      </c>
+      <c r="F34" t="s">
+        <v>150</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H34" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>153</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>154</v>
+      </c>
+      <c r="D35" t="s">
+        <v>17</v>
+      </c>
+      <c r="E35" t="s">
+        <v>18</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H35" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>157</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>158</v>
+      </c>
+      <c r="D36" t="s">
+        <v>17</v>
+      </c>
+      <c r="E36" t="s">
+        <v>18</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H36" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>161</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>162</v>
+      </c>
+      <c r="D37" t="s">
+        <v>17</v>
+      </c>
+      <c r="E37" t="s">
+        <v>18</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H37" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>165</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>166</v>
+      </c>
+      <c r="D38" t="s">
+        <v>17</v>
+      </c>
+      <c r="E38" t="s">
+        <v>18</v>
+      </c>
+      <c r="F38" t="s">
+        <v>80</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H38" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>169</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>170</v>
+      </c>
+      <c r="D39" t="s">
+        <v>17</v>
+      </c>
+      <c r="E39" t="s">
+        <v>18</v>
+      </c>
+      <c r="F39" t="s">
+        <v>80</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H39" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>173</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>174</v>
+      </c>
+      <c r="D40" t="s">
+        <v>17</v>
+      </c>
+      <c r="E40" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40" t="s">
+        <v>40</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H40" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>177</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>178</v>
+      </c>
+      <c r="D41" t="s">
+        <v>17</v>
+      </c>
+      <c r="E41" t="s">
+        <v>18</v>
+      </c>
+      <c r="F41" t="s">
+        <v>40</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H41" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>181</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>182</v>
+      </c>
+      <c r="D42" t="s">
+        <v>17</v>
+      </c>
+      <c r="E42" t="s">
+        <v>18</v>
+      </c>
+      <c r="F42" t="s">
+        <v>183</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H42" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>186</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>187</v>
+      </c>
+      <c r="D43" t="s">
+        <v>17</v>
+      </c>
+      <c r="E43" t="s">
+        <v>18</v>
+      </c>
+      <c r="F43" t="s">
+        <v>89</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H43" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>190</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>191</v>
+      </c>
+      <c r="D44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E44" t="s">
+        <v>18</v>
+      </c>
+      <c r="F44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H44" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>194</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>195</v>
+      </c>
+      <c r="D45" t="s">
+        <v>17</v>
+      </c>
+      <c r="E45" t="s">
+        <v>18</v>
+      </c>
+      <c r="F45" t="s">
+        <v>54</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H45" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>198</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>199</v>
+      </c>
+      <c r="D46" t="s">
+        <v>17</v>
+      </c>
+      <c r="E46" t="s">
+        <v>18</v>
+      </c>
+      <c r="F46" t="s">
+        <v>59</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H46" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>202</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>203</v>
+      </c>
+      <c r="D47" t="s">
+        <v>17</v>
+      </c>
+      <c r="E47" t="s">
+        <v>18</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H47" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>206</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>207</v>
+      </c>
+      <c r="D48" t="s">
+        <v>17</v>
+      </c>
+      <c r="E48" t="s">
+        <v>18</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H48" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>210</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>211</v>
+      </c>
+      <c r="D49" t="s">
+        <v>17</v>
+      </c>
+      <c r="E49" t="s">
+        <v>18</v>
+      </c>
+      <c r="F49" t="s">
+        <v>35</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H49" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>214</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>215</v>
+      </c>
+      <c r="D50" t="s">
+        <v>17</v>
+      </c>
+      <c r="E50" t="s">
+        <v>18</v>
+      </c>
+      <c r="F50" t="s">
+        <v>80</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H50" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>218</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>219</v>
+      </c>
+      <c r="D51" t="s">
+        <v>17</v>
+      </c>
+      <c r="E51" t="s">
+        <v>18</v>
+      </c>
+      <c r="F51" t="s">
+        <v>80</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H51" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>222</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>223</v>
+      </c>
+      <c r="D52" t="s">
+        <v>17</v>
+      </c>
+      <c r="E52" t="s">
+        <v>18</v>
+      </c>
+      <c r="F52" t="s">
+        <v>40</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H52" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>226</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>227</v>
+      </c>
+      <c r="D53" t="s">
+        <v>17</v>
+      </c>
+      <c r="E53" t="s">
+        <v>18</v>
+      </c>
+      <c r="F53" t="s">
+        <v>40</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H53" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>230</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>231</v>
+      </c>
+      <c r="D54" t="s">
+        <v>17</v>
+      </c>
+      <c r="E54" t="s">
+        <v>18</v>
+      </c>
+      <c r="F54" t="s">
+        <v>54</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H54" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>234</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>235</v>
+      </c>
+      <c r="D55" t="s">
+        <v>17</v>
+      </c>
+      <c r="E55" t="s">
+        <v>18</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H55" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>238</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>239</v>
+      </c>
+      <c r="D56" t="s">
+        <v>17</v>
+      </c>
+      <c r="E56" t="s">
+        <v>18</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H56" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>242</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>243</v>
+      </c>
+      <c r="D57" t="s">
+        <v>17</v>
+      </c>
+      <c r="E57" t="s">
+        <v>18</v>
+      </c>
+      <c r="F57" t="s">
+        <v>80</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H57" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>246</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>247</v>
+      </c>
+      <c r="D58" t="s">
+        <v>17</v>
+      </c>
+      <c r="E58" t="s">
+        <v>18</v>
+      </c>
+      <c r="F58" t="s">
+        <v>40</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H58" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>250</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>251</v>
+      </c>
+      <c r="D59" t="s">
+        <v>17</v>
+      </c>
+      <c r="E59" t="s">
+        <v>18</v>
+      </c>
+      <c r="F59" t="s">
+        <v>252</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H59" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>255</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>256</v>
+      </c>
+      <c r="D60" t="s">
+        <v>17</v>
+      </c>
+      <c r="E60" t="s">
+        <v>18</v>
+      </c>
+      <c r="F60" t="s">
+        <v>54</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H60" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>259</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>260</v>
+      </c>
+      <c r="D61" t="s">
+        <v>17</v>
+      </c>
+      <c r="E61" t="s">
+        <v>18</v>
+      </c>
+      <c r="F61" t="s">
+        <v>59</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H61" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>263</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>264</v>
+      </c>
+      <c r="D62" t="s">
+        <v>17</v>
+      </c>
+      <c r="E62" t="s">
+        <v>18</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H62" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>267</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>268</v>
+      </c>
+      <c r="D63" t="s">
+        <v>17</v>
+      </c>
+      <c r="E63" t="s">
+        <v>18</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H63" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>271</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>272</v>
+      </c>
+      <c r="D64" t="s">
+        <v>17</v>
+      </c>
+      <c r="E64" t="s">
+        <v>18</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H64" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>275</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>276</v>
+      </c>
+      <c r="D65" t="s">
+        <v>17</v>
+      </c>
+      <c r="E65" t="s">
+        <v>18</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H65" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>279</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>280</v>
+      </c>
+      <c r="D66" t="s">
+        <v>17</v>
+      </c>
+      <c r="E66" t="s">
+        <v>18</v>
+      </c>
+      <c r="F66" t="s">
+        <v>80</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H66" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>283</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>284</v>
+      </c>
+      <c r="D67" t="s">
+        <v>17</v>
+      </c>
+      <c r="E67" t="s">
+        <v>18</v>
+      </c>
+      <c r="F67" t="s">
+        <v>49</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H67" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>287</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>288</v>
+      </c>
+      <c r="D68" t="s">
+        <v>17</v>
+      </c>
+      <c r="E68" t="s">
+        <v>18</v>
+      </c>
+      <c r="F68" t="s">
+        <v>59</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H68" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>291</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>292</v>
+      </c>
+      <c r="D69" t="s">
+        <v>17</v>
+      </c>
+      <c r="E69" t="s">
+        <v>18</v>
+      </c>
+      <c r="F69" t="s">
+        <v>293</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H69" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>296</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>297</v>
+      </c>
+      <c r="D70" t="s">
+        <v>17</v>
+      </c>
+      <c r="E70" t="s">
+        <v>18</v>
+      </c>
+      <c r="F70" t="s">
+        <v>80</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H70" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>300</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>301</v>
+      </c>
+      <c r="D71" t="s">
+        <v>17</v>
+      </c>
+      <c r="E71" t="s">
+        <v>18</v>
+      </c>
+      <c r="F71" t="s">
+        <v>40</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H71" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>304</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>305</v>
+      </c>
+      <c r="D72" t="s">
+        <v>17</v>
+      </c>
+      <c r="E72" t="s">
+        <v>18</v>
+      </c>
+      <c r="F72" t="s">
+        <v>40</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H72" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>308</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>309</v>
+      </c>
+      <c r="D73" t="s">
+        <v>17</v>
+      </c>
+      <c r="E73" t="s">
+        <v>18</v>
+      </c>
+      <c r="F73" t="s">
+        <v>49</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H73" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>312</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>313</v>
+      </c>
+      <c r="D74" t="s">
+        <v>17</v>
+      </c>
+      <c r="E74" t="s">
+        <v>18</v>
+      </c>
+      <c r="F74" t="s">
+        <v>252</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H74" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>316</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>317</v>
+      </c>
+      <c r="D75" t="s">
+        <v>17</v>
+      </c>
+      <c r="E75" t="s">
+        <v>18</v>
+      </c>
+      <c r="F75" t="s">
+        <v>54</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H75" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>320</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>321</v>
+      </c>
+      <c r="D76" t="s">
+        <v>17</v>
+      </c>
+      <c r="E76" t="s">
+        <v>18</v>
+      </c>
+      <c r="F76" t="s">
+        <v>59</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H76" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>324</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>325</v>
+      </c>
+      <c r="D77" t="s">
+        <v>17</v>
+      </c>
+      <c r="E77" t="s">
+        <v>18</v>
+      </c>
+      <c r="F77" t="s">
+        <v>59</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H77" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>328</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>329</v>
+      </c>
+      <c r="D78" t="s">
+        <v>17</v>
+      </c>
+      <c r="E78" t="s">
+        <v>18</v>
+      </c>
+      <c r="F78" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H78" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>332</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>333</v>
+      </c>
+      <c r="D79" t="s">
+        <v>17</v>
+      </c>
+      <c r="E79" t="s">
+        <v>18</v>
+      </c>
+      <c r="F79" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H79" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>336</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>337</v>
+      </c>
+      <c r="D80" t="s">
+        <v>17</v>
+      </c>
+      <c r="E80" t="s">
+        <v>18</v>
+      </c>
+      <c r="F80" t="s">
+        <v>80</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H80" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>340</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>341</v>
+      </c>
+      <c r="D81" t="s">
+        <v>17</v>
+      </c>
+      <c r="E81" t="s">
+        <v>18</v>
+      </c>
+      <c r="F81" t="s">
+        <v>40</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H81" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>344</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>345</v>
+      </c>
+      <c r="D82" t="s">
+        <v>17</v>
+      </c>
+      <c r="E82" t="s">
+        <v>18</v>
+      </c>
+      <c r="F82" t="s">
+        <v>89</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H82" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>348</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>349</v>
+      </c>
+      <c r="D83" t="s">
+        <v>17</v>
+      </c>
+      <c r="E83" t="s">
+        <v>18</v>
+      </c>
+      <c r="F83" t="s">
+        <v>49</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H83" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>352</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>353</v>
+      </c>
+      <c r="D84" t="s">
+        <v>17</v>
+      </c>
+      <c r="E84" t="s">
+        <v>18</v>
+      </c>
+      <c r="F84" t="s">
+        <v>54</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H84" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>356</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>357</v>
+      </c>
+      <c r="D85" t="s">
+        <v>17</v>
+      </c>
+      <c r="E85" t="s">
+        <v>18</v>
+      </c>
+      <c r="F85" t="s">
+        <v>59</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H85" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>360</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>361</v>
+      </c>
+      <c r="D86" t="s">
+        <v>17</v>
+      </c>
+      <c r="E86" t="s">
+        <v>18</v>
+      </c>
+      <c r="F86" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H86" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>364</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>365</v>
+      </c>
+      <c r="D87" t="s">
+        <v>17</v>
+      </c>
+      <c r="E87" t="s">
+        <v>18</v>
+      </c>
+      <c r="F87" t="s">
+        <v>80</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H87" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>368</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>369</v>
+      </c>
+      <c r="D88" t="s">
+        <v>17</v>
+      </c>
+      <c r="E88" t="s">
+        <v>18</v>
+      </c>
+      <c r="F88" t="s">
+        <v>80</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H88" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>372</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>373</v>
+      </c>
+      <c r="D89" t="s">
+        <v>17</v>
+      </c>
+      <c r="E89" t="s">
+        <v>18</v>
+      </c>
+      <c r="F89" t="s">
+        <v>374</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H89" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>377</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>378</v>
+      </c>
+      <c r="D90" t="s">
+        <v>17</v>
+      </c>
+      <c r="E90" t="s">
+        <v>18</v>
+      </c>
+      <c r="F90" t="s">
+        <v>89</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H90" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>381</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>382</v>
+      </c>
+      <c r="D91" t="s">
+        <v>17</v>
+      </c>
+      <c r="E91" t="s">
+        <v>18</v>
+      </c>
+      <c r="F91" t="s">
+        <v>252</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H91" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>385</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>386</v>
+      </c>
+      <c r="D92" t="s">
+        <v>17</v>
+      </c>
+      <c r="E92" t="s">
+        <v>18</v>
+      </c>
+      <c r="F92" t="s">
+        <v>59</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H92" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>389</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>390</v>
+      </c>
+      <c r="D93" t="s">
+        <v>17</v>
+      </c>
+      <c r="E93" t="s">
+        <v>18</v>
+      </c>
+      <c r="F93" t="s">
+        <v>59</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H93" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>393</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>394</v>
+      </c>
+      <c r="D94" t="s">
+        <v>17</v>
+      </c>
+      <c r="E94" t="s">
+        <v>18</v>
+      </c>
+      <c r="F94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H94" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>397</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>398</v>
+      </c>
+      <c r="D95" t="s">
+        <v>17</v>
+      </c>
+      <c r="E95" t="s">
+        <v>18</v>
+      </c>
+      <c r="F95" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H95" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>401</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>402</v>
+      </c>
+      <c r="D96" t="s">
+        <v>17</v>
+      </c>
+      <c r="E96" t="s">
+        <v>18</v>
+      </c>
+      <c r="F96" t="s">
+        <v>35</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H96" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>405</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>406</v>
+      </c>
+      <c r="D97" t="s">
+        <v>17</v>
+      </c>
+      <c r="E97" t="s">
+        <v>18</v>
+      </c>
+      <c r="F97" t="s">
+        <v>252</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H97" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>409</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>410</v>
+      </c>
+      <c r="D98" t="s">
+        <v>17</v>
+      </c>
+      <c r="E98" t="s">
+        <v>18</v>
+      </c>
+      <c r="F98" t="s">
+        <v>54</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H98" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>413</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>414</v>
+      </c>
+      <c r="D99" t="s">
+        <v>17</v>
+      </c>
+      <c r="E99" t="s">
+        <v>18</v>
+      </c>
+      <c r="F99" t="s">
+        <v>59</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H99" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>417</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>418</v>
+      </c>
+      <c r="D100" t="s">
+        <v>17</v>
+      </c>
+      <c r="E100" t="s">
+        <v>18</v>
+      </c>
+      <c r="F100" t="s">
+        <v>59</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H100" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>421</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>422</v>
+      </c>
+      <c r="D101" t="s">
+        <v>17</v>
+      </c>
+      <c r="E101" t="s">
+        <v>18</v>
+      </c>
+      <c r="F101" t="s">
+        <v>423</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H101" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>426</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>427</v>
+      </c>
+      <c r="D102" t="s">
+        <v>17</v>
+      </c>
+      <c r="E102" t="s">
+        <v>18</v>
+      </c>
+      <c r="F102" t="s">
+        <v>80</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H102" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>430</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>431</v>
+      </c>
+      <c r="D103" t="s">
+        <v>17</v>
+      </c>
+      <c r="E103" t="s">
+        <v>18</v>
+      </c>
+      <c r="F103" t="s">
+        <v>374</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H103" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>434</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>435</v>
+      </c>
+      <c r="D104" t="s">
+        <v>17</v>
+      </c>
+      <c r="E104" t="s">
+        <v>18</v>
+      </c>
+      <c r="F104" t="s">
+        <v>40</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H104" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>438</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>439</v>
+      </c>
+      <c r="D105" t="s">
+        <v>17</v>
+      </c>
+      <c r="E105" t="s">
+        <v>18</v>
+      </c>
+      <c r="F105" t="s">
+        <v>49</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H105" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>442</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>443</v>
+      </c>
+      <c r="D106" t="s">
+        <v>17</v>
+      </c>
+      <c r="E106" t="s">
+        <v>18</v>
+      </c>
+      <c r="F106" t="s">
+        <v>54</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H106" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>446</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>447</v>
+      </c>
+      <c r="D107" t="s">
+        <v>17</v>
+      </c>
+      <c r="E107" t="s">
+        <v>18</v>
+      </c>
+      <c r="F107" t="s">
+        <v>59</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H107" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>450</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>451</v>
+      </c>
+      <c r="D108" t="s">
+        <v>17</v>
+      </c>
+      <c r="E108" t="s">
+        <v>18</v>
+      </c>
+      <c r="F108" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H108" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>454</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>455</v>
+      </c>
+      <c r="D109" t="s">
+        <v>17</v>
+      </c>
+      <c r="E109" t="s">
+        <v>18</v>
+      </c>
+      <c r="F109" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H109" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>458</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>459</v>
+      </c>
+      <c r="D110" t="s">
+        <v>17</v>
+      </c>
+      <c r="E110" t="s">
+        <v>18</v>
+      </c>
+      <c r="F110" t="s">
+        <v>80</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H110" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>461</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>462</v>
+      </c>
+      <c r="D111" t="s">
+        <v>17</v>
+      </c>
+      <c r="E111" t="s">
+        <v>18</v>
+      </c>
+      <c r="F111" t="s">
+        <v>40</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H111" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>464</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>465</v>
+      </c>
+      <c r="D112" t="s">
+        <v>17</v>
+      </c>
+      <c r="E112" t="s">
+        <v>18</v>
+      </c>
+      <c r="F112" t="s">
+        <v>40</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H112" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>467</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>468</v>
+      </c>
+      <c r="D113" t="s">
+        <v>17</v>
+      </c>
+      <c r="E113" t="s">
+        <v>18</v>
+      </c>
+      <c r="F113" t="s">
+        <v>89</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H113" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>470</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>471</v>
+      </c>
+      <c r="D114" t="s">
+        <v>17</v>
+      </c>
+      <c r="E114" t="s">
+        <v>18</v>
+      </c>
+      <c r="F114" t="s">
+        <v>49</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H114" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>473</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>474</v>
+      </c>
+      <c r="D115" t="s">
+        <v>17</v>
+      </c>
+      <c r="E115" t="s">
+        <v>18</v>
+      </c>
+      <c r="F115" t="s">
+        <v>49</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H115" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>476</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>477</v>
+      </c>
+      <c r="D116" t="s">
+        <v>17</v>
+      </c>
+      <c r="E116" t="s">
+        <v>18</v>
+      </c>
+      <c r="F116" t="s">
+        <v>54</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H116" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>479</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>480</v>
+      </c>
+      <c r="D117" t="s">
+        <v>17</v>
+      </c>
+      <c r="E117" t="s">
+        <v>18</v>
+      </c>
+      <c r="F117" t="s">
+        <v>59</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H117" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>482</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>483</v>
+      </c>
+      <c r="D118" t="s">
+        <v>17</v>
+      </c>
+      <c r="E118" t="s">
+        <v>18</v>
+      </c>
+      <c r="F118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H118" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>485</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>486</v>
+      </c>
+      <c r="D119" t="s">
+        <v>17</v>
+      </c>
+      <c r="E119" t="s">
+        <v>18</v>
+      </c>
+      <c r="F119" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H119" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>488</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>489</v>
+      </c>
+      <c r="D120" t="s">
+        <v>17</v>
+      </c>
+      <c r="E120" t="s">
+        <v>18</v>
+      </c>
+      <c r="F120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H120" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>491</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>10</v>
+      </c>
+      <c r="D121" t="s">
+        <v>492</v>
+      </c>
+      <c r="E121" t="s">
+        <v>493</v>
+      </c>
+      <c r="F121" t="s">
+        <v>35</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H121" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>496</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>22</v>
+      </c>
+      <c r="D122" t="s">
+        <v>492</v>
+      </c>
+      <c r="E122" t="s">
+        <v>493</v>
+      </c>
+      <c r="F122" t="s">
+        <v>35</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H122" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>498</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>26</v>
+      </c>
+      <c r="D123" t="s">
+        <v>492</v>
+      </c>
+      <c r="E123" t="s">
+        <v>493</v>
+      </c>
+      <c r="F123" t="s">
+        <v>499</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H123" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>502</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
         <v>30</v>
+      </c>
+      <c r="D124" t="s">
+        <v>492</v>
+      </c>
+      <c r="E124" t="s">
+        <v>493</v>
+      </c>
+      <c r="F124" t="s">
+        <v>374</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H124" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>505</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>34</v>
+      </c>
+      <c r="D125" t="s">
+        <v>492</v>
+      </c>
+      <c r="E125" t="s">
+        <v>493</v>
+      </c>
+      <c r="F125" t="s">
+        <v>89</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H125" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>508</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>39</v>
+      </c>
+      <c r="D126" t="s">
+        <v>492</v>
+      </c>
+      <c r="E126" t="s">
+        <v>493</v>
+      </c>
+      <c r="F126" t="s">
+        <v>89</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H126" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>511</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>44</v>
+      </c>
+      <c r="D127" t="s">
+        <v>492</v>
+      </c>
+      <c r="E127" t="s">
+        <v>493</v>
+      </c>
+      <c r="F127" t="s">
+        <v>89</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H127" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>513</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>48</v>
+      </c>
+      <c r="D128" t="s">
+        <v>492</v>
+      </c>
+      <c r="E128" t="s">
+        <v>493</v>
+      </c>
+      <c r="F128" t="s">
+        <v>89</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H128" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>515</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>53</v>
+      </c>
+      <c r="D129" t="s">
+        <v>492</v>
+      </c>
+      <c r="E129" t="s">
+        <v>493</v>
+      </c>
+      <c r="F129" t="s">
+        <v>80</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H129" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>517</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>58</v>
+      </c>
+      <c r="D130" t="s">
+        <v>492</v>
+      </c>
+      <c r="E130" t="s">
+        <v>493</v>
+      </c>
+      <c r="F130" t="s">
+        <v>374</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H130" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>519</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>63</v>
+      </c>
+      <c r="D131" t="s">
+        <v>492</v>
+      </c>
+      <c r="E131" t="s">
+        <v>493</v>
+      </c>
+      <c r="F131" t="s">
+        <v>35</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H131" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>522</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>67</v>
+      </c>
+      <c r="D132" t="s">
+        <v>492</v>
+      </c>
+      <c r="E132" t="s">
+        <v>493</v>
+      </c>
+      <c r="F132" t="s">
+        <v>80</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H132" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>525</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>71</v>
+      </c>
+      <c r="D133" t="s">
+        <v>492</v>
+      </c>
+      <c r="E133" t="s">
+        <v>493</v>
+      </c>
+      <c r="F133" t="s">
+        <v>80</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H133" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>528</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>75</v>
+      </c>
+      <c r="D134" t="s">
+        <v>492</v>
+      </c>
+      <c r="E134" t="s">
+        <v>493</v>
+      </c>
+      <c r="F134" t="s">
+        <v>150</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H134" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>531</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>532</v>
+      </c>
+      <c r="D135" t="s">
+        <v>533</v>
+      </c>
+      <c r="E135" t="s">
+        <v>534</v>
+      </c>
+      <c r="F135" t="s">
+        <v>535</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H135" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>538</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>10</v>
+      </c>
+      <c r="D136" t="s">
+        <v>539</v>
+      </c>
+      <c r="E136" t="s">
+        <v>540</v>
+      </c>
+      <c r="F136" t="s">
+        <v>49</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H136" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>543</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>22</v>
+      </c>
+      <c r="D137" t="s">
+        <v>539</v>
+      </c>
+      <c r="E137" t="s">
+        <v>540</v>
+      </c>
+      <c r="F137" t="s">
+        <v>544</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H137" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>547</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>26</v>
+      </c>
+      <c r="D138" t="s">
+        <v>539</v>
+      </c>
+      <c r="E138" t="s">
+        <v>540</v>
+      </c>
+      <c r="F138" t="s">
+        <v>544</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H138" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>550</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>30</v>
+      </c>
+      <c r="D139" t="s">
+        <v>539</v>
+      </c>
+      <c r="E139" t="s">
+        <v>540</v>
+      </c>
+      <c r="F139" t="s">
+        <v>544</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H139" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>553</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>34</v>
+      </c>
+      <c r="D140" t="s">
+        <v>539</v>
+      </c>
+      <c r="E140" t="s">
+        <v>540</v>
+      </c>
+      <c r="F140" t="s">
+        <v>544</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H140" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>556</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141" t="s">
+        <v>539</v>
+      </c>
+      <c r="E141" t="s">
+        <v>540</v>
+      </c>
+      <c r="F141" t="s">
+        <v>544</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H141" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>559</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>44</v>
+      </c>
+      <c r="D142" t="s">
+        <v>539</v>
+      </c>
+      <c r="E142" t="s">
+        <v>540</v>
+      </c>
+      <c r="F142" t="s">
+        <v>544</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H142" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>562</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>48</v>
+      </c>
+      <c r="D143" t="s">
+        <v>539</v>
+      </c>
+      <c r="E143" t="s">
+        <v>540</v>
+      </c>
+      <c r="F143" t="s">
+        <v>544</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H143" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>565</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>566</v>
+      </c>
+      <c r="D144" t="s">
+        <v>567</v>
+      </c>
+      <c r="E144" t="s">
+        <v>568</v>
+      </c>
+      <c r="F144" t="s">
+        <v>535</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H144" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>571</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>572</v>
+      </c>
+      <c r="D145" t="s">
+        <v>567</v>
+      </c>
+      <c r="E145" t="s">
+        <v>568</v>
+      </c>
+      <c r="F145" t="s">
+        <v>535</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H145" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>575</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>576</v>
+      </c>
+      <c r="D146" t="s">
+        <v>567</v>
+      </c>
+      <c r="E146" t="s">
+        <v>568</v>
+      </c>
+      <c r="F146" t="s">
+        <v>535</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H146" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>579</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>580</v>
+      </c>
+      <c r="D147" t="s">
+        <v>567</v>
+      </c>
+      <c r="E147" t="s">
+        <v>568</v>
+      </c>
+      <c r="F147" t="s">
+        <v>535</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H147" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>583</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>584</v>
+      </c>
+      <c r="D148" t="s">
+        <v>567</v>
+      </c>
+      <c r="E148" t="s">
+        <v>568</v>
+      </c>
+      <c r="F148" t="s">
+        <v>535</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H148" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>587</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>588</v>
+      </c>
+      <c r="D149" t="s">
+        <v>567</v>
+      </c>
+      <c r="E149" t="s">
+        <v>568</v>
+      </c>
+      <c r="F149" t="s">
+        <v>535</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H149" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>591</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>592</v>
+      </c>
+      <c r="D150" t="s">
+        <v>567</v>
+      </c>
+      <c r="E150" t="s">
+        <v>568</v>
+      </c>
+      <c r="F150" t="s">
+        <v>593</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H150" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>596</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>597</v>
+      </c>
+      <c r="D151" t="s">
+        <v>567</v>
+      </c>
+      <c r="E151" t="s">
+        <v>568</v>
+      </c>
+      <c r="F151" t="s">
+        <v>535</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H151" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>600</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>601</v>
+      </c>
+      <c r="D152" t="s">
+        <v>567</v>
+      </c>
+      <c r="E152" t="s">
+        <v>568</v>
+      </c>
+      <c r="F152" t="s">
+        <v>535</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H152" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>604</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>605</v>
+      </c>
+      <c r="D153" t="s">
+        <v>567</v>
+      </c>
+      <c r="E153" t="s">
+        <v>568</v>
+      </c>
+      <c r="F153" t="s">
+        <v>535</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H153" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>608</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>609</v>
+      </c>
+      <c r="D154" t="s">
+        <v>567</v>
+      </c>
+      <c r="E154" t="s">
+        <v>568</v>
+      </c>
+      <c r="F154" t="s">
+        <v>535</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H154" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>612</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>613</v>
+      </c>
+      <c r="D155" t="s">
+        <v>567</v>
+      </c>
+      <c r="E155" t="s">
+        <v>568</v>
+      </c>
+      <c r="F155" t="s">
+        <v>535</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H155" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>616</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>617</v>
+      </c>
+      <c r="D156" t="s">
+        <v>567</v>
+      </c>
+      <c r="E156" t="s">
+        <v>568</v>
+      </c>
+      <c r="F156" t="s">
+        <v>535</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H156" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>620</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>621</v>
+      </c>
+      <c r="D157" t="s">
+        <v>622</v>
+      </c>
+      <c r="E157" t="s">
+        <v>623</v>
+      </c>
+      <c r="F157" t="s">
+        <v>535</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H157" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>626</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>627</v>
+      </c>
+      <c r="D158" t="s">
+        <v>622</v>
+      </c>
+      <c r="E158" t="s">
+        <v>623</v>
+      </c>
+      <c r="F158" t="s">
+        <v>535</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H158" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>630</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>631</v>
+      </c>
+      <c r="D159" t="s">
+        <v>622</v>
+      </c>
+      <c r="E159" t="s">
+        <v>623</v>
+      </c>
+      <c r="F159" t="s">
+        <v>150</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H159" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>634</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>635</v>
+      </c>
+      <c r="D160" t="s">
+        <v>622</v>
+      </c>
+      <c r="E160" t="s">
+        <v>623</v>
+      </c>
+      <c r="F160" t="s">
+        <v>13</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H160" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>638</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>639</v>
+      </c>
+      <c r="D161" t="s">
+        <v>622</v>
+      </c>
+      <c r="E161" t="s">
+        <v>623</v>
+      </c>
+      <c r="F161" t="s">
+        <v>13</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H161" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>642</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>643</v>
+      </c>
+      <c r="D162" t="s">
+        <v>622</v>
+      </c>
+      <c r="E162" t="s">
+        <v>623</v>
+      </c>
+      <c r="F162" t="s">
+        <v>150</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H162" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>646</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>647</v>
+      </c>
+      <c r="D163" t="s">
+        <v>622</v>
+      </c>
+      <c r="E163" t="s">
+        <v>623</v>
+      </c>
+      <c r="F163" t="s">
+        <v>535</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H163" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>650</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>651</v>
+      </c>
+      <c r="D164" t="s">
+        <v>622</v>
+      </c>
+      <c r="E164" t="s">
+        <v>623</v>
+      </c>
+      <c r="F164" t="s">
+        <v>535</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H164" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>654</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>655</v>
+      </c>
+      <c r="D165" t="s">
+        <v>622</v>
+      </c>
+      <c r="E165" t="s">
+        <v>623</v>
+      </c>
+      <c r="F165" t="s">
+        <v>535</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H165" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>658</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>659</v>
+      </c>
+      <c r="D166" t="s">
+        <v>622</v>
+      </c>
+      <c r="E166" t="s">
+        <v>623</v>
+      </c>
+      <c r="F166" t="s">
+        <v>535</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H166" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>662</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>663</v>
+      </c>
+      <c r="D167" t="s">
+        <v>622</v>
+      </c>
+      <c r="E167" t="s">
+        <v>623</v>
+      </c>
+      <c r="F167" t="s">
+        <v>593</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H167" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>666</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>667</v>
+      </c>
+      <c r="D168" t="s">
+        <v>622</v>
+      </c>
+      <c r="E168" t="s">
+        <v>623</v>
+      </c>
+      <c r="F168" t="s">
+        <v>593</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H168" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>670</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>671</v>
+      </c>
+      <c r="D169" t="s">
+        <v>622</v>
+      </c>
+      <c r="E169" t="s">
+        <v>623</v>
+      </c>
+      <c r="F169" t="s">
+        <v>150</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H169" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>674</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>675</v>
+      </c>
+      <c r="D170" t="s">
+        <v>622</v>
+      </c>
+      <c r="E170" t="s">
+        <v>623</v>
+      </c>
+      <c r="F170" t="s">
+        <v>676</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="H170" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>679</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>680</v>
+      </c>
+      <c r="D171" t="s">
+        <v>622</v>
+      </c>
+      <c r="E171" t="s">
+        <v>623</v>
+      </c>
+      <c r="F171" t="s">
+        <v>681</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H171" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>684</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>685</v>
+      </c>
+      <c r="D172" t="s">
+        <v>622</v>
+      </c>
+      <c r="E172" t="s">
+        <v>623</v>
+      </c>
+      <c r="F172" t="s">
+        <v>676</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H172" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>688</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>689</v>
+      </c>
+      <c r="D173" t="s">
+        <v>622</v>
+      </c>
+      <c r="E173" t="s">
+        <v>623</v>
+      </c>
+      <c r="F173" t="s">
+        <v>676</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H173" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>692</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>693</v>
+      </c>
+      <c r="D174" t="s">
+        <v>622</v>
+      </c>
+      <c r="E174" t="s">
+        <v>623</v>
+      </c>
+      <c r="F174" t="s">
+        <v>89</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H174" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>696</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>697</v>
+      </c>
+      <c r="D175" t="s">
+        <v>622</v>
+      </c>
+      <c r="E175" t="s">
+        <v>623</v>
+      </c>
+      <c r="F175" t="s">
+        <v>535</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H175" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>700</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>701</v>
+      </c>
+      <c r="D176" t="s">
+        <v>622</v>
+      </c>
+      <c r="E176" t="s">
+        <v>623</v>
+      </c>
+      <c r="F176" t="s">
+        <v>535</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H176" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>703</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>704</v>
+      </c>
+      <c r="D177" t="s">
+        <v>622</v>
+      </c>
+      <c r="E177" t="s">
+        <v>623</v>
+      </c>
+      <c r="F177" t="s">
+        <v>54</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H177" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>707</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>708</v>
+      </c>
+      <c r="D178" t="s">
+        <v>622</v>
+      </c>
+      <c r="E178" t="s">
+        <v>623</v>
+      </c>
+      <c r="F178" t="s">
+        <v>49</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H178" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>711</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>712</v>
+      </c>
+      <c r="D179" t="s">
+        <v>622</v>
+      </c>
+      <c r="E179" t="s">
+        <v>623</v>
+      </c>
+      <c r="F179" t="s">
+        <v>54</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H179" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>714</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>715</v>
+      </c>
+      <c r="D180" t="s">
+        <v>622</v>
+      </c>
+      <c r="E180" t="s">
+        <v>623</v>
+      </c>
+      <c r="F180" t="s">
+        <v>150</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H180" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>718</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>719</v>
+      </c>
+      <c r="D181" t="s">
+        <v>622</v>
+      </c>
+      <c r="E181" t="s">
+        <v>623</v>
+      </c>
+      <c r="F181" t="s">
+        <v>89</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H181" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>721</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>722</v>
+      </c>
+      <c r="D182" t="s">
+        <v>622</v>
+      </c>
+      <c r="E182" t="s">
+        <v>623</v>
+      </c>
+      <c r="F182" t="s">
+        <v>374</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H182" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>724</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>725</v>
+      </c>
+      <c r="D183" t="s">
+        <v>622</v>
+      </c>
+      <c r="E183" t="s">
+        <v>623</v>
+      </c>
+      <c r="F183" t="s">
+        <v>89</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H183" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>727</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>728</v>
+      </c>
+      <c r="D184" t="s">
+        <v>622</v>
+      </c>
+      <c r="E184" t="s">
+        <v>623</v>
+      </c>
+      <c r="F184" t="s">
+        <v>54</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H184" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>731</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>732</v>
+      </c>
+      <c r="D185" t="s">
+        <v>622</v>
+      </c>
+      <c r="E185" t="s">
+        <v>623</v>
+      </c>
+      <c r="F185" t="s">
+        <v>80</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H185" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>735</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>736</v>
+      </c>
+      <c r="D186" t="s">
+        <v>622</v>
+      </c>
+      <c r="E186" t="s">
+        <v>623</v>
+      </c>
+      <c r="F186" t="s">
+        <v>535</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H186" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>739</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>740</v>
+      </c>
+      <c r="D187" t="s">
+        <v>622</v>
+      </c>
+      <c r="E187" t="s">
+        <v>623</v>
+      </c>
+      <c r="F187" t="s">
+        <v>49</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H187" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>743</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>744</v>
+      </c>
+      <c r="D188" t="s">
+        <v>622</v>
+      </c>
+      <c r="E188" t="s">
+        <v>623</v>
+      </c>
+      <c r="F188" t="s">
+        <v>535</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H188" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>747</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>748</v>
+      </c>
+      <c r="D189" t="s">
+        <v>622</v>
+      </c>
+      <c r="E189" t="s">
+        <v>623</v>
+      </c>
+      <c r="F189" t="s">
+        <v>49</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H189" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>751</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>752</v>
+      </c>
+      <c r="D190" t="s">
+        <v>622</v>
+      </c>
+      <c r="E190" t="s">
+        <v>623</v>
+      </c>
+      <c r="F190" t="s">
+        <v>753</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H190" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>756</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>757</v>
+      </c>
+      <c r="D191" t="s">
+        <v>622</v>
+      </c>
+      <c r="E191" t="s">
+        <v>623</v>
+      </c>
+      <c r="F191" t="s">
+        <v>13</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H191" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>760</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>761</v>
+      </c>
+      <c r="D192" t="s">
+        <v>622</v>
+      </c>
+      <c r="E192" t="s">
+        <v>623</v>
+      </c>
+      <c r="F192" t="s">
+        <v>535</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H192" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>764</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>765</v>
+      </c>
+      <c r="D193" t="s">
+        <v>622</v>
+      </c>
+      <c r="E193" t="s">
+        <v>623</v>
+      </c>
+      <c r="F193" t="s">
+        <v>535</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H193" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>768</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>769</v>
+      </c>
+      <c r="D194" t="s">
+        <v>622</v>
+      </c>
+      <c r="E194" t="s">
+        <v>623</v>
+      </c>
+      <c r="F194" t="s">
+        <v>150</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H194" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>772</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>773</v>
+      </c>
+      <c r="D195" t="s">
+        <v>622</v>
+      </c>
+      <c r="E195" t="s">
+        <v>623</v>
+      </c>
+      <c r="F195" t="s">
+        <v>150</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H195" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>776</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>10</v>
+      </c>
+      <c r="D196" t="s">
+        <v>777</v>
+      </c>
+      <c r="E196" t="s">
+        <v>778</v>
+      </c>
+      <c r="F196" t="s">
+        <v>593</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H196" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>781</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>22</v>
+      </c>
+      <c r="D197" t="s">
+        <v>777</v>
+      </c>
+      <c r="E197" t="s">
+        <v>778</v>
+      </c>
+      <c r="F197" t="s">
+        <v>593</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H197" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>784</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>26</v>
+      </c>
+      <c r="D198" t="s">
+        <v>777</v>
+      </c>
+      <c r="E198" t="s">
+        <v>778</v>
+      </c>
+      <c r="F198" t="s">
+        <v>593</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="H198" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>787</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>30</v>
+      </c>
+      <c r="D199" t="s">
+        <v>777</v>
+      </c>
+      <c r="E199" t="s">
+        <v>778</v>
+      </c>
+      <c r="F199" t="s">
+        <v>593</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="H199" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>790</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>34</v>
+      </c>
+      <c r="D200" t="s">
+        <v>777</v>
+      </c>
+      <c r="E200" t="s">
+        <v>778</v>
+      </c>
+      <c r="F200" t="s">
+        <v>593</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H200" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>793</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>39</v>
+      </c>
+      <c r="D201" t="s">
+        <v>777</v>
+      </c>
+      <c r="E201" t="s">
+        <v>778</v>
+      </c>
+      <c r="F201" t="s">
+        <v>593</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H201" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>796</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>182</v>
+      </c>
+      <c r="D202" t="s">
+        <v>797</v>
+      </c>
+      <c r="E202" t="s">
+        <v>798</v>
+      </c>
+      <c r="F202" t="s">
+        <v>799</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="H202" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>802</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>187</v>
+      </c>
+      <c r="D203" t="s">
+        <v>797</v>
+      </c>
+      <c r="E203" t="s">
+        <v>798</v>
+      </c>
+      <c r="F203" t="s">
+        <v>150</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H203" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>804</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>10</v>
+      </c>
+      <c r="D204" t="s">
+        <v>805</v>
+      </c>
+      <c r="E204" t="s">
+        <v>806</v>
+      </c>
+      <c r="F204" t="s">
+        <v>49</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H204" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>809</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>22</v>
+      </c>
+      <c r="D205" t="s">
+        <v>805</v>
+      </c>
+      <c r="E205" t="s">
+        <v>806</v>
+      </c>
+      <c r="F205" t="s">
+        <v>49</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H205" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>812</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>26</v>
+      </c>
+      <c r="D206" t="s">
+        <v>805</v>
+      </c>
+      <c r="E206" t="s">
+        <v>806</v>
+      </c>
+      <c r="F206" t="s">
+        <v>813</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H206" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>816</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>30</v>
+      </c>
+      <c r="D207" t="s">
+        <v>805</v>
+      </c>
+      <c r="E207" t="s">
+        <v>806</v>
+      </c>
+      <c r="F207" t="s">
+        <v>813</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H207" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>819</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>34</v>
+      </c>
+      <c r="D208" t="s">
+        <v>805</v>
+      </c>
+      <c r="E208" t="s">
+        <v>806</v>
+      </c>
+      <c r="F208" t="s">
+        <v>89</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H208" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>822</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>39</v>
+      </c>
+      <c r="D209" t="s">
+        <v>805</v>
+      </c>
+      <c r="E209" t="s">
+        <v>806</v>
+      </c>
+      <c r="F209" t="s">
+        <v>252</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H209" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>825</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>44</v>
+      </c>
+      <c r="D210" t="s">
+        <v>805</v>
+      </c>
+      <c r="E210" t="s">
+        <v>806</v>
+      </c>
+      <c r="F210" t="s">
+        <v>54</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H210" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>828</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>48</v>
+      </c>
+      <c r="D211" t="s">
+        <v>805</v>
+      </c>
+      <c r="E211" t="s">
+        <v>806</v>
+      </c>
+      <c r="F211" t="s">
+        <v>59</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H211" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>831</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>53</v>
+      </c>
+      <c r="D212" t="s">
+        <v>805</v>
+      </c>
+      <c r="E212" t="s">
+        <v>806</v>
+      </c>
+      <c r="F212" t="s">
+        <v>150</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="H212" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>834</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>58</v>
+      </c>
+      <c r="D213" t="s">
+        <v>805</v>
+      </c>
+      <c r="E213" t="s">
+        <v>806</v>
+      </c>
+      <c r="F213" t="s">
+        <v>835</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H213" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>838</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>63</v>
+      </c>
+      <c r="D214" t="s">
+        <v>805</v>
+      </c>
+      <c r="E214" t="s">
+        <v>806</v>
+      </c>
+      <c r="F214" t="s">
+        <v>374</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H214" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>841</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>67</v>
+      </c>
+      <c r="D215" t="s">
+        <v>805</v>
+      </c>
+      <c r="E215" t="s">
+        <v>806</v>
+      </c>
+      <c r="F215" t="s">
+        <v>374</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H215" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>844</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>71</v>
+      </c>
+      <c r="D216" t="s">
+        <v>805</v>
+      </c>
+      <c r="E216" t="s">
+        <v>806</v>
+      </c>
+      <c r="F216" t="s">
+        <v>252</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H216" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>847</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>75</v>
+      </c>
+      <c r="D217" t="s">
+        <v>805</v>
+      </c>
+      <c r="E217" t="s">
+        <v>806</v>
+      </c>
+      <c r="F217" t="s">
+        <v>54</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H217" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>850</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>79</v>
+      </c>
+      <c r="D218" t="s">
+        <v>805</v>
+      </c>
+      <c r="E218" t="s">
+        <v>806</v>
+      </c>
+      <c r="F218" t="s">
+        <v>150</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H218" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>853</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>84</v>
+      </c>
+      <c r="D219" t="s">
+        <v>805</v>
+      </c>
+      <c r="E219" t="s">
+        <v>806</v>
+      </c>
+      <c r="F219" t="s">
+        <v>150</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H219" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>856</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>88</v>
+      </c>
+      <c r="D220" t="s">
+        <v>805</v>
+      </c>
+      <c r="E220" t="s">
+        <v>806</v>
+      </c>
+      <c r="F220" t="s">
+        <v>49</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="H220" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>859</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>93</v>
+      </c>
+      <c r="D221" t="s">
+        <v>805</v>
+      </c>
+      <c r="E221" t="s">
+        <v>806</v>
+      </c>
+      <c r="F221" t="s">
+        <v>49</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="H221" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>862</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>97</v>
+      </c>
+      <c r="D222" t="s">
+        <v>805</v>
+      </c>
+      <c r="E222" t="s">
+        <v>806</v>
+      </c>
+      <c r="F222" t="s">
+        <v>374</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H222" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>865</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>101</v>
+      </c>
+      <c r="D223" t="s">
+        <v>805</v>
+      </c>
+      <c r="E223" t="s">
+        <v>806</v>
+      </c>
+      <c r="F223" t="s">
+        <v>374</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H223" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>868</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>105</v>
+      </c>
+      <c r="D224" t="s">
+        <v>805</v>
+      </c>
+      <c r="E224" t="s">
+        <v>806</v>
+      </c>
+      <c r="F224" t="s">
+        <v>252</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H224" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>871</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>109</v>
+      </c>
+      <c r="D225" t="s">
+        <v>805</v>
+      </c>
+      <c r="E225" t="s">
+        <v>806</v>
+      </c>
+      <c r="F225" t="s">
+        <v>49</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H225" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>874</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>113</v>
+      </c>
+      <c r="D226" t="s">
+        <v>805</v>
+      </c>
+      <c r="E226" t="s">
+        <v>806</v>
+      </c>
+      <c r="F226" t="s">
+        <v>54</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H226" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>877</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>117</v>
+      </c>
+      <c r="D227" t="s">
+        <v>805</v>
+      </c>
+      <c r="E227" t="s">
+        <v>806</v>
+      </c>
+      <c r="F227" t="s">
+        <v>59</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H227" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>880</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>121</v>
+      </c>
+      <c r="D228" t="s">
+        <v>805</v>
+      </c>
+      <c r="E228" t="s">
+        <v>806</v>
+      </c>
+      <c r="F228" t="s">
+        <v>835</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="H228" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>883</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>125</v>
+      </c>
+      <c r="D229" t="s">
+        <v>805</v>
+      </c>
+      <c r="E229" t="s">
+        <v>806</v>
+      </c>
+      <c r="F229" t="s">
+        <v>884</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="H229" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>887</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>129</v>
+      </c>
+      <c r="D230" t="s">
+        <v>805</v>
+      </c>
+      <c r="E230" t="s">
+        <v>806</v>
+      </c>
+      <c r="F230" t="s">
+        <v>813</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="H230" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>890</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>133</v>
+      </c>
+      <c r="D231" t="s">
+        <v>805</v>
+      </c>
+      <c r="E231" t="s">
+        <v>806</v>
+      </c>
+      <c r="F231" t="s">
+        <v>49</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H231" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>893</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>137</v>
+      </c>
+      <c r="D232" t="s">
+        <v>805</v>
+      </c>
+      <c r="E232" t="s">
+        <v>806</v>
+      </c>
+      <c r="F232" t="s">
+        <v>54</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="H232" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>896</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>141</v>
+      </c>
+      <c r="D233" t="s">
+        <v>805</v>
+      </c>
+      <c r="E233" t="s">
+        <v>806</v>
+      </c>
+      <c r="F233" t="s">
+        <v>150</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="H233" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>899</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>145</v>
+      </c>
+      <c r="D234" t="s">
+        <v>805</v>
+      </c>
+      <c r="E234" t="s">
+        <v>806</v>
+      </c>
+      <c r="F234" t="s">
+        <v>150</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="H234" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>902</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>149</v>
+      </c>
+      <c r="D235" t="s">
+        <v>805</v>
+      </c>
+      <c r="E235" t="s">
+        <v>806</v>
+      </c>
+      <c r="F235" t="s">
+        <v>884</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="H235" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>905</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>154</v>
+      </c>
+      <c r="D236" t="s">
+        <v>805</v>
+      </c>
+      <c r="E236" t="s">
+        <v>806</v>
+      </c>
+      <c r="F236" t="s">
+        <v>13</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="H236" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>908</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>158</v>
+      </c>
+      <c r="D237" t="s">
+        <v>805</v>
+      </c>
+      <c r="E237" t="s">
+        <v>806</v>
+      </c>
+      <c r="F237" t="s">
+        <v>374</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="H237" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>911</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>162</v>
+      </c>
+      <c r="D238" t="s">
+        <v>805</v>
+      </c>
+      <c r="E238" t="s">
+        <v>806</v>
+      </c>
+      <c r="F238" t="s">
+        <v>89</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="H238" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>914</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>166</v>
+      </c>
+      <c r="D239" t="s">
+        <v>805</v>
+      </c>
+      <c r="E239" t="s">
+        <v>806</v>
+      </c>
+      <c r="F239" t="s">
+        <v>49</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H239" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>917</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>170</v>
+      </c>
+      <c r="D240" t="s">
+        <v>805</v>
+      </c>
+      <c r="E240" t="s">
+        <v>806</v>
+      </c>
+      <c r="F240" t="s">
+        <v>49</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H240" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>920</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>174</v>
+      </c>
+      <c r="D241" t="s">
+        <v>805</v>
+      </c>
+      <c r="E241" t="s">
+        <v>806</v>
+      </c>
+      <c r="F241" t="s">
+        <v>54</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="H241" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>923</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>178</v>
+      </c>
+      <c r="D242" t="s">
+        <v>805</v>
+      </c>
+      <c r="E242" t="s">
+        <v>806</v>
+      </c>
+      <c r="F242" t="s">
+        <v>59</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="H242" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>926</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>182</v>
+      </c>
+      <c r="D243" t="s">
+        <v>805</v>
+      </c>
+      <c r="E243" t="s">
+        <v>806</v>
+      </c>
+      <c r="F243" t="s">
+        <v>150</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="H243" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>929</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>187</v>
+      </c>
+      <c r="D244" t="s">
+        <v>805</v>
+      </c>
+      <c r="E244" t="s">
+        <v>806</v>
+      </c>
+      <c r="F244" t="s">
+        <v>930</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="H244" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>933</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>191</v>
+      </c>
+      <c r="D245" t="s">
+        <v>805</v>
+      </c>
+      <c r="E245" t="s">
+        <v>806</v>
+      </c>
+      <c r="F245" t="s">
+        <v>35</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="H245" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>936</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>195</v>
+      </c>
+      <c r="D246" t="s">
+        <v>805</v>
+      </c>
+      <c r="E246" t="s">
+        <v>806</v>
+      </c>
+      <c r="F246" t="s">
+        <v>13</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H246" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>939</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>199</v>
+      </c>
+      <c r="D247" t="s">
+        <v>805</v>
+      </c>
+      <c r="E247" t="s">
+        <v>806</v>
+      </c>
+      <c r="F247" t="s">
+        <v>13</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="H247" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>942</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>203</v>
+      </c>
+      <c r="D248" t="s">
+        <v>805</v>
+      </c>
+      <c r="E248" t="s">
+        <v>806</v>
+      </c>
+      <c r="F248" t="s">
+        <v>374</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="H248" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>945</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>207</v>
+      </c>
+      <c r="D249" t="s">
+        <v>805</v>
+      </c>
+      <c r="E249" t="s">
+        <v>806</v>
+      </c>
+      <c r="F249" t="s">
+        <v>374</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="H249" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>948</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>211</v>
+      </c>
+      <c r="D250" t="s">
+        <v>805</v>
+      </c>
+      <c r="E250" t="s">
+        <v>806</v>
+      </c>
+      <c r="F250" t="s">
+        <v>40</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="H250" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>951</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>215</v>
+      </c>
+      <c r="D251" t="s">
+        <v>805</v>
+      </c>
+      <c r="E251" t="s">
+        <v>806</v>
+      </c>
+      <c r="F251" t="s">
+        <v>89</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="H251" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>954</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>219</v>
+      </c>
+      <c r="D252" t="s">
+        <v>805</v>
+      </c>
+      <c r="E252" t="s">
+        <v>806</v>
+      </c>
+      <c r="F252" t="s">
+        <v>49</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="H252" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>957</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>223</v>
+      </c>
+      <c r="D253" t="s">
+        <v>805</v>
+      </c>
+      <c r="E253" t="s">
+        <v>806</v>
+      </c>
+      <c r="F253" t="s">
+        <v>54</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="H253" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>960</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>227</v>
+      </c>
+      <c r="D254" t="s">
+        <v>805</v>
+      </c>
+      <c r="E254" t="s">
+        <v>806</v>
+      </c>
+      <c r="F254" t="s">
+        <v>59</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="H254" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>963</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>231</v>
+      </c>
+      <c r="D255" t="s">
+        <v>805</v>
+      </c>
+      <c r="E255" t="s">
+        <v>806</v>
+      </c>
+      <c r="F255" t="s">
+        <v>150</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="H255" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>966</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>235</v>
+      </c>
+      <c r="D256" t="s">
+        <v>805</v>
+      </c>
+      <c r="E256" t="s">
+        <v>806</v>
+      </c>
+      <c r="F256" t="s">
+        <v>835</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="H256" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>969</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>239</v>
+      </c>
+      <c r="D257" t="s">
+        <v>805</v>
+      </c>
+      <c r="E257" t="s">
+        <v>806</v>
+      </c>
+      <c r="F257" t="s">
+        <v>374</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="H257" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>972</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>243</v>
+      </c>
+      <c r="D258" t="s">
+        <v>805</v>
+      </c>
+      <c r="E258" t="s">
+        <v>806</v>
+      </c>
+      <c r="F258" t="s">
+        <v>40</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="H258" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>975</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>247</v>
+      </c>
+      <c r="D259" t="s">
+        <v>805</v>
+      </c>
+      <c r="E259" t="s">
+        <v>806</v>
+      </c>
+      <c r="F259" t="s">
+        <v>976</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="H259" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>979</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>251</v>
+      </c>
+      <c r="D260" t="s">
+        <v>805</v>
+      </c>
+      <c r="E260" t="s">
+        <v>806</v>
+      </c>
+      <c r="F260" t="s">
+        <v>252</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="H260" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>982</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>256</v>
+      </c>
+      <c r="D261" t="s">
+        <v>805</v>
+      </c>
+      <c r="E261" t="s">
+        <v>806</v>
+      </c>
+      <c r="F261" t="s">
+        <v>54</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="H261" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>985</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>260</v>
+      </c>
+      <c r="D262" t="s">
+        <v>805</v>
+      </c>
+      <c r="E262" t="s">
+        <v>806</v>
+      </c>
+      <c r="F262" t="s">
+        <v>54</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="H262" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>988</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>264</v>
+      </c>
+      <c r="D263" t="s">
+        <v>805</v>
+      </c>
+      <c r="E263" t="s">
+        <v>806</v>
+      </c>
+      <c r="F263" t="s">
+        <v>150</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="H263" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>991</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>268</v>
+      </c>
+      <c r="D264" t="s">
+        <v>805</v>
+      </c>
+      <c r="E264" t="s">
+        <v>806</v>
+      </c>
+      <c r="F264" t="s">
+        <v>150</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="H264" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>994</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>272</v>
+      </c>
+      <c r="D265" t="s">
+        <v>805</v>
+      </c>
+      <c r="E265" t="s">
+        <v>806</v>
+      </c>
+      <c r="F265" t="s">
+        <v>35</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="H265" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>997</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>276</v>
+      </c>
+      <c r="D266" t="s">
+        <v>805</v>
+      </c>
+      <c r="E266" t="s">
+        <v>806</v>
+      </c>
+      <c r="F266" t="s">
+        <v>13</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H266" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>280</v>
+      </c>
+      <c r="D267" t="s">
+        <v>805</v>
+      </c>
+      <c r="E267" t="s">
+        <v>806</v>
+      </c>
+      <c r="F267" t="s">
+        <v>884</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>284</v>
+      </c>
+      <c r="D268" t="s">
+        <v>805</v>
+      </c>
+      <c r="E268" t="s">
+        <v>806</v>
+      </c>
+      <c r="F268" t="s">
+        <v>13</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>288</v>
+      </c>
+      <c r="D269" t="s">
+        <v>805</v>
+      </c>
+      <c r="E269" t="s">
+        <v>806</v>
+      </c>
+      <c r="F269" t="s">
+        <v>374</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>292</v>
+      </c>
+      <c r="D270" t="s">
+        <v>805</v>
+      </c>
+      <c r="E270" t="s">
+        <v>806</v>
+      </c>
+      <c r="F270" t="s">
+        <v>813</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>297</v>
+      </c>
+      <c r="D271" t="s">
+        <v>805</v>
+      </c>
+      <c r="E271" t="s">
+        <v>806</v>
+      </c>
+      <c r="F271" t="s">
+        <v>89</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>301</v>
+      </c>
+      <c r="D272" t="s">
+        <v>805</v>
+      </c>
+      <c r="E272" t="s">
+        <v>806</v>
+      </c>
+      <c r="F272" t="s">
+        <v>54</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>305</v>
+      </c>
+      <c r="D273" t="s">
+        <v>805</v>
+      </c>
+      <c r="E273" t="s">
+        <v>806</v>
+      </c>
+      <c r="F273" t="s">
+        <v>150</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>309</v>
+      </c>
+      <c r="D274" t="s">
+        <v>805</v>
+      </c>
+      <c r="E274" t="s">
+        <v>806</v>
+      </c>
+      <c r="F274" t="s">
+        <v>835</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>313</v>
+      </c>
+      <c r="D275" t="s">
+        <v>805</v>
+      </c>
+      <c r="E275" t="s">
+        <v>806</v>
+      </c>
+      <c r="F275" t="s">
+        <v>13</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>317</v>
+      </c>
+      <c r="D276" t="s">
+        <v>805</v>
+      </c>
+      <c r="E276" t="s">
+        <v>806</v>
+      </c>
+      <c r="F276" t="s">
+        <v>13</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>321</v>
+      </c>
+      <c r="D277" t="s">
+        <v>805</v>
+      </c>
+      <c r="E277" t="s">
+        <v>806</v>
+      </c>
+      <c r="F277" t="s">
+        <v>1031</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>325</v>
+      </c>
+      <c r="D278" t="s">
+        <v>805</v>
+      </c>
+      <c r="E278" t="s">
+        <v>806</v>
+      </c>
+      <c r="F278" t="s">
+        <v>374</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>329</v>
+      </c>
+      <c r="D279" t="s">
+        <v>805</v>
+      </c>
+      <c r="E279" t="s">
+        <v>806</v>
+      </c>
+      <c r="F279" t="s">
+        <v>374</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>333</v>
+      </c>
+      <c r="D280" t="s">
+        <v>805</v>
+      </c>
+      <c r="E280" t="s">
+        <v>806</v>
+      </c>
+      <c r="F280" t="s">
+        <v>89</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>337</v>
+      </c>
+      <c r="D281" t="s">
+        <v>805</v>
+      </c>
+      <c r="E281" t="s">
+        <v>806</v>
+      </c>
+      <c r="F281" t="s">
+        <v>1044</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>341</v>
+      </c>
+      <c r="D282" t="s">
+        <v>805</v>
+      </c>
+      <c r="E282" t="s">
+        <v>806</v>
+      </c>
+      <c r="F282" t="s">
+        <v>54</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>345</v>
+      </c>
+      <c r="D283" t="s">
+        <v>805</v>
+      </c>
+      <c r="E283" t="s">
+        <v>806</v>
+      </c>
+      <c r="F283" t="s">
+        <v>150</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>349</v>
+      </c>
+      <c r="D284" t="s">
+        <v>805</v>
+      </c>
+      <c r="E284" t="s">
+        <v>806</v>
+      </c>
+      <c r="F284" t="s">
+        <v>150</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>353</v>
+      </c>
+      <c r="D285" t="s">
+        <v>805</v>
+      </c>
+      <c r="E285" t="s">
+        <v>806</v>
+      </c>
+      <c r="F285" t="s">
+        <v>13</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>357</v>
+      </c>
+      <c r="D286" t="s">
+        <v>805</v>
+      </c>
+      <c r="E286" t="s">
+        <v>806</v>
+      </c>
+      <c r="F286" t="s">
+        <v>13</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>361</v>
+      </c>
+      <c r="D287" t="s">
+        <v>805</v>
+      </c>
+      <c r="E287" t="s">
+        <v>806</v>
+      </c>
+      <c r="F287" t="s">
+        <v>13</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>365</v>
+      </c>
+      <c r="D288" t="s">
+        <v>805</v>
+      </c>
+      <c r="E288" t="s">
+        <v>806</v>
+      </c>
+      <c r="F288" t="s">
+        <v>89</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>369</v>
+      </c>
+      <c r="D289" t="s">
+        <v>805</v>
+      </c>
+      <c r="E289" t="s">
+        <v>806</v>
+      </c>
+      <c r="F289" t="s">
+        <v>49</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>373</v>
+      </c>
+      <c r="D290" t="s">
+        <v>805</v>
+      </c>
+      <c r="E290" t="s">
+        <v>806</v>
+      </c>
+      <c r="F290" t="s">
+        <v>835</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>378</v>
+      </c>
+      <c r="D291" t="s">
+        <v>805</v>
+      </c>
+      <c r="E291" t="s">
+        <v>806</v>
+      </c>
+      <c r="F291" t="s">
+        <v>13</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>382</v>
+      </c>
+      <c r="D292" t="s">
+        <v>805</v>
+      </c>
+      <c r="E292" t="s">
+        <v>806</v>
+      </c>
+      <c r="F292" t="s">
+        <v>13</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>386</v>
+      </c>
+      <c r="D293" t="s">
+        <v>805</v>
+      </c>
+      <c r="E293" t="s">
+        <v>806</v>
+      </c>
+      <c r="F293" t="s">
+        <v>374</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>390</v>
+      </c>
+      <c r="D294" t="s">
+        <v>805</v>
+      </c>
+      <c r="E294" t="s">
+        <v>806</v>
+      </c>
+      <c r="F294" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>394</v>
+      </c>
+      <c r="D295" t="s">
+        <v>805</v>
+      </c>
+      <c r="E295" t="s">
+        <v>806</v>
+      </c>
+      <c r="F295" t="s">
+        <v>40</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>398</v>
+      </c>
+      <c r="D296" t="s">
+        <v>805</v>
+      </c>
+      <c r="E296" t="s">
+        <v>806</v>
+      </c>
+      <c r="F296" t="s">
+        <v>183</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>402</v>
+      </c>
+      <c r="D297" t="s">
+        <v>805</v>
+      </c>
+      <c r="E297" t="s">
+        <v>806</v>
+      </c>
+      <c r="F297" t="s">
+        <v>89</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>406</v>
+      </c>
+      <c r="D298" t="s">
+        <v>805</v>
+      </c>
+      <c r="E298" t="s">
+        <v>806</v>
+      </c>
+      <c r="F298" t="s">
+        <v>252</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>410</v>
+      </c>
+      <c r="D299" t="s">
+        <v>805</v>
+      </c>
+      <c r="E299" t="s">
+        <v>806</v>
+      </c>
+      <c r="F299" t="s">
+        <v>54</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>414</v>
+      </c>
+      <c r="D300" t="s">
+        <v>805</v>
+      </c>
+      <c r="E300" t="s">
+        <v>806</v>
+      </c>
+      <c r="F300" t="s">
+        <v>150</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>418</v>
+      </c>
+      <c r="D301" t="s">
+        <v>805</v>
+      </c>
+      <c r="E301" t="s">
+        <v>806</v>
+      </c>
+      <c r="F301" t="s">
+        <v>150</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>422</v>
+      </c>
+      <c r="D302" t="s">
+        <v>805</v>
+      </c>
+      <c r="E302" t="s">
+        <v>806</v>
+      </c>
+      <c r="F302" t="s">
+        <v>423</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>427</v>
+      </c>
+      <c r="D303" t="s">
+        <v>805</v>
+      </c>
+      <c r="E303" t="s">
+        <v>806</v>
+      </c>
+      <c r="F303" t="s">
+        <v>1111</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>431</v>
+      </c>
+      <c r="D304" t="s">
+        <v>805</v>
+      </c>
+      <c r="E304" t="s">
+        <v>806</v>
+      </c>
+      <c r="F304" t="s">
+        <v>89</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>435</v>
+      </c>
+      <c r="D305" t="s">
+        <v>805</v>
+      </c>
+      <c r="E305" t="s">
+        <v>806</v>
+      </c>
+      <c r="F305" t="s">
+        <v>89</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>439</v>
+      </c>
+      <c r="D306" t="s">
+        <v>805</v>
+      </c>
+      <c r="E306" t="s">
+        <v>806</v>
+      </c>
+      <c r="F306" t="s">
+        <v>49</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>443</v>
+      </c>
+      <c r="D307" t="s">
+        <v>805</v>
+      </c>
+      <c r="E307" t="s">
+        <v>806</v>
+      </c>
+      <c r="F307" t="s">
+        <v>54</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>447</v>
+      </c>
+      <c r="D308" t="s">
+        <v>805</v>
+      </c>
+      <c r="E308" t="s">
+        <v>806</v>
+      </c>
+      <c r="F308" t="s">
+        <v>150</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>451</v>
+      </c>
+      <c r="D309" t="s">
+        <v>805</v>
+      </c>
+      <c r="E309" t="s">
+        <v>806</v>
+      </c>
+      <c r="F309" t="s">
+        <v>150</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>455</v>
+      </c>
+      <c r="D310" t="s">
+        <v>805</v>
+      </c>
+      <c r="E310" t="s">
+        <v>806</v>
+      </c>
+      <c r="F310" t="s">
+        <v>13</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>459</v>
+      </c>
+      <c r="D311" t="s">
+        <v>805</v>
+      </c>
+      <c r="E311" t="s">
+        <v>806</v>
+      </c>
+      <c r="F311" t="s">
+        <v>13</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>465</v>
+      </c>
+      <c r="D312" t="s">
+        <v>805</v>
+      </c>
+      <c r="E312" t="s">
+        <v>806</v>
+      </c>
+      <c r="F312" t="s">
+        <v>80</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>468</v>
+      </c>
+      <c r="D313" t="s">
+        <v>805</v>
+      </c>
+      <c r="E313" t="s">
+        <v>806</v>
+      </c>
+      <c r="F313" t="s">
+        <v>374</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>471</v>
+      </c>
+      <c r="D314" t="s">
+        <v>805</v>
+      </c>
+      <c r="E314" t="s">
+        <v>806</v>
+      </c>
+      <c r="F314" t="s">
+        <v>374</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>474</v>
+      </c>
+      <c r="D315" t="s">
+        <v>805</v>
+      </c>
+      <c r="E315" t="s">
+        <v>806</v>
+      </c>
+      <c r="F315" t="s">
+        <v>89</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>477</v>
+      </c>
+      <c r="D316" t="s">
+        <v>805</v>
+      </c>
+      <c r="E316" t="s">
+        <v>806</v>
+      </c>
+      <c r="F316" t="s">
+        <v>54</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>480</v>
+      </c>
+      <c r="D317" t="s">
+        <v>805</v>
+      </c>
+      <c r="E317" t="s">
+        <v>806</v>
+      </c>
+      <c r="F317" t="s">
+        <v>150</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>483</v>
+      </c>
+      <c r="D318" t="s">
+        <v>805</v>
+      </c>
+      <c r="E318" t="s">
+        <v>806</v>
+      </c>
+      <c r="F318" t="s">
+        <v>150</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>486</v>
+      </c>
+      <c r="D319" t="s">
+        <v>805</v>
+      </c>
+      <c r="E319" t="s">
+        <v>806</v>
+      </c>
+      <c r="F319" t="s">
+        <v>13</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>10</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1156</v>
+      </c>
+      <c r="F320" t="s">
+        <v>535</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>22</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E321" t="s">
+        <v>1156</v>
+      </c>
+      <c r="F321" t="s">
+        <v>535</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>26</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E322" t="s">
+        <v>1156</v>
+      </c>
+      <c r="F322" t="s">
+        <v>535</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>30</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1156</v>
+      </c>
+      <c r="F323" t="s">
+        <v>535</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>34</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1156</v>
+      </c>
+      <c r="F324" t="s">
+        <v>535</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>39</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E325" t="s">
+        <v>1156</v>
+      </c>
+      <c r="F325" t="s">
+        <v>535</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1173</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>