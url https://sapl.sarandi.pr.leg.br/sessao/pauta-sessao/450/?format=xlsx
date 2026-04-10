--- v0 (2025-12-21)
+++ v1 (2026-04-10)
@@ -108,72 +108,72 @@
   <si>
     <t>Projeto de Lei Ordinária nº 3387 de 2023</t>
   </si>
   <si>
     <t>Eunildo Zanchim "Nildão",Fábio de Souza Silveira "Fábio Balako"</t>
   </si>
   <si>
     <t>Dá denominação à Praça situada no Jardim Aurora 4, na forma que especifica.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 5 de 2023</t>
   </si>
   <si>
     <t>Mesa Diretora - Mesa</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 1, DE 7 DE FEVEREIRO DE 2019, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 3012 de 2021</t>
   </si>
   <si>
     <t>Erasmo Cardoso Pereira "Erasmo da Saúde"</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE "DIA MUNICIPAL DA FIBROMIALGIA", E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>Dispõe sobre "Dia Mundial da Fibromialgia", e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 3073 de 2021</t>
   </si>
   <si>
     <t>Fábio de Souza Silveira "Fábio Balako"</t>
   </si>
   <si>
-    <t>INSTITUI NO MUNICÍPIO DE SARANDI A SEMANA MUNICIPAL DE COMBATE DO ABUSO E DA EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTE.</t>
+    <t>Institui no Município de Sarandi a Semana Municipal de Combate do Abuso e a Exploração Sexual de Crianças e Adolescentes.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 3088 de 2021</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE O DIA MUNICIPAL DO MOTOCICLISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>Dispõe sobre o Dia Municipal do Motociclista e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 3092 de 2021</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE "DIA MUNICIPAL DO BOMBEIRO CIVIL", E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>Dispõe sobre "Dia Municipal do Bombeiro Civil", e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 3104 de 2021</t>
   </si>
   <si>
     <t>Dionizio Aparecido Viaro "Dionizio da Diocar",Erasmo Cardoso Pereira "Erasmo da Saúde"</t>
   </si>
   <si>
     <t>Dispõe sobre o "Dia Municipal em Memória às Vítimas da Covid-19 em Sarandi-PR", e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 3122 de 2021</t>
   </si>
   <si>
     <t>Dispõe sobre o Dia do Desapego Literário e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 3124 de 2021</t>
   </si>
   <si>
     <t>Institui o "Dia Municipal do Doador de Sangue" e a "Semana Municipal de Incentivo à Doação de Sangue", e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 3133 de 2021</t>
   </si>